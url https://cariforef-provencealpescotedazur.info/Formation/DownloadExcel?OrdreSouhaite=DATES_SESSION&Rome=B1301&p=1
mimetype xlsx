--- v1 (2026-11-01)
+++ v2 (2026-11-01)
@@ -269,60 +269,60 @@
   <x:si>
     <x:t>Architecte d'intérieur-designer d'espace (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>OPCO</x:t>
   </x:si>
   <x:si>
     <x:t>Dac Itecom</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/22/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bachelor Architecte d'Intérieur Designer - 2ème et 3ème année</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Ynov Campus</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>09/22/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Architecte d'intérieur-designer d'espace spécialisation design graphique et numérique (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Sciences-U Lyon</x:t>
   </x:si>
   <x:si>
     <x:t>69003</x:t>
   </x:si>
   <x:si>
     <x:t>Igpepm - Groupe Eductive - Campus Eductive Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
@@ -1463,187 +1463,189 @@
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
         <x:v>554180</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>66</x:v>
-[...1 lines deleted...]
-      <x:c r="C9" s="3" t="s"/>
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="C9" s="3" t="n">
+        <x:v>40158</x:v>
+      </x:c>
       <x:c r="D9" s="3" t="s"/>
+      <x:c r="E9" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
       <x:c r="G9" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
+      <x:c r="J9" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
       <x:c r="K9" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>45015</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>632624</x:v>
+        <x:v>589680</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
-        <x:v>57</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
-        <x:v>58</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C10" s="15" t="s"/>
       <x:c r="D10" s="15" t="s"/>
-      <x:c r="E10" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
-      <x:c r="J10" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J10" s="14" t="s"/>
       <x:c r="K10" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>45015</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>589680</x:v>
+        <x:v>632624</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>40158</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="E11" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>45015</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
         <x:v>589678</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
@@ -2064,51 +2066,51 @@
         <x:v>92</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>38012</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>45015</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
         <x:v>620259</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
@@ -2166,51 +2168,51 @@
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C22" s="15" t="s"/>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s"/>
       <x:c r="K22" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>45015</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
         <x:v>642669</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
@@ -2220,51 +2222,51 @@
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>38012</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>45015</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>628416</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
@@ -2273,51 +2275,51 @@
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C24" s="15" t="s"/>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s"/>
       <x:c r="K24" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>45015</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>643329</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
@@ -2542,72 +2544,72 @@
         <x:v>61</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>601671</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s"/>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="N29" s="3" t="n">
+        <x:v>45015</x:v>
+      </x:c>
+      <x:c r="O29" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="P29" s="0" t="s">
         <x:v>68</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
         <x:v>629031</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
@@ -2903,192 +2905,192 @@
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>640598</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C36" s="15" t="s"/>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s"/>
       <x:c r="K36" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>45015</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>640611</x:v>
+        <x:v>640597</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s"/>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>45015</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>640597</x:v>
+        <x:v>640603</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C38" s="15" t="s"/>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s"/>
       <x:c r="K38" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>45015</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>640603</x:v>
+        <x:v>640611</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>42174</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>119</x:v>
       </x:c>