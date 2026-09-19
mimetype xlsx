--- v0 (2026-09-19)
+++ v1 (2026-09-19)
@@ -308,50 +308,62 @@
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>Btp Cfa Provence Alpes Côte d'Azur - Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13011</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-11e</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Saint Jean de La Salle</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
+    <x:t>Btp Cfa Provence Alpes Côte d'Azur - Arles</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Btp Cfa Provence Alpes Côte d'Azur - Avignon Florentin Mouret</x:t>
+  </x:si>
+  <x:si>
     <x:t>BP électricien (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CMAR PACA</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>Bac</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Digne les Bains</x:t>
   </x:si>
   <x:si>
     <x:t>04000</x:t>
   </x:si>
   <x:si>
     <x:t>DIGNE LES BAINS</x:t>
   </x:si>
   <x:si>
     <x:t>CFA Régional CFAI Provence</x:t>
@@ -383,62 +395,50 @@
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée René Caillé</x:t>
   </x:si>
   <x:si>
     <x:t>Centre Régional de la Bourse du Travail - CFA Régional de la Bourse du Travail</x:t>
   </x:si>
   <x:si>
     <x:t>CFBT</x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 1er</x:t>
   </x:si>
   <x:si>
     <x:t>LA CIOTAT</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Avignon - Antenne Avignon</x:t>
   </x:si>
   <x:si>
-    <x:t>Btp Cfa Provence Alpes Côte d'Azur - Avignon Florentin Mouret</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Greta-Cfa Alpes Provence</x:t>
   </x:si>
   <x:si>
     <x:t>05000</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent Alpes et Durance</x:t>
   </x:si>
   <x:si>
     <x:t>05200</x:t>
   </x:si>
   <x:si>
     <x:t>EMBRUN</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée des Métiers Louis Martin Bret</x:t>
   </x:si>
   <x:si>
     <x:t>04100</x:t>
   </x:si>
   <x:si>
     <x:t>MANOSQUE</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Gap</x:t>
@@ -647,198 +647,198 @@
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LP P Latécoère</x:t>
   </x:si>
   <x:si>
     <x:t>ISTRES</x:t>
   </x:si>
   <x:si>
     <x:t>Certificat de spécialisation technicien en réseaux électriques</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée G Cisson</x:t>
   </x:si>
   <x:si>
     <x:t>83100</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
+    <x:t>LP L Blériot</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARIGNANE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Alpes et Durance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée P de Girard</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON CEDEX 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Jean-Henri Fabre</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARPENTRAS CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPO Don Bosco</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Costebelle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYERES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Vauban</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>École de production je fabrique mon avenir - site de Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole de production Je fabrique mon avenir</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARROS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP J Moulin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PORT-DE-BOUC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Association Ouvrière des Compagnons du Devoir du Tour de France</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AOCDTF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Association Ouvrière des Compagnons du Devoir du Tour de France - Antenne Marseille - CFA Régional des Compagnons du Devoir Paca</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-12e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP F Revoul</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALREAS CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Don Bosco</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE CEDEX 01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Ampère</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-10e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Galliéni Fréjus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FREJUS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Certificat de spécialisation technicien en réseaux électriques (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecir Apprentissage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée Pierre et Marie Curie</x:t>
   </x:si>
   <x:si>
     <x:t>06500</x:t>
   </x:si>
   <x:si>
     <x:t>MENTON</x:t>
-  </x:si>
-[...139 lines deleted...]
-    <x:t>07/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LP L Martin Bret</x:t>
   </x:si>
   <x:si>
     <x:t>04101</x:t>
   </x:si>
   <x:si>
     <x:t>MANOSQUE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>École de production NR Sud</x:t>
   </x:si>
   <x:si>
     <x:t>13015</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-15e</x:t>
   </x:si>
   <x:si>
     <x:t>BP électricien (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Association Départementale d'Etudes et de Formation</x:t>
   </x:si>
@@ -2216,1043 +2216,1043 @@
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
         <x:v>556826</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
-        <x:v>38880</x:v>
+        <x:v>38401</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="E11" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
-        <x:v>80</x:v>
-[...2 lines deleted...]
-        <x:v>81</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>552788</x:v>
+        <x:v>548227</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
-        <x:v>80</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>552804</x:v>
+        <x:v>548269</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
-        <x:v>38401</x:v>
+        <x:v>38880</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="E13" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="H13" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="I13" s="4" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="J13" s="0" t="s">
         <x:v>87</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>38</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="Q13" s="4" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="R13" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="Q13" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>550276</x:v>
+        <x:v>552788</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
-        <x:v>38880</x:v>
+        <x:v>38401</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
-        <x:v>50</x:v>
-[...1 lines deleted...]
-      <x:c r="H14" s="14" t="s"/>
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="H14" s="14" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="I14" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>548397</x:v>
+        <x:v>552804</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="E15" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="H15" s="0" t="s">
+        <x:v>92</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>548201</x:v>
+        <x:v>550276</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>38880</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>548346</x:v>
+        <x:v>548397</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="E17" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
-        <x:v>94</x:v>
-[...2 lines deleted...]
-        <x:v>95</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="Q17" s="4" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="R17" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="Q17" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>556738</x:v>
+        <x:v>548201</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>38880</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>548313</x:v>
+        <x:v>548346</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="E19" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>567843</x:v>
+        <x:v>556738</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>38880</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
-        <x:v>98</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>547080</x:v>
+        <x:v>548313</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="E21" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>547098</x:v>
+        <x:v>567843</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
-        <x:v>38401</x:v>
+        <x:v>38880</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="I22" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>552727</x:v>
+        <x:v>547080</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
-        <x:v>38880</x:v>
+        <x:v>38401</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="E23" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="H23" s="0" t="s">
+        <x:v>103</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>548193</x:v>
+        <x:v>547098</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
-        <x:v>38880</x:v>
+        <x:v>38401</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>50</x:v>
-[...1 lines deleted...]
-      <x:c r="H24" s="14" t="s"/>
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="H24" s="14" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="I24" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>548260</x:v>
+        <x:v>552727</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
-        <x:v>38401</x:v>
+        <x:v>38880</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="E25" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>548227</x:v>
+        <x:v>548193</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
-        <x:v>38401</x:v>
+        <x:v>38880</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>548269</x:v>
+        <x:v>548260</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="E27" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>547099</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
@@ -3352,57 +3352,57 @@
         <x:v>547599</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I30" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
@@ -3520,81 +3520,81 @@
       <x:c r="R32" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>557474</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>557439</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
@@ -4135,78 +4135,78 @@
         <x:v>565304</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C44" s="15" t="s"/>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>587289</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s"/>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>136</x:v>
@@ -4997,485 +4997,486 @@
       <x:c r="T59" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>592997</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>37235</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>24086</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>593187</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
-        <x:v>47</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
-      <x:c r="E62" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>80</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>604744</x:v>
+        <x:v>592998</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>600502</x:v>
+        <x:v>604744</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="I64" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>604231</x:v>
+        <x:v>600502</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
-        <x:v>38880</x:v>
+        <x:v>38401</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="H65" s="0" t="s">
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>603323</x:v>
+        <x:v>604231</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
-        <x:v>182</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
-        <x:v>38401</x:v>
+        <x:v>38880</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
-      <x:c r="E66" s="14" t="s"/>
+      <x:c r="E66" s="14" t="s">
+        <x:v>49</x:v>
+      </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>593001</x:v>
+        <x:v>603323</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>592974</x:v>
+        <x:v>592981</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
@@ -5488,51 +5489,51 @@
       <x:c r="K68" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>592976</x:v>
+        <x:v>592985</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
@@ -5542,2199 +5543,2196 @@
       <x:c r="K69" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>592977</x:v>
+        <x:v>593002</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
-        <x:v>182</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
-      <x:c r="E70" s="14" t="s"/>
+      <x:c r="E70" s="14" t="s">
+        <x:v>49</x:v>
+      </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
-        <x:v>202</x:v>
-[...1 lines deleted...]
-      <x:c r="H70" s="14" t="s"/>
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H70" s="14" t="s">
+        <x:v>59</x:v>
+      </x:c>
       <x:c r="I70" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>615951</x:v>
+        <x:v>604294</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
+      <x:c r="E71" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
       <x:c r="G71" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H71" s="0" t="s">
+        <x:v>59</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>592981</x:v>
+        <x:v>604296</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>592985</x:v>
+        <x:v>592974</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>593002</x:v>
+        <x:v>592976</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
-        <x:v>47</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
-      <x:c r="E74" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
-        <x:v>58</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>604295</x:v>
+        <x:v>592977</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>592979</x:v>
+        <x:v>615951</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
-        <x:v>38880</x:v>
+        <x:v>38401</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="I76" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>600487</x:v>
+        <x:v>604295</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
-      <x:c r="E77" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G77" s="0" t="s">
-        <x:v>217</x:v>
-[...2 lines deleted...]
-        <x:v>218</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>620915</x:v>
+        <x:v>592979</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
-        <x:v>182</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
-        <x:v>38401</x:v>
+        <x:v>38880</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
-      <x:c r="E78" s="14" t="s"/>
+      <x:c r="E78" s="14" t="s">
+        <x:v>49</x:v>
+      </x:c>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
-        <x:v>224</x:v>
-[...1 lines deleted...]
-      <x:c r="H78" s="14" t="s"/>
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="H78" s="14" t="s">
+        <x:v>103</x:v>
+      </x:c>
       <x:c r="I78" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>592982</x:v>
+        <x:v>600487</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
+      <x:c r="E79" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
       <x:c r="G79" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="H79" s="0" t="s">
+        <x:v>218</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
-        <x:v>228</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
-        <x:v>228</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>592992</x:v>
+        <x:v>620915</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>592996</x:v>
+        <x:v>592982</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>592998</x:v>
+        <x:v>592992</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>592999</x:v>
+        <x:v>592996</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
-      <x:c r="E83" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G83" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>603130</x:v>
+        <x:v>592999</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>603194</x:v>
+        <x:v>603130</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="E85" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
-        <x:v>66</x:v>
-[...2 lines deleted...]
-        <x:v>67</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>609475</x:v>
+        <x:v>603194</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
-        <x:v>50</x:v>
-[...1 lines deleted...]
-      <x:c r="H86" s="14" t="s"/>
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="H86" s="14" t="s">
+        <x:v>67</x:v>
+      </x:c>
       <x:c r="I86" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>603966</x:v>
+        <x:v>609475</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
-        <x:v>66</x:v>
-[...2 lines deleted...]
-        <x:v>67</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>609585</x:v>
+        <x:v>603966</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
-        <x:v>50</x:v>
-[...1 lines deleted...]
-      <x:c r="H88" s="14" t="s"/>
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="H88" s="14" t="s">
+        <x:v>67</x:v>
+      </x:c>
       <x:c r="I88" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>603965</x:v>
+        <x:v>609585</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="E89" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>603268</x:v>
+        <x:v>603965</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>603332</x:v>
+        <x:v>603268</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="E91" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>603333</x:v>
+        <x:v>603332</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
-        <x:v>38880</x:v>
+        <x:v>38401</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
-        <x:v>80</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>604710</x:v>
+        <x:v>603333</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>38880</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="E93" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="H93" s="0" t="s">
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>604029</x:v>
+        <x:v>604710</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>38880</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>603118</x:v>
+        <x:v>604029</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
-        <x:v>38401</x:v>
+        <x:v>38880</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="E95" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
-        <x:v>80</x:v>
-[...2 lines deleted...]
-        <x:v>81</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>604743</x:v>
+        <x:v>603118</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
-        <x:v>38880</x:v>
+        <x:v>37235</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
-        <x:v>50</x:v>
-[...1 lines deleted...]
-      <x:c r="H96" s="14" t="s"/>
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="H96" s="14" t="s">
+        <x:v>237</x:v>
+      </x:c>
       <x:c r="I96" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
-        <x:v>24066</x:v>
+        <x:v>24086</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>603951</x:v>
+        <x:v>602148</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
-      <x:c r="E97" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G97" s="0" t="s">
-        <x:v>80</x:v>
-[...2 lines deleted...]
-        <x:v>81</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>604230</x:v>
+        <x:v>593001</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
-        <x:v>47</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
-      <x:c r="E98" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>603131</x:v>
+        <x:v>592973</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
-        <x:v>38880</x:v>
+        <x:v>38401</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
-      <x:c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G99" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>603183</x:v>
+        <x:v>592975</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
-        <x:v>47</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
-        <x:v>38401</x:v>
+        <x:v>38880</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
-      <x:c r="E100" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="I100" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>607554</x:v>
+        <x:v>638130</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="E101" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>604294</x:v>
+        <x:v>604743</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
-        <x:v>38401</x:v>
+        <x:v>38880</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
-        <x:v>58</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>604296</x:v>
+        <x:v>603951</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
-        <x:v>37235</x:v>
+        <x:v>38401</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="E103" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H103" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
-        <x:v>24086</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>602148</x:v>
+        <x:v>604230</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
-        <x:v>182</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
-      <x:c r="E104" s="14" t="s"/>
+      <x:c r="E104" s="14" t="s">
+        <x:v>49</x:v>
+      </x:c>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
-        <x:v>243</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
-        <x:v>243</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>592973</x:v>
+        <x:v>603131</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
-        <x:v>38401</x:v>
+        <x:v>38880</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
+      <x:c r="E105" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
       <x:c r="G105" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>592975</x:v>
+        <x:v>603183</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
-        <x:v>38880</x:v>
+        <x:v>38401</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
-      <x:c r="E106" s="14" t="s"/>
+      <x:c r="E106" s="14" t="s">
+        <x:v>49</x:v>
+      </x:c>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I106" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>638130</x:v>
+        <x:v>607554</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
@@ -7769,78 +7767,78 @@
         <x:v>557471</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="I108" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>605707</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
@@ -7890,81 +7888,81 @@
         <x:v>611487</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>40033</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="I110" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>605719</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
@@ -8235,141 +8233,141 @@
         <x:v>604037</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="I116" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>600501</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>603195</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
@@ -8378,111 +8376,111 @@
         <x:v>50</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>603267</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="E119" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H119" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>607553</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
@@ -9229,51 +9227,51 @@
       <x:c r="J133" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>632750</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
@@ -9286,51 +9284,51 @@
       <x:c r="J134" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>632279</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C135" s="3" t="s"/>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>293</x:v>
@@ -9406,158 +9404,159 @@
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>640174</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>37235</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
+      <x:c r="E137" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
       <x:c r="G137" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H137" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>24086</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
-        <x:v>621827</x:v>
+        <x:v>622661</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
-        <x:v>47</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>37235</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
-      <x:c r="E138" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="I138" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>24086</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>622661</x:v>
+        <x:v>621827</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C139" s="3" t="s"/>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>25</x:v>
@@ -9751,72 +9750,72 @@
         <x:v>310</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
         <x:v>625388</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C143" s="3" t="s"/>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>24016</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>640070</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>37443</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>