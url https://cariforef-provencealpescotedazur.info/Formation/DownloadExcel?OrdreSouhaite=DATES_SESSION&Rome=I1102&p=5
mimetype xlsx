--- v0 (2026-09-19)
+++ v1 (2026-09-19)
@@ -548,99 +548,99 @@
   <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06103</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>13388</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 13</x:t>
   </x:si>
   <x:si>
     <x:t>Manager de l'amélioration continue (MS)</x:t>
   </x:si>
   <x:si>
     <x:t>CESI école d'ingénieurs - campus d'Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>CESI Ecole d'ingénieurs - campus d'Aix-en-Provence</x:t>
   </x:si>
   <x:si>
+    <x:t>Licence pro mention métiers de l'industrie : industrie navale et maritime (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Travaux portuaires</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISTRES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>licence pro mention métiers de l'industrie : industrie aéronautique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASSO GAP AERO TALLARD HAUTES ALPES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingénieur diplômé de l'école nationale supérieure maritime</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENSM - site du Havre</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ECOLE NATIONALE SUPERIEURE MARITIME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 8e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centrale Méditerranée - campus de Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUT spécialité génie industriel et maintenance parcours ingénierie des systèmes pluritechniques</x:t>
+  </x:si>
+  <x:si>
     <x:t>ST PAUL LES DURANCE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Mécanique construction réparation</x:t>
-  </x:si>
-[...43 lines deleted...]
-    <x:t>13451</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention maintenance des systèmes industriels, de production et d'énergie</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13625</x:t>
   </x:si>
   <x:si>
     <x:t>LE THOLONET</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention maintenance des systèmes industriels, de production et d'énergie parcours maintenance industrielle (Apprentissage)</x:t>
   </x:si>
@@ -3458,734 +3458,732 @@
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>605714</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
-        <x:v>123</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
-        <x:v>38684</x:v>
+        <x:v>40510</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
-      <x:c r="E40" s="14" t="s"/>
+      <x:c r="E40" s="14" t="s">
+        <x:v>39</x:v>
+      </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>139</x:v>
-[...1 lines deleted...]
-      <x:c r="H40" s="14" t="s"/>
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H40" s="14" t="s">
+        <x:v>54</x:v>
+      </x:c>
       <x:c r="I40" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
-        <x:v>11414</x:v>
+        <x:v>22048</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>591879</x:v>
+        <x:v>605725</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
-        <x:v>42441</x:v>
+        <x:v>40923</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
-        <x:v>23654</x:v>
+        <x:v>31624</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>622543</x:v>
+        <x:v>605730</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
-        <x:v>123</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
-        <x:v>41576</x:v>
+        <x:v>39303</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
-      <x:c r="E42" s="14" t="s"/>
+      <x:c r="E42" s="14" t="s">
+        <x:v>39</x:v>
+      </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>125</x:v>
-[...1 lines deleted...]
-      <x:c r="H42" s="14" t="s"/>
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H42" s="14" t="s">
+        <x:v>54</x:v>
+      </x:c>
       <x:c r="I42" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
-        <x:v>23054</x:v>
+        <x:v>23554</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>596738</x:v>
+        <x:v>605716</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
-        <x:v>40510</x:v>
+        <x:v>38684</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
-      <x:c r="E43" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G43" s="0" t="s">
-        <x:v>53</x:v>
-[...2 lines deleted...]
-        <x:v>54</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
-        <x:v>22048</x:v>
+        <x:v>11414</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>605725</x:v>
+        <x:v>591880</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
-        <x:v>37</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
-        <x:v>40923</x:v>
+        <x:v>38981</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
-      <x:c r="E44" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>53</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
-        <x:v>31624</x:v>
+        <x:v>24454</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>605730</x:v>
+        <x:v>591984</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
-        <x:v>39303</x:v>
+        <x:v>40231</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
-      <x:c r="E45" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G45" s="0" t="s">
-        <x:v>53</x:v>
-[...2 lines deleted...]
-        <x:v>54</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
-        <x:v>23554</x:v>
+        <x:v>23613</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>605716</x:v>
+        <x:v>592397</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
-        <x:v>38684</x:v>
+        <x:v>40231</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
-        <x:v>11414</x:v>
+        <x:v>23613</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>591880</x:v>
+        <x:v>592398</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
-        <x:v>38981</x:v>
+        <x:v>41163</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
-        <x:v>24454</x:v>
+        <x:v>15099</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>591984</x:v>
+        <x:v>595206</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
-        <x:v>40231</x:v>
+        <x:v>38981</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
-        <x:v>23613</x:v>
+        <x:v>24454</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>592397</x:v>
+        <x:v>591982</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
-        <x:v>40231</x:v>
+        <x:v>41576</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
-        <x:v>23613</x:v>
+        <x:v>23054</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>592398</x:v>
+        <x:v>596738</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
-        <x:v>41163</x:v>
+        <x:v>38684</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
-        <x:v>15099</x:v>
+        <x:v>11414</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>595206</x:v>
+        <x:v>591879</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
-        <x:v>38981</x:v>
+        <x:v>42441</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
+      <x:c r="E51" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
       <x:c r="G51" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="H51" s="0" t="s">
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
-        <x:v>24454</x:v>
+        <x:v>23654</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>591982</x:v>
+        <x:v>622543</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>40488</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>63</x:v>
       </x:c>