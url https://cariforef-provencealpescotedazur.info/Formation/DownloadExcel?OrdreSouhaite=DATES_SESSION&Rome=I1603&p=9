--- v1 (2026-11-02)
+++ v2 (2026-11-02)
@@ -299,59 +299,59 @@
   <x:si>
     <x:t>Maison Familiale et Rurale du Canton de Lambesc</x:t>
   </x:si>
   <x:si>
     <x:t>MFR</x:t>
   </x:si>
   <x:si>
     <x:t>13410</x:t>
   </x:si>
   <x:si>
     <x:t>LAMBESC</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro maintenance des matériels option A : matériels agricoles (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formation professionnelle continue</x:t>
   </x:si>
   <x:si>
     <x:t>CAP maintenance des matériels option B : matériels de construction et de manutention</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
+    <x:t>Bac pro maintenance des matériels option A : matériels agricoles</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac pro maintenance des matériels option B : matériels de construction et de manutention</x:t>
+  </x:si>
+  <x:si>
     <x:t>BTS techniques et services en matériels agricoles</x:t>
   </x:si>
   <x:si>
-    <x:t>Bac pro maintenance des matériels option A : matériels agricoles</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BTS techniques et services en matériels agricoles (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>BTS maintenance des matériels de construction et de manutention (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>Matériel chantier</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel Domaine d'Eguilles</x:t>
   </x:si>
   <x:si>
     <x:t>84270</x:t>
   </x:si>
   <x:si>
     <x:t>VEDENE</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Technicien expert après-vente véhicules utilitaires et industriels</x:t>
@@ -371,98 +371,98 @@
   <x:si>
     <x:t>Titre professionnel mécanicien réparateur de matériels de chantier et de manutention (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole de la Construction des Infrastructures et Réseaux - Ecir Formation</x:t>
   </x:si>
   <x:si>
     <x:t>CFTP</x:t>
   </x:si>
   <x:si>
     <x:t>Pneumatique</x:t>
   </x:si>
   <x:si>
     <x:t>10/27/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>07/15/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Akteap</x:t>
   </x:si>
   <x:si>
     <x:t>69300</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>GIP FIPAN</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>Collège et Lycée Général Technologique Professionnel Don Bosco - Cfa Régional Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>06046</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>CFA Régional Agricole Public PACA</x:t>
   </x:si>
   <x:si>
     <x:t>06601</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel Agricole La Ricarde</x:t>
   </x:si>
   <x:si>
     <x:t>84800</x:t>
   </x:si>
   <x:si>
     <x:t>L'ISLE-SUR-LA-SORGUE</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Général et Technologique François Pétrarque</x:t>
   </x:si>
   <x:si>
     <x:t>BTS motorisations toutes énergies</x:t>
   </x:si>
   <x:si>
-    <x:t>07/15/2029 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/22/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Monter, vérifier et utiliser des échafaudages roulants - ECX033</x:t>
   </x:si>
   <x:si>
     <x:t>Apave Exploitation France</x:t>
   </x:si>
   <x:si>
     <x:t>92400</x:t>
@@ -653,60 +653,60 @@
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>LP Domaine d'Eguilles</x:t>
   </x:si>
   <x:si>
     <x:t>84271</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>VEDENE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro maintenance des matériels option C : matériels d'espaces verts</x:t>
   </x:si>
   <x:si>
+    <x:t>LP Galliéni Fréjus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FREJUS</x:t>
+  </x:si>
+  <x:si>
     <x:t>LP A Beau de Rochas</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
     <x:t>LP Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>09/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
@@ -2030,88 +2030,88 @@
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
         <x:v>558674</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
-        <x:v>38191</x:v>
+        <x:v>39327</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>21011</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>643037</x:v>
+        <x:v>558616</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>39327</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
@@ -2124,105 +2124,105 @@
       <x:c r="K16" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>21011</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>558616</x:v>
+        <x:v>558620</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
-        <x:v>39327</x:v>
+        <x:v>38191</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>21011</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>558620</x:v>
+        <x:v>643037</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>39330</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>53</x:v>
@@ -2830,915 +2830,925 @@
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>605957</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
-        <x:v>39330</x:v>
+        <x:v>39327</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>21011</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>607561</x:v>
+        <x:v>602119</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
-        <x:v>36966</x:v>
+        <x:v>39330</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I30" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
-        <x:v>11452</x:v>
+        <x:v>21011</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>605705</x:v>
+        <x:v>602147</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>39330</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
-        <x:v>60</x:v>
-[...2 lines deleted...]
-        <x:v>61</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>21011</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>607562</x:v>
+        <x:v>611625</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>39330</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>37</x:v>
-[...1 lines deleted...]
-      <x:c r="H32" s="14" t="s"/>
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H32" s="14" t="s">
+        <x:v>61</x:v>
+      </x:c>
       <x:c r="I32" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>21011</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>605949</x:v>
+        <x:v>607561</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
-        <x:v>39330</x:v>
+        <x:v>36966</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="E33" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="H33" s="0" t="s">
+        <x:v>45</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
-        <x:v>21011</x:v>
+        <x:v>11452</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>611628</x:v>
+        <x:v>605705</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
-        <x:v>73</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
-        <x:v>39327</x:v>
+        <x:v>39330</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
-      <x:c r="E34" s="14" t="s"/>
+      <x:c r="E34" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>21011</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>558617</x:v>
+        <x:v>605949</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>39330</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
+      <x:c r="E35" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G35" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>21011</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>558622</x:v>
+        <x:v>611628</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
-        <x:v>36966</x:v>
+        <x:v>39330</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="I36" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
-        <x:v>11452</x:v>
+        <x:v>21011</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>617531</x:v>
+        <x:v>607562</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
-        <x:v>39327</x:v>
+        <x:v>36966</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="E37" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="H37" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="I37" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="I37" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J37" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
-        <x:v>21011</x:v>
+        <x:v>11452</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>631031</x:v>
+        <x:v>617531</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
-        <x:v>38191</x:v>
+        <x:v>39327</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
-        <x:v>108</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>21011</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>605924</x:v>
+        <x:v>631031</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
-        <x:v>39327</x:v>
+        <x:v>38191</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="H39" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>21011</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>605956</x:v>
+        <x:v>605924</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
-        <x:v>38191</x:v>
+        <x:v>39327</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>108</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>21011</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>652702</x:v>
+        <x:v>605956</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>38191</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
+      <x:c r="E41" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G41" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="H41" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>21011</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>643038</x:v>
+        <x:v>652702</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
-        <x:v>39330</x:v>
+        <x:v>38191</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
-      <x:c r="E42" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>21011</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>611627</x:v>
+        <x:v>643038</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>39330</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
-        <x:v>68</x:v>
-[...2 lines deleted...]
-        <x:v>69</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>21011</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>599639</x:v>
+        <x:v>611627</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>39327</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>24</x:v>
@@ -3766,277 +3776,270 @@
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>602118</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
-        <x:v>36966</x:v>
+        <x:v>39330</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
+      <x:c r="E45" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G45" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
-        <x:v>11452</x:v>
+        <x:v>21011</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>617140</x:v>
+        <x:v>599639</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>39327</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
-      <x:c r="E46" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>24</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>21011</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>602119</x:v>
+        <x:v>558617</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>39330</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
-      <x:c r="E47" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G47" s="0" t="s">
-        <x:v>24</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>21011</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>602147</x:v>
+        <x:v>558622</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
-        <x:v>39330</x:v>
+        <x:v>36966</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
-      <x:c r="E48" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>100</x:v>
-[...1 lines deleted...]
-      <x:c r="H48" s="14" t="s"/>
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="H48" s="14" t="s">
+        <x:v>104</x:v>
+      </x:c>
       <x:c r="I48" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
-        <x:v>21011</x:v>
+        <x:v>11452</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>611625</x:v>
+        <x:v>617140</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>39330</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
@@ -4063,266 +4066,268 @@
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>599640</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
-        <x:v>38191</x:v>
+        <x:v>39327</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
-      <x:c r="E50" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>21011</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>602205</x:v>
+        <x:v>558618</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
-        <x:v>39327</x:v>
+        <x:v>38191</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
+      <x:c r="E51" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>21011</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>558618</x:v>
+        <x:v>602205</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>38577</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
-      <x:c r="E52" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>22286</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>602315</x:v>
+        <x:v>587884</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>38577</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
+      <x:c r="E53" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>22286</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>587884</x:v>
+        <x:v>602315</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>41657</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>81</x:v>
@@ -4600,51 +4605,51 @@
       <x:c r="I59" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>22286</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>619336</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C60" s="15" t="s"/>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="F60" s="14" t="s">
         <x:v>138</x:v>
@@ -5119,51 +5124,51 @@
       <x:c r="I69" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>22286</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>619337</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C70" s="15" t="s"/>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
@@ -5547,51 +5552,51 @@
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>641621</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>39327</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>30</x:v>
@@ -5655,696 +5660,692 @@
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>649081</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
-        <x:v>186</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
-        <x:v>39327</x:v>
+        <x:v>39330</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
-      <x:c r="E80" s="14" t="s"/>
+      <x:c r="E80" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>21011</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>649079</x:v>
+        <x:v>640542</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>39330</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="E81" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>21011</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>640542</x:v>
+        <x:v>640544</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>39330</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>100</x:v>
-[...1 lines deleted...]
-      <x:c r="H82" s="14" t="s"/>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H82" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="I82" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>21011</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>640544</x:v>
+        <x:v>651237</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>39330</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
-      <x:c r="E83" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G83" s="0" t="s">
-        <x:v>24</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>21011</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>651237</x:v>
+        <x:v>649082</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
-        <x:v>39330</x:v>
+        <x:v>39327</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>21011</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>649082</x:v>
+        <x:v>649076</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>39327</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
-      <x:c r="E85" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G85" s="0" t="s">
-        <x:v>24</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>21011</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>651225</x:v>
+        <x:v>649078</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
-        <x:v>186</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>39327</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
-      <x:c r="E86" s="14" t="s"/>
+      <x:c r="E86" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
-        <x:v>187</x:v>
-[...1 lines deleted...]
-      <x:c r="H86" s="14" t="s"/>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H86" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="I86" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>21011</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>649076</x:v>
+        <x:v>651225</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>39327</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>21011</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>649078</x:v>
+        <x:v>649075</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>39327</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>21011</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>649075</x:v>
+        <x:v>649080</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
-        <x:v>39327</x:v>
+        <x:v>39330</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>21011</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>649080</x:v>
+        <x:v>649083</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
-        <x:v>39330</x:v>
+        <x:v>39327</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>21011</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>649083</x:v>
+        <x:v>649079</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>39330</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="E91" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>21011</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>57</x:v>
       </x:c>