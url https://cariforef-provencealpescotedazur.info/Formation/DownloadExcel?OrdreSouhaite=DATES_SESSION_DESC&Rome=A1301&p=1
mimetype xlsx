--- v0 (2026-09-19)
+++ v1 (2026-09-19)
@@ -632,78 +632,78 @@
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>13397</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 20</x:t>
   </x:si>
   <x:si>
     <x:t>BTSA ACS'AGRI : analyse, conduite et stratégie de l'entreprise agricole option transition agricole dans les territoires métropolitains</x:t>
   </x:si>
   <x:si>
     <x:t>LA L Giraud</x:t>
   </x:si>
   <x:si>
     <x:t>84208</x:t>
   </x:si>
   <x:si>
     <x:t>13288</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 09</x:t>
   </x:si>
   <x:si>
+    <x:t>Licence mention sciences de la vie et de la terre parcours sciences biologiques et géologiques</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - Faculté des Sciences</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 3e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Licence mention sciences de la vie et de la terre parcours mer</x:t>
   </x:si>
   <x:si>
-    <x:t>Aix Marseille Université</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>MARSEILLE- 9e</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>MARSEILLE- 3e</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Vert d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06602</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>BTSA viticulture-oenologie</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel Agricole</x:t>
   </x:si>
   <x:si>
     <x:t>bachelor en sciences et ingénierie - agronomie</x:t>
   </x:si>
   <x:si>
     <x:t>ISARA - campus d'Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>84140</x:t>
   </x:si>
@@ -3742,51 +3742,51 @@
       <x:c r="K43" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>632951</x:v>
+        <x:v>632954</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>40115</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s">
@@ -3801,51 +3801,51 @@
       <x:c r="K44" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>632954</x:v>
+        <x:v>632951</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>36936</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="E45" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -4517,91 +4517,91 @@
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>558672</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>40115</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>574923</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>40115</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
@@ -4616,108 +4616,108 @@
       <x:c r="J58" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>574924</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>40115</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>574926</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>40115</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
@@ -4789,51 +4789,51 @@
       <x:c r="J61" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>581549</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>39836</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -5026,51 +5026,51 @@
       <x:c r="J65" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>574922</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>40115</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
@@ -5085,51 +5085,51 @@
       <x:c r="J66" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>574927</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>39836</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="E67" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -5317,51 +5317,51 @@
       <x:c r="J70" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>576122</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>40115</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
@@ -5374,51 +5374,51 @@
       <x:c r="J71" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>574919</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>40115</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
@@ -5433,51 +5433,51 @@
       <x:c r="J72" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>574921</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>38653</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>23</x:v>
       </x:c>