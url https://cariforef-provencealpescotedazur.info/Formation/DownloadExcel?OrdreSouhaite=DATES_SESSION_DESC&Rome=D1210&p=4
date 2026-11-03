--- v1 (2026-11-03)
+++ v2 (2026-11-03)
@@ -647,161 +647,161 @@
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/13/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Auxiliaire de service vétérinaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupe Belmont</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONTFAVET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>France Travail</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole Supérieure de Commerce et de Communication</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ESCCOM </x:t>
+  </x:si>
+  <x:si>
+    <x:t>06000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/19/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/25/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Auxiliaire de service vétérinaire</x:t>
-[...29 lines deleted...]
-    <x:t>04/19/2027 00:00:00</x:t>
+    <x:t>09/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Skillence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut des Métiers de la Filière Animale - Esav Institut Bonaparte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IMFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut des Métiers de la Filière Animale - Esav Institut Bonaparte - Antenne Cannes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vip and Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA GARDE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Esid</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FREJUS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Esid - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provence Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Muse</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CMAR PACA</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation La Seyne sur Mer</x:t>
   </x:si>
   <x:si>
     <x:t>83500</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>07/01/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Cannes (Carnot)</x:t>
   </x:si>
   <x:si>
-    <x:t>Institut des Métiers de la Filière Animale - Esav Institut Bonaparte</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>07/17/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Skillence</x:t>
-[...40 lines deleted...]
-  <x:si>
     <x:t>Coaching Paca - Ecole Supérieure de Commerce et de Management</x:t>
   </x:si>
   <x:si>
     <x:t>13014</x:t>
   </x:si>
   <x:si>
     <x:t>Institut des Métiers de la Filière Animale - Esav Institut Bonaparte - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>BRIGNOLES</x:t>
   </x:si>
   <x:si>
     <x:t>France Langues Communication - CFA</x:t>
   </x:si>
   <x:si>
     <x:t>FLC FORMATION</x:t>
   </x:si>
   <x:si>
     <x:t>06160</x:t>
   </x:si>
   <x:si>
     <x:t>VILLENEUVE-LOUBET</x:t>
   </x:si>
   <x:si>
     <x:t>07/05/2028 00:00:00</x:t>
@@ -968,132 +968,132 @@
   <x:si>
     <x:t>Formation Centre Delta-Infini</x:t>
   </x:si>
   <x:si>
     <x:t>13300</x:t>
   </x:si>
   <x:si>
     <x:t>SALON-DE-PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>H et C Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>63000</x:t>
   </x:si>
   <x:si>
     <x:t>H et C Conseil - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Irc Sud</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-14e</x:t>
+  </x:si>
+  <x:si>
     <x:t>Initiative Formation Appui Pédagogie Emploi</x:t>
   </x:si>
   <x:si>
     <x:t>IFAPE</x:t>
   </x:si>
   <x:si>
     <x:t>83140</x:t>
   </x:si>
   <x:si>
     <x:t>SIX-FOURS-LES-PLAGES</x:t>
   </x:si>
   <x:si>
-    <x:t>Irc Sud</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>11/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Vendeur spécialisé en animalerie et en jardinerie</x:t>
   </x:si>
   <x:si>
     <x:t>Zoopro</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/15/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/14/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Groupe Belmont - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13290</x:t>
   </x:si>
   <x:si>
     <x:t>AIX - LES MILLES</x:t>
   </x:si>
   <x:si>
-    <x:t>09/15/2025 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/14/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Groupe Belmont - Antenne Mougins</x:t>
   </x:si>
   <x:si>
     <x:t>06250</x:t>
   </x:si>
   <x:si>
     <x:t>MOUGINS</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>07/07/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/05/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/18/2027 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>07/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/26/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel conseiller de vente (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Soin animalier</x:t>
   </x:si>
   <x:si>
     <x:t>02/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/23/2027 00:00:00</x:t>
   </x:si>
@@ -4563,277 +4563,281 @@
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>601041</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>38</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="C52" s="15" t="s"/>
       <x:c r="D52" s="15" t="s"/>
-      <x:c r="E52" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
-        <x:v>40</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="J52" s="14" t="s"/>
       <x:c r="K52" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
-        <x:v>34502</x:v>
+        <x:v>42022</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>599535</x:v>
+        <x:v>640127</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>193</x:v>
-[...1 lines deleted...]
-      <x:c r="C53" s="3" t="s"/>
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C53" s="3" t="n">
+        <x:v>37098</x:v>
+      </x:c>
       <x:c r="D53" s="3" t="s"/>
+      <x:c r="E53" s="0" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="F53" s="0" t="s">
+        <x:v>197</x:v>
+      </x:c>
       <x:c r="G53" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="H53" s="0" t="s">
+        <x:v>199</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="J53" s="0" t="s">
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
-        <x:v>42022</x:v>
+        <x:v>34502</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>640127</x:v>
+        <x:v>633773</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
-        <x:v>120</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
-        <x:v>197</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
-        <x:v>199</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>633773</x:v>
+        <x:v>599535</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
-        <x:v>37098</x:v>
+        <x:v>38856</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
-        <x:v>34502</x:v>
+        <x:v>42004</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>604197</x:v>
+        <x:v>599627</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>38856</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
         <x:v>95</x:v>
@@ -4844,644 +4848,644 @@
       <x:c r="K56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>42004</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>599714</x:v>
+        <x:v>599717</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
-        <x:v>199</x:v>
-[...2 lines deleted...]
-        <x:v>200</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>608489</x:v>
+        <x:v>623591</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
-        <x:v>120</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>40358</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
-      <x:c r="E58" s="14" t="s"/>
+      <x:c r="E58" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="I58" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>636168</x:v>
+        <x:v>607826</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>623591</x:v>
+        <x:v>605456</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
-        <x:v>40358</x:v>
+        <x:v>37098</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>212</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
-        <x:v>42022</x:v>
+        <x:v>34502</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>607826</x:v>
+        <x:v>605239</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>605239</x:v>
+        <x:v>605240</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>605240</x:v>
+        <x:v>607444</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="H63" s="0" t="s">
+        <x:v>222</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>605456</x:v>
+        <x:v>604197</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
-        <x:v>37098</x:v>
+        <x:v>38856</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>226</x:v>
-[...1 lines deleted...]
-      <x:c r="H64" s="14" t="s"/>
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="H64" s="14" t="s">
+        <x:v>94</x:v>
+      </x:c>
       <x:c r="I64" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
-        <x:v>34502</x:v>
+        <x:v>42004</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>607444</x:v>
+        <x:v>599714</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
-        <x:v>38856</x:v>
+        <x:v>37098</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
-        <x:v>42004</x:v>
+        <x:v>34502</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>599627</x:v>
+        <x:v>608489</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
-        <x:v>38856</x:v>
+        <x:v>40358</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
-      <x:c r="E66" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="I66" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
-        <x:v>42004</x:v>
+        <x:v>42022</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>599717</x:v>
+        <x:v>636168</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="E67" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
@@ -5494,51 +5498,51 @@
       <x:c r="L67" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>599052</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s">
         <x:v>76</x:v>
@@ -5555,170 +5559,170 @@
       <x:c r="L68" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>600638</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>40358</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>607828</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>605241</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
@@ -5734,51 +5738,51 @@
       <x:c r="L71" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>603092</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>38856</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s">
         <x:v>94</x:v>
@@ -5795,51 +5799,51 @@
       <x:c r="L72" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>42004</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>599715</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>38856</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
@@ -5855,112 +5859,112 @@
       <x:c r="L73" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>42004</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>605800</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="H74" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="H74" s="14" t="s">
+      <x:c r="I74" s="16" t="s">
         <x:v>200</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>201</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>608490</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
@@ -5976,110 +5980,110 @@
       <x:c r="L75" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>607250</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>605457</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
@@ -6095,112 +6099,112 @@
       <x:c r="L77" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>605613</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="I78" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>604279</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -6594,54 +6598,54 @@
       <x:c r="I86" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>601826</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -6971,78 +6975,78 @@
       <x:c r="R92" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>599905</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>40358</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H93" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>598830</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
@@ -7087,78 +7091,78 @@
       <x:c r="R94" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>603779</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>40358</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>617417</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
@@ -7378,82 +7382,82 @@
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>602037</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>602819</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
@@ -7493,258 +7497,258 @@
       <x:c r="T101" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="H102" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
-        <x:v>301</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
-        <x:v>301</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>302</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>601960</x:v>
+        <x:v>599157</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="E103" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>599157</x:v>
+        <x:v>611169</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
-        <x:v>155</x:v>
-[...1 lines deleted...]
-      <x:c r="H104" s="14" t="s"/>
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="H104" s="14" t="s">
+        <x:v>302</x:v>
+      </x:c>
       <x:c r="I104" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>611169</x:v>
+        <x:v>601960</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="E105" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="H105" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>601961</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>40344</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -7901,256 +7905,253 @@
       <x:c r="S108" s="14" t="n">
         <x:v>599200</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>40358</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>581478</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
-        <x:v>120</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>193</x:v>
-[...1 lines deleted...]
-      <x:c r="C110" s="15" t="s"/>
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C110" s="15" t="n">
+        <x:v>40344</x:v>
+      </x:c>
       <x:c r="D110" s="15" t="s"/>
-      <x:c r="E110" s="14" t="s"/>
+      <x:c r="E110" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
-        <x:v>194</x:v>
-[...1 lines deleted...]
-      <x:c r="H110" s="14" t="s"/>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H110" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="I110" s="16" t="s">
-        <x:v>195</x:v>
-[...1 lines deleted...]
-      <x:c r="J110" s="14" t="s"/>
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="J110" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
       <x:c r="K110" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="Q110" s="16" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R110" s="14" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="S110" s="14" t="n">
+        <x:v>573815</x:v>
+      </x:c>
+      <x:c r="T110" s="16" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="Q110" s="16" t="s">
+      <x:c r="U110" s="16" t="s">
         <x:v>314</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>22</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="C111" s="3" t="s"/>
       <x:c r="D111" s="3" t="s"/>
-      <x:c r="E111" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G111" s="0" t="s">
-        <x:v>24</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
-        <x:v>26</x:v>
-[...2 lines deleted...]
-        <x:v>27</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>573815</x:v>
+        <x:v>560669</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
-        <x:v>316</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C112" s="15" t="s"/>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s"/>
       <x:c r="K112" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>563954</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
-        <x:v>316</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>38856</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="E113" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="H113" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
@@ -8186,78 +8187,78 @@
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>545544</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>40358</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="I114" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>573915</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
@@ -8304,144 +8305,147 @@
         <x:v>571695</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="H116" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="H116" s="14" t="s">
+      <x:c r="I116" s="16" t="s">
         <x:v>200</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>201</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>555846</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
-        <x:v>37098</x:v>
+        <x:v>38856</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="H117" s="0" t="s">
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
-        <x:v>34502</x:v>
+        <x:v>42004</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>552987</x:v>
+        <x:v>551911</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>38856</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>93</x:v>
@@ -8458,331 +8462,331 @@
       <x:c r="K118" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>42004</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>551911</x:v>
+        <x:v>551912</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
-        <x:v>38856</x:v>
+        <x:v>37098</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="E119" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
-        <x:v>93</x:v>
-[...2 lines deleted...]
-        <x:v>94</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
-        <x:v>42004</x:v>
+        <x:v>34502</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>551912</x:v>
+        <x:v>552987</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
-        <x:v>84</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="C120" s="15" t="s"/>
       <x:c r="D120" s="15" t="s"/>
-      <x:c r="E120" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
-        <x:v>85</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
-        <x:v>87</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="J120" s="14" t="s"/>
       <x:c r="K120" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
-        <x:v>42004</x:v>
+        <x:v>42022</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>555719</x:v>
+        <x:v>560871</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>193</x:v>
-[...1 lines deleted...]
-      <x:c r="C121" s="3" t="s"/>
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C121" s="3" t="n">
+        <x:v>38856</x:v>
+      </x:c>
       <x:c r="D121" s="3" t="s"/>
+      <x:c r="E121" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G121" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="H121" s="0" t="s">
+        <x:v>86</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="J121" s="0" t="s">
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
-        <x:v>42022</x:v>
+        <x:v>42004</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>560871</x:v>
+        <x:v>555719</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>587435</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="E123" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="H123" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="H123" s="0" t="s">
+      <x:c r="I123" s="4" t="s">
         <x:v>200</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>201</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>555843</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
@@ -9004,84 +9008,84 @@
         <x:v>554552</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
-        <x:v>299</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s">
-        <x:v>300</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="I128" s="16" t="s">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
-        <x:v>299</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
-        <x:v>302</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>546926</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>37507</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="E129" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -9123,84 +9127,84 @@
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>510426</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
-        <x:v>299</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s">
-        <x:v>300</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="I130" s="16" t="s">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
-        <x:v>299</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>302</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>551843</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>38856</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="E131" s="0" t="s">
         <x:v>23</x:v>
       </x:c>