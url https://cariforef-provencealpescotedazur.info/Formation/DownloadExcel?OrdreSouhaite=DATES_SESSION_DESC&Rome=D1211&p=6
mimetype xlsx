--- v0 (2026-09-19)
+++ v1 (2026-09-19)
@@ -347,71 +347,71 @@
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Accès à l'Emploi</x:t>
   </x:si>
   <x:si>
     <x:t>AFPA - ACCES A L'EMPLOI</x:t>
   </x:si>
   <x:si>
     <x:t>13417</x:t>
   </x:si>
   <x:si>
     <x:t>Niveau CAP, BEP</x:t>
   </x:si>
   <x:si>
     <x:t>Matériel sport</x:t>
   </x:si>
   <x:si>
     <x:t>GAP CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFPA - CFA</x:t>
+  </x:si>
+  <x:si>
     <x:t>Titre professionnel employé technicien - vendeur en matériel de sport</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Alpes Provence</x:t>
   </x:si>
   <x:si>
     <x:t>05000</x:t>
   </x:si>
   <x:si>
     <x:t>VILLAR-SAINT-PANCRACE</x:t>
   </x:si>
   <x:si>
     <x:t>04/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Icademie Editions</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions - Antenne Bouc Bel Air</x:t>
   </x:si>
   <x:si>
     <x:t>13320</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>First Line Formation</x:t>
   </x:si>
   <x:si>
     <x:t>83520</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
@@ -461,224 +461,224 @@
   <x:si>
     <x:t>AFC</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESCCOM </x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Tremplin 84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LE PONTET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/03/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Performa</x:t>
   </x:si>
   <x:si>
     <x:t>Performa - Antenne Saint Raphaël</x:t>
   </x:si>
   <x:si>
     <x:t>83700</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-RAPHAEL</x:t>
   </x:si>
   <x:si>
     <x:t>08/25/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Tremplin 84</x:t>
-[...8 lines deleted...]
-    <x:t>07/03/2027 00:00:00</x:t>
+    <x:t>Vip and Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFA Métropôle Nice Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARROS</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>mastère spé. ingénierie du sport - interaction homme matériel environnement</x:t>
   </x:si>
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 09</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2026 00:00:00</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Coaching Paca - Ecole Supérieure de Commerce et de Management</x:t>
   </x:si>
   <x:si>
     <x:t>13014</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>Muse</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
+    <x:t>Esid</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FREJUS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>France Langues Communication - CFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLC FORMATION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VILLENEUVE-LOUBET</x:t>
+  </x:si>
+  <x:si>
     <x:t>Institut Supérieur d'Optique</x:t>
   </x:si>
   <x:si>
     <x:t>ISO</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-13e</x:t>
   </x:si>
   <x:si>
-    <x:t>Esid</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Esid - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CMAR PACA</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Gap</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
-    <x:t>FREJUS</x:t>
+    <x:t>Skillence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cma Formation La Seyne sur Mer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité information-communication parcours métiers du livre et du patrimoine</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>Muséologie</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>13625</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>France Langues Communication - CFA</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>BRIGNOLES</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Cannes (Carnot)</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>Nouveau buraliste</x:t>
   </x:si>
   <x:si>
     <x:t>Centre National de Formation des Buralistes</x:t>
   </x:si>
   <x:si>
     <x:t>75009</x:t>
   </x:si>
   <x:si>
     <x:t>Bureau tabac</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2026 00:00:00</x:t>
@@ -764,71 +764,71 @@
   <x:si>
     <x:t>03/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Isim 83</x:t>
   </x:si>
   <x:si>
     <x:t>10/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation Centre Delta-Infini</x:t>
   </x:si>
   <x:si>
     <x:t>13300</x:t>
   </x:si>
   <x:si>
     <x:t>SALON-DE-PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>03/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Bachelor Métiers du Livre</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Exxea</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Librairie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Vendeur conseil en librairie</x:t>
   </x:si>
   <x:si>
-    <x:t>Exxea</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Autre public , Demandeur d'emploi , Handicapé , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
-    <x:t>03/02/2026 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>03/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ingéneria Projet</x:t>
   </x:si>
   <x:si>
     <x:t>COGOLIN</x:t>
   </x:si>
   <x:si>
     <x:t>02/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Idev</x:t>
   </x:si>
   <x:si>
     <x:t>13117</x:t>
   </x:si>
   <x:si>
     <x:t>Idev - Antenne Marignane</x:t>
@@ -857,132 +857,132 @@
   <x:si>
     <x:t>02/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Alvéa Formation</x:t>
   </x:si>
   <x:si>
     <x:t>34000</x:t>
   </x:si>
   <x:si>
     <x:t>LES MILLES</x:t>
   </x:si>
   <x:si>
     <x:t>02/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>01/25/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>H et C Conseil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>H et C Conseil - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
     <x:t>Irc Sud</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-14e</x:t>
   </x:si>
   <x:si>
-    <x:t>H et C Conseil</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Initiative Formation Appui Pédagogie Emploi</x:t>
   </x:si>
   <x:si>
     <x:t>IFAPE</x:t>
   </x:si>
   <x:si>
     <x:t>83140</x:t>
   </x:si>
   <x:si>
     <x:t>SIX-FOURS-LES-PLAGES</x:t>
   </x:si>
   <x:si>
-    <x:t>01/25/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/30/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel conseiller de vente (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Débitants de tabac et associés minoritaires de SNC : La vente au détail des tabacs manufacturés</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Forum Distribution Expansion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/20/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Débitants de tabac et gérants de débits de tabac : La vente au détail des tabacs manufacturés</x:t>
   </x:si>
   <x:si>
-    <x:t>Forum Distribution Expansion</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>GIGNAC-LA-NERTHE</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Débitants de tabac et associés minoritaires de SNC : La vente au détail des tabacs manufacturés</x:t>
   </x:si>
   <x:si>
     <x:t>Commerçant</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/18/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
@@ -2276,156 +2276,157 @@
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
         <x:v>579145</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>35992</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="H15" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>15447</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>623574</x:v>
+        <x:v>579283</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>35992</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
-        <x:v>97</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>15447</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="Q16" s="16" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="R16" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="Q16" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>579283</x:v>
+        <x:v>623574</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
@@ -2809,315 +2810,316 @@
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="Q24" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="Q24" s="16" t="s">
+      <x:c r="R24" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="R24" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>599535</x:v>
+        <x:v>601041</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="E25" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>601041</x:v>
+        <x:v>599535</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
-        <x:v>139</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>140</x:v>
-[...1 lines deleted...]
-      <x:c r="C26" s="15" t="s"/>
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C26" s="15" t="n">
+        <x:v>37098</x:v>
+      </x:c>
       <x:c r="D26" s="15" t="s"/>
-      <x:c r="E26" s="14" t="s"/>
+      <x:c r="E26" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
-        <x:v>142</x:v>
-[...1 lines deleted...]
-      <x:c r="J26" s="14" t="s"/>
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="J26" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K26" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
-        <x:v>15447</x:v>
+        <x:v>34502</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="Q26" s="16" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="R26" s="14" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="S26" s="14" t="n">
+        <x:v>605457</x:v>
+      </x:c>
+      <x:c r="T26" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="Q26" s="16" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="E27" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="H27" s="0" t="s">
+        <x:v>143</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>605457</x:v>
+        <x:v>605613</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>22</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="C28" s="15" t="s"/>
       <x:c r="D28" s="15" t="s"/>
-      <x:c r="E28" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="H28" s="14" t="s">
+      <x:c r="H28" s="14" t="s"/>
+      <x:c r="I28" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="I28" s="16" t="s">
+      <x:c r="J28" s="14" t="s"/>
+      <x:c r="K28" s="14" t="s">
         <x:v>150</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>27</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
-        <x:v>34502</x:v>
+        <x:v>15447</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>605613</x:v>
+        <x:v>597160</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -3127,51 +3129,51 @@
       <x:c r="L29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
         <x:v>599052</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
@@ -3186,645 +3188,644 @@
       <x:c r="L30" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>607444</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="H31" s="0" t="s">
+      <x:c r="I31" s="4" t="s">
         <x:v>159</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>160</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="R31" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="R31" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>607250</x:v>
+        <x:v>605239</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="H32" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="Q32" s="16" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="R32" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="Q32" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>605240</x:v>
+        <x:v>603092</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="E33" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="H33" s="0" t="s">
+        <x:v>166</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>605456</x:v>
+        <x:v>607250</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>166</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>604279</x:v>
+        <x:v>605240</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="E35" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>605239</x:v>
+        <x:v>605456</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
-        <x:v>139</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
-        <x:v>41541</x:v>
+        <x:v>37098</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
-      <x:c r="E36" s="14" t="s"/>
+      <x:c r="E36" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>141</x:v>
-[...1 lines deleted...]
-      <x:c r="H36" s="14" t="s"/>
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="H36" s="14" t="s">
+        <x:v>172</x:v>
+      </x:c>
       <x:c r="I36" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
-        <x:v>14217</x:v>
+        <x:v>34502</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="P36" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="P36" s="14" t="s">
+      <x:c r="Q36" s="16" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="R36" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="Q36" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>632400</x:v>
+        <x:v>604279</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="E37" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
-        <x:v>178</x:v>
-[...2 lines deleted...]
-        <x:v>179</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>603092</x:v>
+        <x:v>623591</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
-        <x:v>182</x:v>
-[...1 lines deleted...]
-      <x:c r="H38" s="14" t="s"/>
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="H38" s="14" t="s">
+        <x:v>172</x:v>
+      </x:c>
       <x:c r="I38" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>623591</x:v>
+        <x:v>604197</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>604197</x:v>
+        <x:v>600638</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
-        <x:v>37098</x:v>
+        <x:v>41541</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
-      <x:c r="E40" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>43</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
-        <x:v>34502</x:v>
+        <x:v>14217</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>600638</x:v>
+        <x:v>632400</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
@@ -3837,110 +3838,110 @@
       <x:c r="L41" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>608490</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>605241</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
@@ -3956,98 +3957,98 @@
       <x:c r="L43" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>608489</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C44" s="15" t="s"/>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s"/>
       <x:c r="K44" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>42007</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>635839</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
@@ -4282,54 +4283,54 @@
       <x:c r="I49" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>601826</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -4371,78 +4372,78 @@
       <x:c r="S50" s="14" t="n">
         <x:v>601766</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>35992</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>15447</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>605973</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
@@ -4716,137 +4717,137 @@
         <x:v>228</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>614298</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s"/>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
-        <x:v>34502</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>618760</x:v>
+        <x:v>618758</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C58" s="15" t="s"/>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s"/>
       <x:c r="K58" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
-        <x:v>46328</x:v>
+        <x:v>34502</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>618758</x:v>
+        <x:v>618760</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
@@ -4964,51 +4965,51 @@
       <x:c r="I61" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>612364</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
@@ -5146,51 +5147,51 @@
       <x:c r="J64" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>612366</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s"/>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>256</x:v>
@@ -5281,717 +5282,716 @@
       <x:c r="S66" s="14" t="n">
         <x:v>603779</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="E67" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>599534</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C68" s="15" t="s"/>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s"/>
       <x:c r="K68" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
-        <x:v>46328</x:v>
+        <x:v>42007</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>520229</x:v>
+        <x:v>611852</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
-      <x:c r="E69" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G69" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>602409</x:v>
+        <x:v>588061</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>22</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C70" s="15" t="s"/>
       <x:c r="D70" s="15" t="s"/>
-      <x:c r="E70" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
-        <x:v>153</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="J70" s="14" t="s"/>
       <x:c r="K70" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
-        <x:v>34502</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>599157</x:v>
+        <x:v>520229</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
-        <x:v>265</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>602037</x:v>
+        <x:v>602409</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
-      <x:c r="E72" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>611169</x:v>
+        <x:v>602819</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
+      <x:c r="E73" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G73" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>602819</x:v>
+        <x:v>602037</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
-        <x:v>268</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>601960</x:v>
+        <x:v>611169</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>628434</x:v>
+        <x:v>599157</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>192</x:v>
-[...1 lines deleted...]
-      <x:c r="C76" s="15" t="s"/>
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C76" s="15" t="n">
+        <x:v>37098</x:v>
+      </x:c>
       <x:c r="D76" s="15" t="s"/>
-      <x:c r="E76" s="14" t="s"/>
+      <x:c r="E76" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
-        <x:v>193</x:v>
-[...1 lines deleted...]
-      <x:c r="H76" s="14" t="s"/>
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="H76" s="14" t="s">
+        <x:v>270</x:v>
+      </x:c>
       <x:c r="I76" s="16" t="s">
-        <x:v>194</x:v>
-[...1 lines deleted...]
-      <x:c r="J76" s="14" t="s"/>
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="J76" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K76" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
-        <x:v>42007</x:v>
+        <x:v>34502</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>611852</x:v>
+        <x:v>601960</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
-        <x:v>268</x:v>
-[...2 lines deleted...]
-        <x:v>269</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>601961</x:v>
+        <x:v>628434</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
-      <x:c r="E78" s="14" t="s"/>
+      <x:c r="E78" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
-        <x:v>130</x:v>
-[...1 lines deleted...]
-      <x:c r="H78" s="14" t="s"/>
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="H78" s="14" t="s">
+        <x:v>270</x:v>
+      </x:c>
       <x:c r="I78" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>588061</x:v>
+        <x:v>601961</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>272</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="E79" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -6139,82 +6139,82 @@
         <x:v>552000</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>552987</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="E83" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -6244,93 +6244,93 @@
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>587435</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>35364</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="I84" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>14217</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>575978</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="E85" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -6490,82 +6490,82 @@
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>571695</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>588060</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
@@ -6628,527 +6628,527 @@
         <x:v>286</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s"/>
       <x:c r="K90" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>42007</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="S90" s="14" t="n">
+        <x:v>571721</x:v>
+      </x:c>
+      <x:c r="T90" s="16" t="s">
         <x:v>287</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>288</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s"/>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>42007</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="S91" s="0" t="n">
+        <x:v>571710</x:v>
+      </x:c>
+      <x:c r="T91" s="4" t="s">
         <x:v>287</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>288</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C92" s="15" t="s"/>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s"/>
       <x:c r="K92" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>42007</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="S92" s="14" t="n">
+        <x:v>571712</x:v>
+      </x:c>
+      <x:c r="T92" s="16" t="s">
         <x:v>287</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>288</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s"/>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>42007</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>571718</x:v>
+        <x:v>571711</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
-        <x:v>284</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C94" s="15" t="s"/>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s"/>
       <x:c r="K94" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>42007</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="S94" s="14" t="n">
+        <x:v>571718</x:v>
+      </x:c>
+      <x:c r="T94" s="16" t="s">
         <x:v>287</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>288</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s"/>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>42007</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>571721</x:v>
+        <x:v>571722</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C96" s="15" t="s"/>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s"/>
       <x:c r="K96" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>46328</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>512747</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>546926</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C98" s="15" t="s"/>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s"/>
       <x:c r="K98" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>564835</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>551843</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>