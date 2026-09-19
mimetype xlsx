--- v0 (2026-09-19)
+++ v1 (2026-09-19)
@@ -452,113 +452,113 @@
   <x:si>
     <x:t>ISTRES</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée professionnel Latécoère</x:t>
   </x:si>
   <x:si>
     <x:t>13800</x:t>
   </x:si>
   <x:si>
     <x:t>Créer et gérer la lumière en studio et en extérieur</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
+    <x:t>bac pro photographie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP B Pascal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public de la formation initiale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Artisanat art</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-12e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>BTS photographie</x:t>
   </x:si>
   <x:si>
-    <x:t>LP B Pascal</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>07/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Idev</x:t>
   </x:si>
   <x:si>
     <x:t>13117</x:t>
   </x:si>
   <x:si>
     <x:t>Idev - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-16e</x:t>
   </x:si>
   <x:si>
     <x:t>Sup Photo</x:t>
   </x:si>
   <x:si>
     <x:t>Supmode</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme de deuxième cycle supérieur de l'École nationale supérieure de la photographie d'Arles</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 5 et plus</x:t>
   </x:si>
   <x:si>
     <x:t>Arts plastiques</x:t>
   </x:si>
   <x:si>
-    <x:t>06/30/2029 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
   </x:si>
   <x:si>
     <x:t>FM</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Sainte Jeanne d'Arc</x:t>
   </x:si>
   <x:si>
     <x:t>BAC PRO Photographie</x:t>
   </x:si>
   <x:si>
     <x:t>05/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro photographie</x:t>
   </x:si>
   <x:si>
     <x:t>Conseil Régional</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Régional Formation  2022-2026 (PRF)</x:t>
@@ -593,105 +593,105 @@
   <x:si>
     <x:t>05/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/13/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Demandeur d'emploi moins de 26 ans , Handicapé moteur , Jeune 16-25 ans , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/10/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Pilotage et prise de vue photographique par drone</x:t>
   </x:si>
   <x:si>
     <x:t>By-Drone</x:t>
   </x:si>
   <x:si>
     <x:t>84120</x:t>
   </x:si>
   <x:si>
     <x:t>Prise de vue</x:t>
   </x:si>
   <x:si>
+    <x:t>PERTUIS</x:t>
+  </x:si>
+  <x:si>
     <x:t>ANCELLE</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2025 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Demandeur d'emploi moins de 26 ans , Handicapé moteur , Jeune 16-25 ans , Tout public</x:t>
-[...5 lines deleted...]
-    <x:t>PERTUIS</x:t>
+    <x:t>La photographie d'objets - Packshot</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Terkane</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-RAPHAEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/19/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>La photographie de portrait</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Initiation à la photographie numérique  - niveau 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Initiation à la photographie numérique - niveau 1 et 2</x:t>
   </x:si>
   <x:si>
     <x:t>Stylisme et photographie culinaire</x:t>
-  </x:si>
-[...22 lines deleted...]
-    <x:t>La photographie de portrait</x:t>
   </x:si>
   <x:si>
     <x:t>Photographe</x:t>
   </x:si>
   <x:si>
     <x:t>04/10/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
@@ -2844,536 +2844,536 @@
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>630467</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
-        <x:v>36970</x:v>
+        <x:v>37233</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
-        <x:v>46278</x:v>
+        <x:v>45554</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>596441</x:v>
+        <x:v>593745</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>36970</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
-      <x:c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G33" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>46278</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>607313</x:v>
+        <x:v>596441</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>36970</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>46278</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="R34" s="14" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="S34" s="14" t="n">
+        <x:v>607313</x:v>
+      </x:c>
+      <x:c r="T34" s="16" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="U34" s="16" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>36970</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
+      <x:c r="E35" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G35" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="I35" s="4" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>32</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>46278</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>635349</x:v>
+        <x:v>599876</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
-        <x:v>40638</x:v>
+        <x:v>36970</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
-        <x:v>45066</x:v>
+        <x:v>46278</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>592789</x:v>
+        <x:v>635349</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
-        <x:v>37233</x:v>
+        <x:v>40638</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
-        <x:v>45554</x:v>
+        <x:v>45066</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>593745</x:v>
+        <x:v>592789</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>36970</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="I38" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>46278</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>609675</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>37233</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>45554</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>598129</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>37233</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="G40" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>45554</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>583972</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
@@ -3533,572 +3533,578 @@
         <x:v>604677</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>36970</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>46278</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>551970</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>36970</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
+      <x:c r="E45" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>46278</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>543676</x:v>
+        <x:v>547782</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>36970</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
-      <x:c r="E46" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>46278</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>547782</x:v>
+        <x:v>543676</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>174</x:v>
-[...1 lines deleted...]
-      <x:c r="C47" s="3" t="s"/>
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="C47" s="3" t="n">
+        <x:v>36970</x:v>
+      </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="J47" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
-        <x:v>46281</x:v>
+        <x:v>46278</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="Q47" s="4" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="R47" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="S47" s="0" t="n">
+        <x:v>547089</x:v>
+      </x:c>
+      <x:c r="T47" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="Q47" s="4" t="s">
+      <x:c r="U47" s="4" t="s">
         <x:v>176</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>22</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="C48" s="15" t="s"/>
       <x:c r="D48" s="15" t="s"/>
-      <x:c r="E48" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
-        <x:v>25</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="J48" s="14" t="s"/>
       <x:c r="K48" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
-        <x:v>46278</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>555283</x:v>
+        <x:v>588159</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>36970</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
+      <x:c r="E49" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G49" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="H49" s="0" t="s">
+        <x:v>149</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>46278</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>547089</x:v>
+        <x:v>556813</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>22</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="C50" s="15" t="s"/>
       <x:c r="D50" s="15" t="s"/>
-      <x:c r="E50" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>148</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
-        <x:v>137</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="J50" s="14" t="s"/>
       <x:c r="K50" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
-        <x:v>46278</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>556813</x:v>
+        <x:v>588162</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>174</x:v>
-[...1 lines deleted...]
-      <x:c r="C51" s="3" t="s"/>
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C51" s="3" t="n">
+        <x:v>36970</x:v>
+      </x:c>
       <x:c r="D51" s="3" t="s"/>
+      <x:c r="E51" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G51" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="I51" s="4" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="J51" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="K51" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="L51" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="M51" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="N51" s="3" t="n">
+        <x:v>46278</x:v>
+      </x:c>
+      <x:c r="O51" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="P51" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="Q51" s="4" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="R51" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="S51" s="0" t="n">
+        <x:v>555283</x:v>
+      </x:c>
+      <x:c r="T51" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="I51" s="4" t="s">
-[...23 lines deleted...]
-      <x:c r="R51" s="0" t="s">
+      <x:c r="U51" s="4" t="s">
         <x:v>183</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C52" s="15" t="s"/>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s"/>
       <x:c r="K52" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>46283</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>567705</x:v>
+        <x:v>567691</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s"/>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>46283</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>567687</x:v>
+        <x:v>567692</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C54" s="15" t="s"/>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>186</x:v>
@@ -4107,100 +4113,100 @@
       <x:c r="K54" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>46283</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>567688</x:v>
+        <x:v>567687</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s"/>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>46283</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>567691</x:v>
+        <x:v>567688</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C56" s="15" t="s"/>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>186</x:v>
@@ -4209,51 +4215,51 @@
       <x:c r="K56" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>46283</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>567692</x:v>
+        <x:v>567705</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>34998</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>162</x:v>
       </x:c>