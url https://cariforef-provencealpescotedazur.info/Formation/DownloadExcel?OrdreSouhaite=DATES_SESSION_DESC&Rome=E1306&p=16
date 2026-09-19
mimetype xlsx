--- v0 (2026-09-19)
+++ v1 (2026-09-19)
@@ -773,101 +773,101 @@
   <x:si>
     <x:t>MARSEILLE CEDEX 08</x:t>
   </x:si>
   <x:si>
     <x:t>designer en communication graphique éco-responsable</x:t>
   </x:si>
   <x:si>
     <x:t>École Supérieure de Design Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>Médiation numérique</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole supérieure de design, d'arts appliqués et de communication - ESD</x:t>
   </x:si>
   <x:si>
     <x:t>École Supérieure de Design Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>ESDAC</x:t>
   </x:si>
   <x:si>
+    <x:t>Bac pro réalisation de produits imprimés et plurimédia option A productions graphiques (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Collège et Lycée Général Technologique Professionnel Don Bosco - Cfa Régional Don Bosco</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>LPO Célony</x:t>
   </x:si>
   <x:si>
-    <x:t>Bac pro réalisation de produits imprimés et plurimédia option A productions graphiques (Apprentissage)</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LP F Mistral</x:t>
   </x:si>
   <x:si>
     <x:t>13417</x:t>
   </x:si>
   <x:si>
     <x:t>CAP signalétique et décors graphiques (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Association Départementale d'Etudes et de Formation</x:t>
   </x:si>
   <x:si>
     <x:t>ADEF</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro artisanat et métiers d'art option communication visuelle pluri-média (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>BMA spécialité arts graphiques option A : signalétique (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Illustrator</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Logiciel Illustrator</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Illustrator</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>12/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Adobe Photoshop</x:t>
   </x:si>
   <x:si>
     <x:t>Adobe Illustrator</x:t>
   </x:si>
   <x:si>
     <x:t>Indesign - Perfectionnement</x:t>
   </x:si>
   <x:si>
     <x:t>Evolusio Formations</x:t>
   </x:si>
   <x:si>
     <x:t>07/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2028 00:00:00</x:t>
@@ -962,62 +962,62 @@
   <x:si>
     <x:t>02/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Photoshop - perfectionnement</x:t>
   </x:si>
   <x:si>
     <x:t>Vivaneo</x:t>
   </x:si>
   <x:si>
     <x:t>75011</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>01/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Procreate Peinture numérique réaliste</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Logiciel PAO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALBONNE</x:t>
+  </x:si>
+  <x:si>
     <x:t>Photoshop maîtrise complète</x:t>
   </x:si>
   <x:si>
-    <x:t>Procreate Peinture numérique réaliste</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Patrick Scherrer - Phebus Formation</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Illustrator initiation</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LibreOffice Draw</x:t>
   </x:si>
   <x:si>
     <x:t>3d Ingénierie Systèmes</x:t>
   </x:si>
   <x:si>
     <x:t>3DIS</x:t>
   </x:si>
   <x:si>
     <x:t>13170</x:t>
@@ -1052,62 +1052,62 @@
   <x:si>
     <x:t>Illustrator spécialisation stylisme</x:t>
   </x:si>
   <x:si>
     <x:t>Photoshop - initiation</x:t>
   </x:si>
   <x:si>
     <x:t>Retouchez facilement vos photos avec le logiciel libre GIMP</x:t>
   </x:si>
   <x:si>
     <x:t>Illustrator - Avancé</x:t>
   </x:si>
   <x:si>
     <x:t>Initiative Formation Appui Pédagogie Emploi</x:t>
   </x:si>
   <x:si>
     <x:t>IFAPE</x:t>
   </x:si>
   <x:si>
     <x:t>83140</x:t>
   </x:si>
   <x:si>
     <x:t>SIX-FOURS-LES-PLAGES</x:t>
   </x:si>
   <x:si>
+    <x:t>Logiciel Lumion - Base</x:t>
+  </x:si>
+  <x:si>
+    <x:t>L4M - Lumion France</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06270</x:t>
+  </x:si>
+  <x:si>
     <x:t>Gimp initial</x:t>
   </x:si>
   <x:si>
-    <x:t>Logiciel Lumion - Base</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Illustrator - Maîtrise complète</x:t>
   </x:si>
   <x:si>
     <x:t>12/22/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Procreate perfectionnement</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Procreate maîtrise complète (fondamentaux + perfectionnement)</x:t>
   </x:si>
   <x:si>
     <x:t>Procreate : les fondamentaux</x:t>
   </x:si>
   <x:si>
     <x:t>Affinity Publisher les fondamentaux</x:t>
   </x:si>
   <x:si>
     <x:t>Logiciel Publisher</x:t>
@@ -1142,57 +1142,57 @@
   <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Tout dire en une image - Photoshop + Illustrator + Indesign</x:t>
   </x:si>
   <x:si>
     <x:t>Terkane</x:t>
   </x:si>
   <x:si>
     <x:t>83700</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-RAPHAEL</x:t>
   </x:si>
   <x:si>
     <x:t>02/19/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>02/17/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Titre professionnel graphiste bloc de compétences 1 Concevoir et réaliser des compositions graphiques</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>10/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Graphiste Adobe Initiation + Approfondissement</x:t>
   </x:si>
   <x:si>
     <x:t>02/14/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>InDesign Initiation + Approfondissement</x:t>
   </x:si>
   <x:si>
     <x:t>02/12/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Illustrator Initiation + Approfondissement</x:t>
   </x:si>
   <x:si>
     <x:t>02/11/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>After Effects Initiation + Approfondissement</x:t>
   </x:si>
   <x:si>
     <x:t>Photoshop Initiation + Approfondissement</x:t>
   </x:si>
@@ -3328,241 +3328,241 @@
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
         <x:v>634004</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C30" s="15" t="s"/>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s"/>
       <x:c r="K30" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
-        <x:v>46006</x:v>
+        <x:v>71135</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>634078</x:v>
+        <x:v>633997</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s"/>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>71135</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>633997</x:v>
+        <x:v>634008</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C32" s="15" t="s"/>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s"/>
       <x:c r="K32" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>71135</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>634008</x:v>
+        <x:v>634011</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s"/>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
-        <x:v>71135</x:v>
+        <x:v>46006</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>634011</x:v>
+        <x:v>634078</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C34" s="15" t="s"/>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>102</x:v>
@@ -3585,139 +3585,139 @@
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>633984</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s"/>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
-        <x:v>46006</x:v>
+        <x:v>71135</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>634080</x:v>
+        <x:v>634006</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C36" s="15" t="s"/>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s"/>
       <x:c r="K36" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
-        <x:v>71135</x:v>
+        <x:v>46006</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>634006</x:v>
+        <x:v>634080</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s"/>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>26</x:v>
@@ -4920,205 +4920,205 @@
         <x:v>102</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s"/>
       <x:c r="K60" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>46006</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>634073</x:v>
+        <x:v>634084</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s"/>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
-        <x:v>46006</x:v>
+        <x:v>71135</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>634084</x:v>
+        <x:v>633998</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C62" s="15" t="s"/>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s"/>
       <x:c r="K62" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
-        <x:v>71135</x:v>
+        <x:v>46006</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>633998</x:v>
+        <x:v>634081</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s"/>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>46006</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>634081</x:v>
+        <x:v>634073</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C64" s="15" t="s"/>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>51</x:v>
@@ -6840,552 +6840,552 @@
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>609695</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
-        <x:v>39221</x:v>
+        <x:v>38567</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
-        <x:v>44527</x:v>
+        <x:v>46027</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>592193</x:v>
+        <x:v>595911</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
-        <x:v>38567</x:v>
+        <x:v>39221</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
-        <x:v>46027</x:v>
+        <x:v>44527</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>595911</x:v>
+        <x:v>592193</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
-        <x:v>39532</x:v>
+        <x:v>38567</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
+      <x:c r="E97" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
       <x:c r="G97" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="H97" s="0" t="s">
+        <x:v>167</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
-        <x:v>46003</x:v>
+        <x:v>46027</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>581282</x:v>
+        <x:v>609694</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
-        <x:v>171</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
-        <x:v>37305</x:v>
+        <x:v>38567</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
-      <x:c r="E98" s="14" t="s"/>
+      <x:c r="E98" s="14" t="s">
+        <x:v>72</x:v>
+      </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
-        <x:v>22441</x:v>
+        <x:v>46027</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>593064</x:v>
+        <x:v>631036</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
-        <x:v>37232</x:v>
+        <x:v>38567</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
+      <x:c r="E99" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
       <x:c r="G99" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
-        <x:v>46052</x:v>
+        <x:v>46027</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>595627</x:v>
+        <x:v>631037</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
-        <x:v>171</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
-        <x:v>37232</x:v>
+        <x:v>39532</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
-        <x:v>46052</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>595628</x:v>
+        <x:v>581282</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
-        <x:v>38567</x:v>
+        <x:v>37305</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
-      <x:c r="E101" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G101" s="0" t="s">
-        <x:v>166</x:v>
-[...2 lines deleted...]
-        <x:v>167</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
-        <x:v>46027</x:v>
+        <x:v>22441</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>609694</x:v>
+        <x:v>593064</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
-        <x:v>70</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
-        <x:v>38567</x:v>
+        <x:v>37232</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
-      <x:c r="E102" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
-        <x:v>46027</x:v>
+        <x:v>46052</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>631036</x:v>
+        <x:v>595627</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
-        <x:v>38567</x:v>
+        <x:v>37232</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
-      <x:c r="E103" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G103" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
-        <x:v>46027</x:v>
+        <x:v>46052</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>631037</x:v>
+        <x:v>595628</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>38567</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
@@ -7568,219 +7568,219 @@
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>593062</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
-        <x:v>37305</x:v>
+        <x:v>38567</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
-        <x:v>243</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
-        <x:v>22441</x:v>
+        <x:v>46027</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>638203</x:v>
+        <x:v>595912</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
-        <x:v>37232</x:v>
+        <x:v>37305</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
-        <x:v>46052</x:v>
+        <x:v>22441</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>638209</x:v>
+        <x:v>638203</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
-        <x:v>171</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
-        <x:v>38567</x:v>
+        <x:v>37232</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
-        <x:v>216</x:v>
-[...1 lines deleted...]
-      <x:c r="H110" s="14" t="s"/>
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="H110" s="14" t="s">
+        <x:v>244</x:v>
+      </x:c>
       <x:c r="I110" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
-        <x:v>46027</x:v>
+        <x:v>46052</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>595912</x:v>
+        <x:v>638209</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>37946</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
@@ -7857,191 +7857,191 @@
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>635430</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s"/>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
-        <x:v>71133</x:v>
+        <x:v>71132</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>635441</x:v>
+        <x:v>635518</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C114" s="15" t="s"/>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s"/>
       <x:c r="K114" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
-        <x:v>71132</x:v>
+        <x:v>71133</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>635518</x:v>
+        <x:v>635441</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>251</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s"/>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>71133</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>635435</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C116" s="15" t="s"/>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s"/>
       <x:c r="K116" s="14" t="s">
@@ -8050,304 +8050,304 @@
       <x:c r="L116" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>71133</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>635436</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C117" s="3" t="s"/>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>635520</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C118" s="15" t="s"/>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s"/>
       <x:c r="K118" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>635523</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s"/>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="G119" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>635519</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C120" s="15" t="s"/>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s"/>
       <x:c r="K120" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>635525</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s"/>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>635526</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C122" s="15" t="s"/>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s"/>
       <x:c r="K122" s="14" t="s">
@@ -8356,100 +8356,100 @@
       <x:c r="L122" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>71133</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>635437</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s"/>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>71133</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>635440</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C124" s="15" t="s"/>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s"/>
       <x:c r="K124" s="14" t="s">
@@ -8458,100 +8458,100 @@
       <x:c r="L124" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>71133</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>635442</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s"/>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>71133</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>635443</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C126" s="15" t="s"/>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s"/>
       <x:c r="K126" s="14" t="s">
@@ -8594,51 +8594,51 @@
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s"/>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>635524</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
@@ -8673,74 +8673,74 @@
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>635426</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s"/>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>635516</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
@@ -9002,51 +9002,51 @@
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C135" s="3" t="s"/>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>635521</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
@@ -9055,153 +9055,153 @@
       <x:c r="C136" s="15" t="s"/>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s"/>
       <x:c r="K136" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>635522</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C137" s="3" t="s"/>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>635515</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C138" s="15" t="s"/>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s"/>
       <x:c r="K138" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>635517</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
@@ -9436,78 +9436,78 @@
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>635692</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C144" s="15" t="s"/>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s"/>
       <x:c r="K144" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>633963</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
@@ -9716,51 +9716,51 @@
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C149" s="3" t="s"/>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>633908</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
@@ -10615,115 +10615,115 @@
       <x:c r="B166" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="C166" s="15" t="s"/>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s"/>
       <x:c r="K166" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
-        <x:v>71133</x:v>
+        <x:v>71120</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>615066</x:v>
+        <x:v>615190</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C167" s="3" t="s"/>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
-        <x:v>71120</x:v>
+        <x:v>71133</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>615190</x:v>
+        <x:v>615066</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C168" s="15" t="s"/>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
         <x:v>283</x:v>
@@ -10778,197 +10778,197 @@
       <x:c r="I169" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>71133</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>615067</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C170" s="15" t="s"/>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s"/>
       <x:c r="K170" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>71120</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
-        <x:v>299</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
         <x:v>615191</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C171" s="3" t="s"/>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>71133</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>615065</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C172" s="15" t="s"/>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s"/>
       <x:c r="K172" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
         <x:v>603910</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
@@ -11034,51 +11034,51 @@
       <x:c r="C174" s="15" t="s"/>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s"/>
       <x:c r="K174" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>577081</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
@@ -11141,51 +11141,51 @@
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="I176" s="16" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s"/>
       <x:c r="K176" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>534206</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
@@ -11465,51 +11465,51 @@
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="I182" s="16" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s"/>
       <x:c r="K182" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>534204</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
@@ -11570,51 +11570,51 @@
       <x:c r="C184" s="15" t="s"/>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s"/>
       <x:c r="K184" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>577085</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
@@ -11946,51 +11946,51 @@
       </x:c>
       <x:c r="C191" s="3" t="s"/>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="H191" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>533249</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
@@ -12024,89 +12024,100 @@
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>534230</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
-        <x:v>124</x:v>
-[...1 lines deleted...]
-      <x:c r="C193" s="3" t="s"/>
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="C193" s="3" t="n">
+        <x:v>39532</x:v>
+      </x:c>
       <x:c r="D193" s="3" t="s"/>
+      <x:c r="E193" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
       <x:c r="G193" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="H193" s="0" t="s">
+        <x:v>324</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="J193" s="0" t="s">
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
-        <x:v>71123</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
-        <x:v>576560</x:v>
+        <x:v>601989</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>323</x:v>
@@ -12123,337 +12134,325 @@
       <x:c r="K194" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
-        <x:v>601989</x:v>
+        <x:v>601990</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
-        <x:v>257</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
-        <x:v>71</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="C195" s="3" t="s"/>
       <x:c r="D195" s="3" t="s"/>
-      <x:c r="E195" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G195" s="0" t="s">
-        <x:v>323</x:v>
-[...2 lines deleted...]
-        <x:v>324</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
-        <x:v>325</x:v>
-[...2 lines deleted...]
-        <x:v>52</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
-        <x:v>46003</x:v>
+        <x:v>71123</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
-        <x:v>601990</x:v>
+        <x:v>576560</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C196" s="15" t="s"/>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
-        <x:v>50</x:v>
-[...1 lines deleted...]
-      <x:c r="H196" s="14" t="s"/>
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="H196" s="14" t="s">
+        <x:v>308</x:v>
+      </x:c>
       <x:c r="I196" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s"/>
       <x:c r="K196" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
-        <x:v>71123</x:v>
+        <x:v>71132</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
-        <x:v>577101</x:v>
+        <x:v>533166</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C197" s="3" t="s"/>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="H197" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
-        <x:v>71132</x:v>
+        <x:v>71123</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
-        <x:v>533166</x:v>
+        <x:v>534213</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
-        <x:v>311</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C198" s="15" t="s"/>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="I198" s="16" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s"/>
       <x:c r="K198" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
-        <x:v>71123</x:v>
+        <x:v>46006</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
-        <x:v>534213</x:v>
+        <x:v>534240</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C199" s="3" t="s"/>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
-        <x:v>307</x:v>
-[...2 lines deleted...]
-        <x:v>308</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
-        <x:v>309</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
-        <x:v>46006</x:v>
+        <x:v>71154</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
-        <x:v>309</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
-        <x:v>534240</x:v>
+        <x:v>591296</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
-        <x:v>327</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C200" s="15" t="s"/>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s"/>
       <x:c r="K200" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>71135</x:v>
       </x:c>
@@ -12462,86 +12461,86 @@
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
         <x:v>576695</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C201" s="3" t="s"/>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
-        <x:v>71154</x:v>
+        <x:v>71123</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
-        <x:v>591296</x:v>
+        <x:v>577101</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
@@ -12695,104 +12694,104 @@
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="C205" s="3" t="s"/>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>612662</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="C206" s="15" t="s"/>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s"/>
       <x:c r="K206" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>612663</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
@@ -12806,51 +12805,51 @@
       <x:c r="I207" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>71135</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
         <x:v>612397</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C208" s="15" t="s"/>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s"/>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
@@ -12908,51 +12907,51 @@
       <x:c r="I209" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>609017</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="C210" s="15" t="s"/>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s"/>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
@@ -12961,100 +12960,100 @@
         <x:v>294</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s"/>
       <x:c r="K210" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
-        <x:v>300</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>609011</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="C211" s="3" t="s"/>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="G211" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>71120</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>607918</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C212" s="15" t="s"/>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
@@ -13103,51 +13102,51 @@
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="C213" s="3" t="s"/>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="G213" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>71120</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
         <x:v>607919</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
@@ -13182,241 +13181,241 @@
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>609010</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C215" s="3" t="s"/>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="G215" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
-        <x:v>46003</x:v>
+        <x:v>71125</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
-        <x:v>609008</x:v>
+        <x:v>608145</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="C216" s="15" t="s"/>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s"/>
       <x:c r="K216" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
-        <x:v>609014</x:v>
+        <x:v>609008</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C217" s="3" t="s"/>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
-        <x:v>609018</x:v>
+        <x:v>609014</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
-        <x:v>338</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C218" s="15" t="s"/>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s"/>
       <x:c r="K218" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
-        <x:v>71125</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
-        <x:v>339</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
-        <x:v>300</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
-        <x:v>608145</x:v>
+        <x:v>609018</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C219" s="3" t="s"/>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>26</x:v>
@@ -13954,154 +13953,154 @@
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
         <x:v>567706</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="G229" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
-        <x:v>565252</x:v>
+        <x:v>564094</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="U229" s="4" t="s">
         <x:v>358</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K230" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
-        <x:v>564094</x:v>
+        <x:v>565252</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="U230" s="16" t="s">
         <x:v>358</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="C231" s="3" t="s"/>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="G231" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>28</x:v>
@@ -14243,51 +14242,51 @@
       <x:c r="C234" s="15" t="s"/>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s"/>
       <x:c r="K234" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
         <x:v>503969</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
@@ -14447,51 +14446,51 @@
       <x:c r="C238" s="15" t="s"/>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s"/>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s"/>
       <x:c r="I238" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s"/>
       <x:c r="K238" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
         <x:v>503965</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
@@ -14549,51 +14548,51 @@
       <x:c r="C240" s="15" t="s"/>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s"/>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s"/>
       <x:c r="I240" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s"/>
       <x:c r="K240" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
         <x:v>542293</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
@@ -14753,100 +14752,100 @@
       <x:c r="C244" s="15" t="s"/>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s"/>
       <x:c r="K244" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
         <x:v>542291</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="C245" s="3" t="s"/>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="G245" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
         <x:v>542292</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">