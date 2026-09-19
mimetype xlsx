--- v0 (2026-09-19)
+++ v1 (2026-09-19)
@@ -773,153 +773,153 @@
   <x:si>
     <x:t>MARSEILLE CEDEX 08</x:t>
   </x:si>
   <x:si>
     <x:t>designer en communication graphique éco-responsable</x:t>
   </x:si>
   <x:si>
     <x:t>École Supérieure de Design Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>Médiation numérique</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole supérieure de design, d'arts appliqués et de communication - ESD</x:t>
   </x:si>
   <x:si>
     <x:t>École Supérieure de Design Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>ESDAC</x:t>
   </x:si>
   <x:si>
+    <x:t>Bac pro réalisation de produits imprimés et plurimédia option A productions graphiques (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Collège et Lycée Général Technologique Professionnel Don Bosco - Cfa Régional Don Bosco</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>LPO Célony</x:t>
   </x:si>
   <x:si>
-    <x:t>Bac pro réalisation de produits imprimés et plurimédia option A productions graphiques (Apprentissage)</x:t>
-[...5 lines deleted...]
-    <x:t>07/15/2027 00:00:00</x:t>
+    <x:t>Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LP F Mistral</x:t>
   </x:si>
   <x:si>
     <x:t>13417</x:t>
   </x:si>
   <x:si>
-    <x:t>Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
-[...2 lines deleted...]
-    <x:t>07/15/2028 00:00:00</x:t>
+    <x:t>CAP signalétique et décors graphiques (préparation également possible par Bloc(s) de compétences)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Association Départementale d'Etudes et de Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADEF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac pro artisanat et métiers d'art option communication visuelle pluri-média (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>BMA spécialité arts graphiques option A : signalétique (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>CAP signalétique et décors graphiques (préparation également possible par Bloc(s) de compétences)</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>08/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Illustrator</x:t>
   </x:si>
   <x:si>
     <x:t>Logiciel Illustrator</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Adobe Photoshop</x:t>
   </x:si>
   <x:si>
     <x:t>Adobe Illustrator</x:t>
   </x:si>
   <x:si>
     <x:t>Indesign - Perfectionnement</x:t>
   </x:si>
   <x:si>
     <x:t>Evolusio Formations</x:t>
   </x:si>
   <x:si>
     <x:t>07/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Adobe InDesign - Débutant</x:t>
   </x:si>
   <x:si>
     <x:t>Enjeu Développement</x:t>
   </x:si>
   <x:si>
     <x:t>83210</x:t>
   </x:si>
   <x:si>
+    <x:t>SOLLIES-PONT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>BRIGNOLES</x:t>
   </x:si>
   <x:si>
-    <x:t>07/17/2026 00:00:00</x:t>
-[...2 lines deleted...]
-    <x:t>SOLLIES-PONT</x:t>
+    <x:t>Pad</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>InDesign - Niveaux 1 et 2 - Initiation et intermédiaire</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>07/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>InDesign - Niveau 1 - Initiation</x:t>
   </x:si>
   <x:si>
     <x:t>InDesign - Niveau 2 - Intermédiaire</x:t>
   </x:si>
   <x:si>
     <x:t>Photoshop - Niveaux 1 et 2 - Initiation et intermédiaire</x:t>
   </x:si>
   <x:si>
     <x:t>Illustrator - initiation</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/28/2027 00:00:00</x:t>
   </x:si>
@@ -6948,211 +6948,222 @@
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>592193</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
-        <x:v>37305</x:v>
+        <x:v>38567</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
+      <x:c r="E97" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
       <x:c r="G97" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="H97" s="0" t="s">
+        <x:v>167</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
-        <x:v>22441</x:v>
+        <x:v>46027</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>593064</x:v>
+        <x:v>609694</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
-        <x:v>171</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
-        <x:v>37232</x:v>
+        <x:v>38567</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
-      <x:c r="E98" s="14" t="s"/>
+      <x:c r="E98" s="14" t="s">
+        <x:v>72</x:v>
+      </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
-        <x:v>46052</x:v>
+        <x:v>46027</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>595627</x:v>
+        <x:v>631036</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
-        <x:v>37232</x:v>
+        <x:v>38567</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
+      <x:c r="E99" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
       <x:c r="G99" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
-        <x:v>46052</x:v>
+        <x:v>46027</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>595628</x:v>
+        <x:v>631037</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -7170,222 +7181,211 @@
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>581282</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
-        <x:v>38567</x:v>
+        <x:v>37305</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
-      <x:c r="E101" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G101" s="0" t="s">
-        <x:v>166</x:v>
-[...2 lines deleted...]
-        <x:v>167</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
-        <x:v>46027</x:v>
+        <x:v>22441</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>609694</x:v>
+        <x:v>593064</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
-        <x:v>70</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
-        <x:v>38567</x:v>
+        <x:v>37232</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
-      <x:c r="E102" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
-        <x:v>46027</x:v>
+        <x:v>46052</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>631036</x:v>
+        <x:v>595627</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
-        <x:v>38567</x:v>
+        <x:v>37232</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
-      <x:c r="E103" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G103" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
-        <x:v>46027</x:v>
+        <x:v>46052</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>631037</x:v>
+        <x:v>595628</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>38567</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
@@ -7403,157 +7403,157 @@
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>595910</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
-        <x:v>37305</x:v>
+        <x:v>39532</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="I105" s="4" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="J105" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="K105" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="I105" s="4" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="L105" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
-        <x:v>22441</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>593062</x:v>
+        <x:v>640028</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
-        <x:v>39532</x:v>
+        <x:v>37305</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="L106" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M106" s="14" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="N106" s="15" t="n">
+        <x:v>22441</x:v>
+      </x:c>
+      <x:c r="O106" s="14" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="P106" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="L106" s="14" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="Q106" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>640028</x:v>
+        <x:v>593062</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
-        <x:v>241</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>37946</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
@@ -7568,279 +7568,279 @@
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>595596</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
-        <x:v>171</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
-        <x:v>38567</x:v>
+        <x:v>37305</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
-        <x:v>216</x:v>
-[...1 lines deleted...]
-      <x:c r="H108" s="14" t="s"/>
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="H108" s="14" t="s">
+        <x:v>244</x:v>
+      </x:c>
       <x:c r="I108" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
-        <x:v>46027</x:v>
+        <x:v>22441</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>595912</x:v>
+        <x:v>638203</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
-        <x:v>37946</x:v>
+        <x:v>37232</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
-      <x:c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G109" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
-        <x:v>22441</x:v>
+        <x:v>46052</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>609696</x:v>
+        <x:v>638209</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
-        <x:v>37305</x:v>
+        <x:v>38567</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
-        <x:v>244</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
-        <x:v>22441</x:v>
+        <x:v>46027</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>638203</x:v>
+        <x:v>595912</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
-        <x:v>37232</x:v>
+        <x:v>37946</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
+      <x:c r="E111" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
       <x:c r="G111" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
-        <x:v>46052</x:v>
+        <x:v>22441</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>638209</x:v>
+        <x:v>609696</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C112" s="15" t="s"/>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s"/>
       <x:c r="K112" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
@@ -9320,450 +9320,450 @@
       <x:c r="K141" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>71123</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>635689</x:v>
+        <x:v>635691</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C142" s="15" t="s"/>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s"/>
       <x:c r="K142" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>71123</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>635692</x:v>
+        <x:v>635689</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C143" s="3" t="s"/>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>71123</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>635691</x:v>
+        <x:v>635692</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C144" s="15" t="s"/>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s"/>
       <x:c r="K144" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
-        <x:v>71123</x:v>
+        <x:v>71132</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>633977</x:v>
+        <x:v>633963</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
-        <x:v>268</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C145" s="3" t="s"/>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
-        <x:v>71132</x:v>
+        <x:v>71123</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>633963</x:v>
+        <x:v>633977</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
-        <x:v>268</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C146" s="15" t="s"/>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s"/>
       <x:c r="K146" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>71123</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>633986</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
-        <x:v>268</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C147" s="3" t="s"/>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="G147" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>71123</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>634009</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
-        <x:v>268</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C148" s="15" t="s"/>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s"/>
       <x:c r="K148" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>71133</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
         <x:v>634012</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
-        <x:v>268</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C149" s="3" t="s"/>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>633908</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C150" s="15" t="s"/>
@@ -9865,118 +9865,118 @@
       <x:c r="A152" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C152" s="15" t="s"/>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s"/>
       <x:c r="K152" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>46052</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>586982</x:v>
+        <x:v>586994</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C153" s="3" t="s"/>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>46052</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>586994</x:v>
+        <x:v>586982</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
@@ -12197,414 +12197,412 @@
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>576560</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C196" s="15" t="s"/>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
-        <x:v>50</x:v>
-[...1 lines deleted...]
-      <x:c r="H196" s="14" t="s"/>
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="H196" s="14" t="s">
+        <x:v>308</x:v>
+      </x:c>
       <x:c r="I196" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s"/>
       <x:c r="K196" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
-        <x:v>71133</x:v>
+        <x:v>71132</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
-        <x:v>576487</x:v>
+        <x:v>533166</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C197" s="3" t="s"/>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="H197" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
-        <x:v>71132</x:v>
+        <x:v>71123</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
-        <x:v>533166</x:v>
+        <x:v>534213</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
-        <x:v>311</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C198" s="15" t="s"/>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="I198" s="16" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s"/>
       <x:c r="K198" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
-        <x:v>71123</x:v>
+        <x:v>46006</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
-        <x:v>534213</x:v>
+        <x:v>534240</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C199" s="3" t="s"/>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
-        <x:v>307</x:v>
-[...2 lines deleted...]
-        <x:v>308</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
-        <x:v>309</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
-        <x:v>46006</x:v>
+        <x:v>71135</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
-        <x:v>309</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
-        <x:v>534240</x:v>
+        <x:v>576695</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="C200" s="15" t="s"/>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s"/>
       <x:c r="K200" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
-        <x:v>71135</x:v>
+        <x:v>71154</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
-        <x:v>576695</x:v>
+        <x:v>591296</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C201" s="3" t="s"/>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="H201" s="0" t="s">
+        <x:v>308</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
-        <x:v>71154</x:v>
+        <x:v>71133</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
-        <x:v>591296</x:v>
+        <x:v>534225</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
-        <x:v>49</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C202" s="15" t="s"/>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
-        <x:v>278</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="J202" s="14" t="s"/>
       <x:c r="K202" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
-        <x:v>46003</x:v>
+        <x:v>71133</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
-        <x:v>278</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
-        <x:v>613735</x:v>
+        <x:v>576487</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
-        <x:v>331</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C203" s="3" t="s"/>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>53</x:v>
@@ -12617,98 +12615,100 @@
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>577101</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
-        <x:v>320</x:v>
-[...1 lines deleted...]
-      <x:c r="C204" s="15" t="s"/>
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C204" s="15" t="n">
+        <x:v>39532</x:v>
+      </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
-        <x:v>307</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
-        <x:v>309</x:v>
-[...1 lines deleted...]
-      <x:c r="J204" s="14" t="s"/>
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="J204" s="14" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="K204" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
-        <x:v>71133</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
-        <x:v>309</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
-        <x:v>534225</x:v>
+        <x:v>613735</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
-        <x:v>257</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="C205" s="3" t="s"/>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>28</x:v>
@@ -13080,139 +13080,139 @@
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>608146</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="C213" s="3" t="s"/>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="G213" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
-        <x:v>71120</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
-        <x:v>607919</x:v>
+        <x:v>609010</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
-        <x:v>340</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C214" s="15" t="s"/>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s"/>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s"/>
       <x:c r="K214" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
-        <x:v>46003</x:v>
+        <x:v>71120</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
-        <x:v>609010</x:v>
+        <x:v>607919</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C215" s="3" t="s"/>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="G215" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>26</x:v>
@@ -14677,51 +14677,51 @@
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
         <x:v>542396</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C243" s="3" t="s"/>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="G243" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>71123</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">