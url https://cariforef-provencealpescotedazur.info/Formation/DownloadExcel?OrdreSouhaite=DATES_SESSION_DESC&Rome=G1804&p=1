--- v0 (2026-09-19)
+++ v1 (2026-09-19)
@@ -287,110 +287,110 @@
   <x:si>
     <x:t>FTF</x:t>
   </x:si>
   <x:si>
     <x:t>92300</x:t>
   </x:si>
   <x:si>
     <x:t>Dégustation vin</x:t>
   </x:si>
   <x:si>
     <x:t>Franck Thomas Formation - antenne Antibes</x:t>
   </x:si>
   <x:si>
     <x:t>06600</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>ANTIBES</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>11/25/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/16/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>02/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>ANTIBES</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>04/02/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>04/02/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Sommelier-caviste (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>CFA Avenir et Formation - Campus de l'Esthétique et du Spa</x:t>
   </x:si>
   <x:si>
     <x:t>75009</x:t>
   </x:si>
   <x:si>
+    <x:t>CHATEAUNEUF-DU-PAPE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/06/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sommelier-caviste</x:t>
+  </x:si>
+  <x:si>
     <x:t>LA FARLEDE</x:t>
   </x:si>
   <x:si>
-    <x:t>10/15/2026 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>12/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>CHATEAUNEUF-DU-PAPE</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Sommelier-caviste (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>10/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Franck Thomas Formation|Franck Thomas Formation - antenne Antibes</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
@@ -431,102 +431,102 @@
   <x:si>
     <x:t>30100</x:t>
   </x:si>
   <x:si>
     <x:t>VITROLLES</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Œnologie</x:t>
   </x:si>
   <x:si>
     <x:t>Flair Evolution</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
+    <x:t>Formation scolaire, universitaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent hôtelier régional Jean-Paul Passedat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public de la formation initiale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 08</x:t>
+  </x:si>
+  <x:si>
     <x:t>Certificat de spécialisation sommellerie (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>GIP FIPAN</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Polyvalent Hôtellerie Tourisme Jeanne et Paul Augier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06200</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée Anne-Sophie Pic</x:t>
   </x:si>
   <x:si>
+    <x:t>83098</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOULON CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOULON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYERES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>83000</x:t>
-  </x:si>
-[...34 lines deleted...]
-    <x:t>07/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06203</x:t>
   </x:si>
   <x:si>
     <x:t>07/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2026 00:00:00</x:t>
   </x:si>
@@ -1536,129 +1536,129 @@
       <x:c r="C8" s="15" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I8" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K8" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>601903</x:v>
+        <x:v>600459</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H9" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>600459</x:v>
+        <x:v>601877</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I10" s="16" t="s">
@@ -1670,54 +1670,54 @@
       <x:c r="K10" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>601877</x:v>
+        <x:v>601903</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H11" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
@@ -1727,51 +1727,51 @@
       <x:c r="K11" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>601902</x:v>
+        <x:v>601876</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s">
@@ -1786,51 +1786,51 @@
       <x:c r="K12" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>601876</x:v>
+        <x:v>601902</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
@@ -1959,580 +1959,580 @@
       <x:c r="K15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>599291</x:v>
+        <x:v>599289</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I16" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>603447</x:v>
+        <x:v>603452</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
+      <x:c r="E17" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G17" s="0" t="s">
-        <x:v>67</x:v>
-[...2 lines deleted...]
-        <x:v>64</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>603450</x:v>
+        <x:v>599294</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
-      <x:c r="E18" s="14" t="s"/>
+      <x:c r="E18" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
-        <x:v>67</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>623730</x:v>
+        <x:v>599291</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
-      <x:c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G19" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H19" s="0" t="s">
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>599287</x:v>
+        <x:v>603447</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
-      <x:c r="E20" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
-        <x:v>84</x:v>
-[...1 lines deleted...]
-      <x:c r="H20" s="14" t="s"/>
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H20" s="14" t="s">
+        <x:v>64</x:v>
+      </x:c>
       <x:c r="I20" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>599294</x:v>
+        <x:v>603450</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
-      <x:c r="E21" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G21" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H21" s="0" t="s">
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>599289</x:v>
+        <x:v>623730</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
-      <x:c r="E22" s="14" t="s"/>
+      <x:c r="E22" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
-        <x:v>67</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>603452</x:v>
+        <x:v>599287</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>584289</x:v>
+        <x:v>584285</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>584288</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -2545,110 +2545,110 @@
       <x:c r="M25" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>584290</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I26" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>584285</x:v>
+        <x:v>584289</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -2661,51 +2661,51 @@
       <x:c r="M27" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>584286</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
@@ -3299,619 +3299,621 @@
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>639860</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>37382</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>42739</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>639005</x:v>
+        <x:v>596986</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>37382</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
-      <x:c r="E40" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>121</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>42739</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>607821</x:v>
+        <x:v>639005</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>37382</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
+      <x:c r="E41" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G41" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>42739</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>596986</x:v>
+        <x:v>609975</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>37382</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
-      <x:c r="E42" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>42739</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>609975</x:v>
+        <x:v>609428</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>37382</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
+      <x:c r="E43" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G43" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="H43" s="0" t="s">
+        <x:v>127</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>42739</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>609428</x:v>
+        <x:v>608249</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>37382</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
-      <x:c r="E44" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="I44" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>42739</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>608249</x:v>
+        <x:v>554024</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>37382</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
-        <x:v>121</x:v>
-[...2 lines deleted...]
-        <x:v>122</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="J45" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="K45" s="0" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>40</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>42739</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>554024</x:v>
+        <x:v>596985</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
-        <x:v>127</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>37382</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>124</x:v>
-[...1 lines deleted...]
-      <x:c r="H46" s="14" t="s"/>
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="H46" s="14" t="s">
+        <x:v>127</x:v>
+      </x:c>
       <x:c r="I46" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>42739</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="R46" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="R46" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>596985</x:v>
+        <x:v>606274</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>37382</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>42739</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>606274</x:v>
+        <x:v>612075</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>37382</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
-      <x:c r="E48" s="14" t="s"/>
+      <x:c r="E48" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>42739</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>612075</x:v>
+        <x:v>607821</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -4622,221 +4624,221 @@
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>600523</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
-        <x:v>92</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I62" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>583179</x:v>
+        <x:v>603446</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
-      <x:c r="E63" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G63" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H63" s="0" t="s">
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>599286</x:v>
+        <x:v>583179</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
-      <x:c r="E64" s="14" t="s"/>
+      <x:c r="E64" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>67</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>603446</x:v>
+        <x:v>599286</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>159</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s"/>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>58</x:v>
@@ -5007,51 +5009,51 @@
       <x:c r="J68" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>599168</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
@@ -5064,167 +5066,167 @@
       <x:c r="J69" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>558668</x:v>
+        <x:v>600524</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I70" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>600524</x:v>
+        <x:v>558668</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>603451</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
@@ -5296,51 +5298,51 @@
       <x:c r="J73" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>545132</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
@@ -5412,170 +5414,170 @@
       <x:c r="J75" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>603444</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
-      <x:c r="E76" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
-        <x:v>84</x:v>
-[...1 lines deleted...]
-      <x:c r="H76" s="14" t="s"/>
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H76" s="14" t="s">
+        <x:v>64</x:v>
+      </x:c>
       <x:c r="I76" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>545133</x:v>
+        <x:v>603455</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
+      <x:c r="E77" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G77" s="0" t="s">
-        <x:v>67</x:v>
-[...2 lines deleted...]
-        <x:v>64</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>603455</x:v>
+        <x:v>545133</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>84</x:v>
@@ -5587,51 +5589,51 @@
       <x:c r="J78" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>558853</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="E79" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -5644,51 +5646,51 @@
       <x:c r="J79" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>545131</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
@@ -5703,51 +5705,51 @@
       <x:c r="J80" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>558522</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s"/>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>170</x:v>