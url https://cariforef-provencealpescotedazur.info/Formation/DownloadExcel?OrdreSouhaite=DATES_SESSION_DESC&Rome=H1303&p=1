--- v0 (2026-09-19)
+++ v1 (2026-09-19)
@@ -977,152 +977,152 @@
   <x:si>
     <x:t>licence mention physique</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention sciences pour la santé</x:t>
   </x:si>
   <x:si>
     <x:t>Santé</x:t>
   </x:si>
   <x:si>
     <x:t>13385</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 05</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>licence pro mention bio-industries et biotechnologies</x:t>
   </x:si>
   <x:si>
+    <x:t>BTS Métiers de l'eau</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greta-Cfa Alpes Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05000</x:t>
+  </x:si>
+  <x:si>
     <x:t>Licence mention sciences de la vie et de la terre parcours sciences biologiques et géologiques</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Faculté des Sciences</x:t>
   </x:si>
   <x:si>
     <x:t>13003</x:t>
   </x:si>
   <x:si>
+    <x:t>Licence mention physique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>mastère spé. expert en projets et production d'énergies renouvelables</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arts et Métiers - Sciences et Technologies - campus d'Aix-en-Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13617</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Énergie renouvelable</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence pro mention bio-industries et biotechnologies parcours sécurité, qualité et microbiologie en industries agroalimentaires</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 9e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention sciences de la vie et de la terre parcours mer</x:t>
+  </x:si>
+  <x:si>
     <x:t>Delta - Groupe Someform</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>BTS Métiers de l'eau</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>BTS métiers de l'eau (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Général et Technologique Pierre Gilles de Gennes</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité génie biologique parcours sciences de l'environnement et écotechnologies (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Université de Toulon - IUT La Garde</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention sciences de la vie</x:t>
   </x:si>
   <x:si>
     <x:t>UCA</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2029 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Licence mention physique</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BTS métiers des services à l'environnement</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée polyvalent Simone Veil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-13e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUT spécialité génie biologique parcours sciences de l'aliment et biotechnologie</x:t>
+  </x:si>
+  <x:si>
     <x:t>FORMAVAR</x:t>
   </x:si>
   <x:si>
     <x:t>83160</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée polyvalent Simone Veil</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Institut National de l'Hygiène et du Nettoyage Industriel</x:t>
   </x:si>
   <x:si>
     <x:t>INHNI</x:t>
   </x:si>
   <x:si>
     <x:t>94800</x:t>
   </x:si>
   <x:si>
     <x:t>Institut National de l'Hygiène et du Nettoyage Industriel - CFA Régional Propreté Environnement Hygiène - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/18/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Certification nucléaire - Option Réacteur Nucléaire Embarqué (RNE) - Prévention des Risques (PR) - Passerelle</x:t>
   </x:si>
   <x:si>
     <x:t>Trihom</x:t>
   </x:si>
   <x:si>
     <x:t>37420</x:t>
@@ -1367,74 +1367,74 @@
   <x:si>
     <x:t>Groupement Inter Entreprise de Sécurité (GIES 1)  + Groupement Inter Entreprise de Sécurité (GIES 2) + Espaces confinés (ECI ECV) +  Groupement Technique Inter Sociétés (GTIS) - Niveau 1 + Habilitation électrique 1.2 BR BC +  Travaux hauteur +  ATEX 1</x:t>
   </x:si>
   <x:si>
     <x:t>Atmosphère explosive niveau 1 - ATEX 1</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement Inter Entreprise de Sécurité (GIES 1 + GIES 2) + espaces confinés + Atex 0</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Formation Professionnelle en Sécurité du Travail</x:t>
   </x:si>
   <x:si>
     <x:t>IFPST</x:t>
   </x:si>
   <x:si>
     <x:t>83500</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>MAC APS + secourisme</x:t>
   </x:si>
   <x:si>
+    <x:t>Convergence Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANTIBES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Olivier Dupeyre Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ODF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA ROBINE-SUR-GALABRE</x:t>
+  </x:si>
+  <x:si>
     <x:t>Association de Formation pour la Coopération et la Promotion Professionnelle Méditerranéenne</x:t>
   </x:si>
   <x:si>
     <x:t>ACPM</x:t>
   </x:si>
   <x:si>
-    <x:t>LA ROBINE-SUR-GALABRE</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Maintien et Actualisation des Compétences Agent de Prévention et de Sécurité (MAC APS)</x:t>
   </x:si>
   <x:si>
     <x:t>Formeo 13</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>VITROLLES</x:t>
   </x:si>
   <x:si>
     <x:t>Educ'Altitudes</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/13/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/09/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/22/2027 00:00:00</x:t>
@@ -1541,78 +1541,78 @@
   <x:si>
     <x:t>Licence mention sciences de la vie parcours biochimie</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention sciences de la vie parcours physiologie et génomique fonctionnelle</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention métiers de la protection et de la gestion de l'environnement parcours éco-RSE : responsabilité sociétale des entreprises</x:t>
   </x:si>
   <x:si>
     <x:t>Sciences de la terre</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention chimie parcours plurisciences</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention physique, chimie parcours plurisciences</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention qualité, hygiène, sécurité, santé, environnement parcours qualité et laboratoire</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention sciences de la vie parcours biologie cellulaire</x:t>
   </x:si>
   <x:si>
+    <x:t>BUT spécialité hygiène-sécurité-environnement parcours science du danger et management des risques professionnels technologiques et environnementaux</x:t>
+  </x:si>
+  <x:si>
     <x:t>Licence mention chimie parcours génie chimique, génie des procédés</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention sciences de la vie et de la terre parcours Homme et environnement</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention sciences de la vie parcours métiers de la biologie</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention sciences de la vie parcours neurosciences</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention physique parcours physique et transition énergétique</x:t>
   </x:si>
   <x:si>
-    <x:t>BUT spécialité hygiène-sécurité-environnement parcours science du danger et management des risques professionnels technologiques et environnementaux</x:t>
+    <x:t>Licence mention sciences de la vie et de la Terre parcours biodiversité et écologie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention sciences de la vie parcours biochimie, biologie cellulaire et physiologie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention physique parcours physique et modélisation</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention sciences de la vie parcours biologie</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Licence mention physique parcours physique et modélisation</x:t>
   </x:si>
   <x:si>
     <x:t>08/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ip Seq</x:t>
   </x:si>
   <x:si>
     <x:t>Ip Seq - Antenne Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>10/07/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/16/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Certification nucléaire - Option Centre de Recherche (CR) - Prévention des Risques (PR) - Recyclage</x:t>
   </x:si>
@@ -4707,103 +4707,103 @@
         <x:v>98</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s"/>
       <x:c r="K50" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>620009</x:v>
+        <x:v>619988</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s"/>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>619988</x:v>
+        <x:v>620009</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C52" s="15" t="s"/>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>98</x:v>
@@ -9387,1613 +9387,1612 @@
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>592531</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
-        <x:v>40115</x:v>
+        <x:v>39517</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
-        <x:v>246</x:v>
-[...2 lines deleted...]
-        <x:v>274</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
-        <x:v>12054</x:v>
+        <x:v>12046</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
-        <x:v>304</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>632954</x:v>
+        <x:v>592166</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>278</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
-        <x:v>224</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
-        <x:v>38701</x:v>
+        <x:v>37964</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
-        <x:v>11554</x:v>
+        <x:v>12520</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
-        <x:v>299</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
-        <x:v>300</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>591905</x:v>
+        <x:v>634299</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
-        <x:v>38978</x:v>
+        <x:v>40115</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="H141" s="0" t="s">
+        <x:v>274</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
-        <x:v>11454</x:v>
+        <x:v>12054</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
-        <x:v>299</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>592018</x:v>
+        <x:v>632954</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
-        <x:v>38978</x:v>
+        <x:v>40115</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
-        <x:v>11454</x:v>
+        <x:v>12054</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
-        <x:v>280</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>592019</x:v>
+        <x:v>592347</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
-        <x:v>39944</x:v>
+        <x:v>38978</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
-      <x:c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G143" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
-        <x:v>306</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
-        <x:v>12570</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
-        <x:v>306</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>601752</x:v>
+        <x:v>630893</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>308</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
-        <x:v>255</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="C144" s="15" t="s"/>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
-        <x:v>282</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="J144" s="14" t="s"/>
       <x:c r="K144" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
-        <x:v>12046</x:v>
+        <x:v>24147</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
-        <x:v>284</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>592166</x:v>
+        <x:v>597475</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
-        <x:v>37964</x:v>
+        <x:v>40411</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="H145" s="0" t="s">
+        <x:v>274</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
-        <x:v>12520</x:v>
+        <x:v>11502</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>634299</x:v>
+        <x:v>632948</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
-        <x:v>224</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
-        <x:v>312</x:v>
-[...1 lines deleted...]
-      <x:c r="C146" s="15" t="s"/>
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="C146" s="15" t="n">
+        <x:v>40115</x:v>
+      </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
-        <x:v>313</x:v>
-[...1 lines deleted...]
-      <x:c r="H146" s="14" t="s"/>
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="H146" s="14" t="s">
+        <x:v>274</x:v>
+      </x:c>
       <x:c r="I146" s="16" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="J146" s="14" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="K146" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="L146" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="M146" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="N146" s="15" t="n">
+        <x:v>12054</x:v>
+      </x:c>
+      <x:c r="O146" s="14" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="P146" s="14" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="Q146" s="16" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="R146" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="J146" s="14" t="s"/>
-[...23 lines deleted...]
-      </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>597475</x:v>
+        <x:v>632951</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>254</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>40411</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="G147" s="0" t="s">
-        <x:v>246</x:v>
-[...2 lines deleted...]
-        <x:v>274</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>11502</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
-        <x:v>304</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>632948</x:v>
+        <x:v>592532</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
-        <x:v>278</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
-        <x:v>318</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
-        <x:v>40115</x:v>
+        <x:v>39944</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
-      <x:c r="E148" s="14" t="s"/>
+      <x:c r="E148" s="14" t="s">
+        <x:v>48</x:v>
+      </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
-        <x:v>246</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
-        <x:v>247</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
-        <x:v>12054</x:v>
+        <x:v>12570</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>632951</x:v>
+        <x:v>601752</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
-        <x:v>278</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
-        <x:v>40411</x:v>
+        <x:v>38701</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
-        <x:v>257</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
-        <x:v>11502</x:v>
+        <x:v>11554</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
-        <x:v>257</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>592532</x:v>
+        <x:v>591905</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>254</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
-        <x:v>46</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
-        <x:v>37964</x:v>
+        <x:v>38978</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
-      <x:c r="E150" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
-        <x:v>310</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
-        <x:v>311</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
-        <x:v>12520</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
-        <x:v>292</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
-        <x:v>287</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
-        <x:v>288</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>614600</x:v>
+        <x:v>592018</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
-        <x:v>35370</x:v>
+        <x:v>38978</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
-      <x:c r="E151" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G151" s="0" t="s">
-        <x:v>243</x:v>
-[...2 lines deleted...]
-        <x:v>244</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
-        <x:v>11502</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
-        <x:v>284</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>602526</x:v>
+        <x:v>592019</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
-        <x:v>323</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
-        <x:v>39517</x:v>
+        <x:v>37964</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
-      <x:c r="E152" s="14" t="s"/>
+      <x:c r="E152" s="14" t="s">
+        <x:v>48</x:v>
+      </x:c>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
-        <x:v>256</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
-        <x:v>326</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
-        <x:v>12046</x:v>
+        <x:v>12520</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
-        <x:v>326</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>640241</x:v>
+        <x:v>614600</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
-        <x:v>327</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
-        <x:v>38701</x:v>
+        <x:v>35370</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
+      <x:c r="E153" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
       <x:c r="G153" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="H153" s="0" t="s">
+        <x:v>244</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
-        <x:v>11554</x:v>
+        <x:v>11502</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>591907</x:v>
+        <x:v>602526</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
-        <x:v>224</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
-        <x:v>38979</x:v>
+        <x:v>39517</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
-        <x:v>238</x:v>
-[...1 lines deleted...]
-      <x:c r="H154" s="14" t="s"/>
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="H154" s="14" t="s">
+        <x:v>326</x:v>
+      </x:c>
       <x:c r="I154" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
-        <x:v>11454</x:v>
+        <x:v>12046</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
-        <x:v>280</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
-        <x:v>299</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
-        <x:v>300</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>592021</x:v>
+        <x:v>640241</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
-        <x:v>40115</x:v>
+        <x:v>38701</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
-        <x:v>12054</x:v>
+        <x:v>11554</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>592347</x:v>
+        <x:v>591907</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
-        <x:v>328</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
-        <x:v>38978</x:v>
+        <x:v>38979</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>630893</x:v>
+        <x:v>592021</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
-        <x:v>254</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>39944</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
-        <x:v>331</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>12570</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="R157" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="R157" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>624498</x:v>
+        <x:v>592320</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
-        <x:v>329</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
-        <x:v>39944</x:v>
+        <x:v>41567</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
-        <x:v>262</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
-        <x:v>12570</x:v>
+        <x:v>12046</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
-        <x:v>262</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>592320</x:v>
+        <x:v>596697</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
-        <x:v>41567</x:v>
+        <x:v>41568</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
-        <x:v>12046</x:v>
+        <x:v>11502</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
-        <x:v>596697</x:v>
+        <x:v>596698</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
-        <x:v>41568</x:v>
+        <x:v>39517</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
-        <x:v>282</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
-        <x:v>11502</x:v>
+        <x:v>12046</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
-        <x:v>286</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
-        <x:v>284</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>596698</x:v>
+        <x:v>592167</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>39517</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>592167</x:v>
+        <x:v>592170</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
-        <x:v>224</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
-        <x:v>39517</x:v>
+        <x:v>36937</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
-      <x:c r="E162" s="14" t="s"/>
+      <x:c r="E162" s="14" t="s">
+        <x:v>48</x:v>
+      </x:c>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
-        <x:v>12046</x:v>
+        <x:v>21570</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
-        <x:v>299</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
-        <x:v>300</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
-        <x:v>592170</x:v>
+        <x:v>611635</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
-        <x:v>38978</x:v>
+        <x:v>38701</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
-        <x:v>11454</x:v>
+        <x:v>11554</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>592017</x:v>
+        <x:v>591908</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>38978</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
-        <x:v>261</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
-        <x:v>632371</x:v>
+        <x:v>592017</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
-        <x:v>38701</x:v>
+        <x:v>38978</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
-        <x:v>257</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
-        <x:v>11554</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
-        <x:v>257</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
-        <x:v>591908</x:v>
+        <x:v>632371</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
-        <x:v>46</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
-        <x:v>36937</x:v>
+        <x:v>39944</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
-      <x:c r="E166" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
-        <x:v>21570</x:v>
+        <x:v>12570</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>611635</x:v>
+        <x:v>624498</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>39944</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="E167" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
@@ -11006,51 +11005,51 @@
       <x:c r="J167" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>12570</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>607273</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="C168" s="15" t="s"/>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
@@ -12177,73 +12176,73 @@
         <x:v>612983</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="C190" s="15" t="s"/>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s"/>
       <x:c r="K190" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>626813</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="C191" s="3" t="s"/>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
         <x:v>412</x:v>
@@ -12681,305 +12680,305 @@
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
         <x:v>603865</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
-        <x:v>409</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C200" s="15" t="s"/>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
-      <x:c r="H200" s="14" t="s">
+      <x:c r="H200" s="14" t="s"/>
+      <x:c r="I200" s="16" t="s">
         <x:v>433</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>262</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s"/>
       <x:c r="K200" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
-        <x:v>42854</x:v>
+        <x:v>42866</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
-        <x:v>262</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
-        <x:v>602749</x:v>
+        <x:v>600722</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C201" s="3" t="s"/>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="H201" s="0" t="s">
+        <x:v>436</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
-        <x:v>417</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
-        <x:v>42866</x:v>
+        <x:v>42884</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
-        <x:v>417</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
-        <x:v>576684</x:v>
+        <x:v>598169</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="C202" s="15" t="s"/>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s"/>
       <x:c r="K202" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>33053</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
-        <x:v>434</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>628038</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C203" s="3" t="s"/>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
-        <x:v>435</x:v>
-[...2 lines deleted...]
-        <x:v>436</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
-        <x:v>42884</x:v>
+        <x:v>42866</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
-        <x:v>598169</x:v>
+        <x:v>576684</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
-        <x:v>393</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C204" s="15" t="s"/>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
-        <x:v>437</x:v>
-[...1 lines deleted...]
-      <x:c r="H204" s="14" t="s"/>
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="H204" s="14" t="s">
+        <x:v>439</x:v>
+      </x:c>
       <x:c r="I204" s="16" t="s">
-        <x:v>438</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s"/>
       <x:c r="K204" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
-        <x:v>42866</x:v>
+        <x:v>42854</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
-        <x:v>437</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
-        <x:v>438</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
-        <x:v>439</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
-        <x:v>600722</x:v>
+        <x:v>602749</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
-        <x:v>406</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="C205" s="3" t="s"/>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>27</x:v>
@@ -13155,174 +13154,174 @@
         <x:v>59</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>608271</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C209" s="3" t="s"/>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="G209" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>42866</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>598745</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="C210" s="15" t="s"/>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s"/>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s"/>
       <x:c r="I210" s="16" t="s">
-        <x:v>311</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s"/>
       <x:c r="K210" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>42866</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
-        <x:v>311</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>598287</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="C211" s="3" t="s"/>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="G211" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>42884</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>598283</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>39944</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
@@ -13659,51 +13658,51 @@
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>39944</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
-        <x:v>331</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>12570</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>460</x:v>
       </x:c>
@@ -13716,186 +13715,186 @@
       <x:c r="T218" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>39944</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="E219" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
-        <x:v>331</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>12570</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
-        <x:v>331</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
         <x:v>548691</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>37964</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
-        <x:v>310</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
-        <x:v>311</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>12520</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
-        <x:v>310</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
-        <x:v>311</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
         <x:v>634298</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>37964</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="E221" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>12520</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
         <x:v>547572</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
@@ -13910,54 +13909,54 @@
       <x:c r="H222" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="I222" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
         <x:v>581548</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>38978</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
@@ -13967,54 +13966,54 @@
       <x:c r="H223" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
         <x:v>575001</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
         <x:v>40331</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
@@ -14026,111 +14025,111 @@
       <x:c r="H224" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="I224" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
         <x:v>576129</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
         <x:v>38979</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="G225" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="H225" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
         <x:v>575005</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>40411</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
@@ -14142,114 +14141,114 @@
       <x:c r="H226" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="I226" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>11502</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
-        <x:v>317</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
         <x:v>576106</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>38701</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="G227" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="H227" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>11554</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>574906</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>39944</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
@@ -14264,51 +14263,51 @@
       <x:c r="J228" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>12570</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
         <x:v>572335</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
         <x:v>470</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>40109</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="G229" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
@@ -14380,51 +14379,51 @@
       <x:c r="J230" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K230" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>31023</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
         <x:v>580913</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>36937</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="E231" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
@@ -14490,114 +14489,114 @@
       <x:c r="H232" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="I232" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
         <x:v>581549</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>40115</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="G233" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="H233" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
         <x:v>574923</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>40115</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
@@ -14606,111 +14605,111 @@
       <x:c r="H234" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="I234" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
         <x:v>574924</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>40115</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="G235" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="H235" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
         <x:v>574926</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>39265</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
@@ -14779,57 +14778,57 @@
       <x:c r="H237" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
         <x:v>576124</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
         <x:v>40115</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s"/>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
@@ -14838,54 +14837,54 @@
       <x:c r="H238" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="I238" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K238" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
         <x:v>574927</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>39517</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
@@ -14895,54 +14894,54 @@
       <x:c r="H239" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
         <x:v>581546</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>40115</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
@@ -14954,54 +14953,54 @@
       <x:c r="H240" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="I240" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
         <x:v>574919</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
         <x:v>40115</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
@@ -15011,54 +15010,54 @@
       <x:c r="H241" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
         <x:v>574921</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="C242" s="15" t="s"/>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
@@ -15121,57 +15120,57 @@
       <x:c r="H243" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
         <x:v>574928</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>39517</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
@@ -15180,54 +15179,54 @@
       <x:c r="H244" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="I244" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
         <x:v>574933</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>40343</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
@@ -15237,57 +15236,57 @@
       <x:c r="H245" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>12254</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
         <x:v>576117</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>38701</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
@@ -15296,54 +15295,54 @@
       <x:c r="H246" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="I246" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K246" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>11554</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
         <x:v>581547</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
         <x:v>38979</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
@@ -15353,57 +15352,57 @@
       <x:c r="H247" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
         <x:v>581550</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
         <x:v>40331</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s"/>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
@@ -15412,524 +15411,524 @@
       <x:c r="H248" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="I248" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K248" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
         <x:v>576127</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
         <x:v>39517</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="G249" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="H249" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
         <x:v>574930</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
-        <x:v>38701</x:v>
+        <x:v>35406</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s"/>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="I250" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K250" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
-        <x:v>11554</x:v>
+        <x:v>12587</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
-        <x:v>574907</x:v>
+        <x:v>575977</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
-        <x:v>40115</x:v>
+        <x:v>40411</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="G251" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="H251" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
-        <x:v>12054</x:v>
+        <x:v>11502</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
-        <x:v>574922</x:v>
+        <x:v>576109</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
-        <x:v>492</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
-        <x:v>39517</x:v>
+        <x:v>38701</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s"/>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="I252" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K252" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
-        <x:v>12046</x:v>
+        <x:v>11554</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
-        <x:v>574931</x:v>
+        <x:v>574907</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
-        <x:v>39517</x:v>
+        <x:v>40115</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="G253" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="H253" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
-        <x:v>12046</x:v>
+        <x:v>12054</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
-        <x:v>574932</x:v>
+        <x:v>574922</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
-        <x:v>494</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
-        <x:v>38978</x:v>
+        <x:v>39517</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s"/>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="I254" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K254" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
-        <x:v>11454</x:v>
+        <x:v>12046</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
-        <x:v>280</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
-        <x:v>575002</x:v>
+        <x:v>574931</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
-        <x:v>35406</x:v>
+        <x:v>39517</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="G255" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="H255" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
-        <x:v>12587</x:v>
+        <x:v>12046</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
-        <x:v>575977</x:v>
+        <x:v>574932</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
-        <x:v>40411</x:v>
+        <x:v>38978</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s"/>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="I256" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K256" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
-        <x:v>11502</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
-        <x:v>286</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
-        <x:v>317</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
-        <x:v>576109</x:v>
+        <x:v>575002</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
         <x:v>35406</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="E257" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G257" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
@@ -15951,393 +15950,393 @@
       <x:c r="M257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>12587</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
         <x:v>554940</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
-        <x:v>308</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
-        <x:v>35370</x:v>
+        <x:v>40115</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s"/>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="I258" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
-        <x:v>11502</x:v>
+        <x:v>12054</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
-        <x:v>286</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
-        <x:v>474</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
-        <x:v>262</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
-        <x:v>288</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
-        <x:v>575964</x:v>
+        <x:v>574920</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
         <x:v>39517</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="G259" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="H259" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
-        <x:v>581345</x:v>
+        <x:v>574929</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
-        <x:v>497</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
-        <x:v>40115</x:v>
+        <x:v>38978</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s"/>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="I260" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K260" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
-        <x:v>12054</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
-        <x:v>574920</x:v>
+        <x:v>575000</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
-        <x:v>39517</x:v>
+        <x:v>38979</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="H261" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
-        <x:v>12046</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
-        <x:v>304</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
-        <x:v>574929</x:v>
+        <x:v>575004</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
-        <x:v>499</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C262" s="15" t="n">
-        <x:v>38978</x:v>
+        <x:v>35370</x:v>
       </x:c>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="I262" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K262" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
-        <x:v>11454</x:v>
+        <x:v>11502</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
-        <x:v>280</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
-        <x:v>575000</x:v>
+        <x:v>575964</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
-        <x:v>38979</x:v>
+        <x:v>39517</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="G263" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="H263" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
-        <x:v>11454</x:v>
+        <x:v>12046</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
-        <x:v>575004</x:v>
+        <x:v>581345</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
         <x:v>39944</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
         <x:v>336</x:v>
@@ -16351,51 +16350,51 @@
       <x:c r="J264" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K264" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>12570</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
         <x:v>581591</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
         <x:v>501</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
         <x:v>35214</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="E265" s="0" t="s">
         <x:v>48</x:v>
       </x:c>