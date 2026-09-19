--- v0 (2026-09-19)
+++ v1 (2026-09-19)
@@ -542,77 +542,77 @@
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ufip - Ufitech - Les Anglades</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS cybersécurité, informatique et réseaux, électronique option A informatique et réseaux</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Inatec</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>formation entièrement à distance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>à distance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/12/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation en contrat de pro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTS cybersécurité, informatique et réseaux, électronique option A informatique et réseaux (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bac pro métiers de l'électricité et de ses environnements connectés (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée des Eucalyptus</x:t>
   </x:si>
   <x:si>
-    <x:t>Inatec</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>BTS électrotechnique (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>Électricité</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent Alphonse Benoît</x:t>
   </x:si>
   <x:si>
     <x:t>84800</x:t>
   </x:si>
   <x:si>
     <x:t>L'ISLE-SUR-LA-SORGUE</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS électrotechnique</x:t>
@@ -1406,182 +1406,182 @@
   <x:si>
     <x:t>classe préparatoire mathématiques-physique (MP*), 2e année option informatique</x:t>
   </x:si>
   <x:si>
     <x:t>LP Léon Chiris</x:t>
   </x:si>
   <x:si>
     <x:t>06130</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée de la montagne</x:t>
   </x:si>
   <x:si>
     <x:t>06420</x:t>
   </x:si>
   <x:si>
     <x:t>VALDEBLORE</x:t>
   </x:si>
   <x:si>
     <x:t>LP les Eucalyptus</x:t>
   </x:si>
   <x:si>
+    <x:t>Association Ouvrière des Compagnons du Devoir du Tour de France</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AOCDTF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Association Ouvrière des Compagnons du Devoir du Tour de France - Antenne Marseille - CFA Régional des Compagnons du Devoir Paca</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-12e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Général et Technologique Antonin Artaud</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel technicien d'équipement et d'exploitation en électricité (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Performance énergétique bâtiment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Commerce et d'Industrie de Vaucluse - Antenne Pertuis</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA CIOTAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée des Métiers Louis Martin Bret</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Miramas Formation - Cfa Fontlongue</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Poutrain</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-JEAN-SAINT-NICOLAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fondation Don Bosco Marseille - Lycée Professionnel Privé et Lycée Technologique Don Bosco</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Polyvalent Alpes et Durance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Jules Ferry</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANNES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent de la Méditerranée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Don Bosco</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE CEDEX 01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Paul Langevin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPTR de L'Estaque</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée G Apollinaire</x:t>
+  </x:si>
+  <x:si>
     <x:t>LP L Martin Bret</x:t>
   </x:si>
   <x:si>
     <x:t>04101</x:t>
   </x:si>
   <x:si>
     <x:t>MANOSQUE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>LP Galliéni Fréjus</x:t>
   </x:si>
   <x:si>
     <x:t>83600</x:t>
   </x:si>
   <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
     <x:t>LP P Mendès-France</x:t>
   </x:si>
   <x:si>
     <x:t>05400</x:t>
   </x:si>
   <x:si>
     <x:t>VEYNES</x:t>
   </x:si>
   <x:si>
     <x:t>Nice Sophia Ynov Campus</x:t>
   </x:si>
   <x:si>
     <x:t>SOPHIA ANTIPOLIS</x:t>
   </x:si>
   <x:si>
     <x:t>BTS électrotechnique (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>ADEF</x:t>
   </x:si>
   <x:si>
-    <x:t>LA CIOTAT</x:t>
-[...91 lines deleted...]
-  <x:si>
     <x:t>08/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Conseil Régional</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Régional Formation  2022-2026 (PRF)</x:t>
   </x:si>
   <x:si>
     <x:t>AFPA - ACCES A L'EMPLOI</x:t>
   </x:si>
   <x:si>
     <x:t>07/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitation électrique basse tension - Recyclage</x:t>
   </x:si>
   <x:si>
     <x:t>Acile Formation</x:t>
@@ -1742,75 +1742,75 @@
   <x:si>
     <x:t>10/13/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/05/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Aurlom Prépa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurlom Prépa - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Centre d'Etudes Européen Méditérranée</x:t>
   </x:si>
   <x:si>
     <x:t>CEEME</x:t>
   </x:si>
   <x:si>
     <x:t>13002</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 2e</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>09/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>SALON-DE-PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention métiers de l'instrumentation, de la mesure et du contrôle qualité parcours bureau d’étude et maintenance en instrumentation et automatismes</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Faculté des Sciences</x:t>
   </x:si>
   <x:si>
     <x:t>13003</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention métiers de l'instrumentation, de la mesure et du contrôle qualité parcours métrologie industrielle</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2027 00:00:00</x:t>
   </x:si>
@@ -3841,147 +3841,148 @@
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>629587</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s"/>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="J29" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
-        <x:v>24095</x:v>
+        <x:v>24024</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>619343</x:v>
+        <x:v>618910</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C30" s="15" t="s"/>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
-        <x:v>24</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J30" s="14" t="s"/>
       <x:c r="K30" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
-        <x:v>24024</x:v>
+        <x:v>24095</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>618910</x:v>
+        <x:v>619343</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s"/>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>28</x:v>
@@ -4962,210 +4963,210 @@
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>619443</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
-        <x:v>131</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
-        <x:v>38878</x:v>
+        <x:v>37391</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
-      <x:c r="E50" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="Q50" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="Q50" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>617348</x:v>
+        <x:v>618895</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>618895</x:v>
+        <x:v>632485</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="B52" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="B52" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C52" s="15" t="n">
-        <x:v>37391</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
-      <x:c r="E52" s="14" t="s"/>
+      <x:c r="E52" s="14" t="s">
+        <x:v>133</x:v>
+      </x:c>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
-        <x:v>24231</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>632485</x:v>
+        <x:v>617348</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
@@ -5303,51 +5304,51 @@
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>588521</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -7500,132 +7501,132 @@
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="I96" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>620184</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>617499</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
@@ -8329,66 +8330,66 @@
       <x:c r="C110" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="I110" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>623842</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
@@ -8433,95 +8434,95 @@
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="I112" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>606234</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="E113" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H113" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>27</x:v>
@@ -8537,51 +8538,51 @@
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>609479</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -8596,51 +8597,51 @@
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>631035</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="E115" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H115" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>27</x:v>
@@ -8656,51 +8657,51 @@
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>605633</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="I116" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
@@ -8717,51 +8718,51 @@
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>605634</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>27</x:v>
@@ -9070,51 +9071,51 @@
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>596751</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="E123" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>28</x:v>
@@ -9127,51 +9128,51 @@
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>603945</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I124" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
@@ -10445,75 +10446,75 @@
       <x:c r="T146" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="G147" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="H147" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>626906</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C148" s="15" t="s"/>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
@@ -11505,51 +11506,51 @@
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>596919</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="E167" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H167" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>27</x:v>
@@ -11953,66 +11954,66 @@
         <x:v>154</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="H175" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>627746</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
@@ -12055,75 +12056,75 @@
       <x:c r="T176" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="H177" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>608349</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C178" s="15" t="s"/>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
@@ -13407,66 +13408,66 @@
       <x:c r="C202" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="I202" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>623844</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>35408</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="E203" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
@@ -13499,51 +13500,51 @@
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>602531</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="I204" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
@@ -15157,4559 +15158,4560 @@
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
         <x:v>592582</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
-        <x:v>35408</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
-        <x:v>261</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="I234" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
-        <x:v>264</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
-        <x:v>603398</x:v>
+        <x:v>620902</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
-        <x:v>289</x:v>
+        <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
-        <x:v>35409</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="E235" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H235" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
-        <x:v>603401</x:v>
+        <x:v>609583</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
-        <x:v>196</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
-        <x:v>243</x:v>
-[...1 lines deleted...]
-      <x:c r="C236" s="15" t="s"/>
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="C236" s="15" t="n">
+        <x:v>37391</x:v>
+      </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s"/>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
-        <x:v>232</x:v>
-[...1 lines deleted...]
-      <x:c r="H236" s="14" t="s"/>
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="H236" s="14" t="s">
+        <x:v>190</x:v>
+      </x:c>
       <x:c r="I236" s="16" t="s">
-        <x:v>233</x:v>
-[...1 lines deleted...]
-      <x:c r="J236" s="14" t="s"/>
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="J236" s="14" t="s">
+        <x:v>136</x:v>
+      </x:c>
       <x:c r="K236" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
-        <x:v>11054</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
-        <x:v>595105</x:v>
+        <x:v>613005</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
-        <x:v>243</x:v>
-[...1 lines deleted...]
-      <x:c r="C237" s="3" t="s"/>
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="C237" s="3" t="n">
+        <x:v>41007</x:v>
+      </x:c>
       <x:c r="D237" s="3" t="s"/>
+      <x:c r="E237" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
       <x:c r="G237" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="H237" s="0" t="s">
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="J237" s="0" t="s">
+        <x:v>136</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
-        <x:v>11054</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
-        <x:v>595106</x:v>
+        <x:v>602215</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
-        <x:v>196</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
-        <x:v>228</x:v>
-[...1 lines deleted...]
-      <x:c r="C238" s="15" t="s"/>
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="C238" s="15" t="n">
+        <x:v>41007</x:v>
+      </x:c>
       <x:c r="D238" s="15" t="s"/>
-      <x:c r="E238" s="14" t="s"/>
+      <x:c r="E238" s="14" t="s">
+        <x:v>133</x:v>
+      </x:c>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
-        <x:v>367</x:v>
-[...1 lines deleted...]
-      <x:c r="H238" s="14" t="s"/>
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="H238" s="14" t="s">
+        <x:v>215</x:v>
+      </x:c>
       <x:c r="I238" s="16" t="s">
-        <x:v>368</x:v>
-[...1 lines deleted...]
-      <x:c r="J238" s="14" t="s"/>
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="J238" s="14" t="s">
+        <x:v>136</x:v>
+      </x:c>
       <x:c r="K238" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
-        <x:v>11454</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
-        <x:v>369</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
-        <x:v>594205</x:v>
+        <x:v>605693</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
-        <x:v>228</x:v>
-[...1 lines deleted...]
-      <x:c r="C239" s="3" t="s"/>
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="C239" s="3" t="n">
+        <x:v>41007</x:v>
+      </x:c>
       <x:c r="D239" s="3" t="s"/>
+      <x:c r="E239" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
       <x:c r="G239" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="H239" s="0" t="s">
+        <x:v>215</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="J239" s="0" t="s">
+        <x:v>136</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
-        <x:v>11454</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
-        <x:v>594207</x:v>
+        <x:v>605696</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
-        <x:v>37391</x:v>
+        <x:v>37446</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
-      <x:c r="E240" s="14" t="s"/>
+      <x:c r="E240" s="14" t="s">
+        <x:v>133</x:v>
+      </x:c>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="I240" s="16" t="s">
-        <x:v>310</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
-        <x:v>311</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
-        <x:v>24231</x:v>
+        <x:v>22211</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
-        <x:v>310</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
-        <x:v>623840</x:v>
+        <x:v>605732</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
-        <x:v>154</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C241" s="3" t="s"/>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="G241" s="0" t="s">
-        <x:v>308</x:v>
-[...2 lines deleted...]
-        <x:v>309</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
-        <x:v>310</x:v>
-[...2 lines deleted...]
-        <x:v>136</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
-        <x:v>310</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
-        <x:v>623843</x:v>
+        <x:v>592888</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C242" s="15" t="s"/>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s"/>
       <x:c r="I242" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s"/>
       <x:c r="K242" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
-        <x:v>592888</x:v>
+        <x:v>592894</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C243" s="3" t="s"/>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="G243" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
-        <x:v>11054</x:v>
+        <x:v>24254</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
-        <x:v>592894</x:v>
+        <x:v>592911</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C244" s="15" t="s"/>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
-        <x:v>372</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
-        <x:v>373</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s"/>
       <x:c r="K244" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
-        <x:v>372</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
-        <x:v>373</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
-        <x:v>374</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
-        <x:v>592911</x:v>
+        <x:v>592937</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C245" s="3" t="s"/>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="G245" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
-        <x:v>24254</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
-        <x:v>592937</x:v>
+        <x:v>592942</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C246" s="15" t="s"/>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
-        <x:v>249</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s"/>
       <x:c r="K246" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
-        <x:v>249</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
-        <x:v>592942</x:v>
+        <x:v>592951</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C247" s="3" t="s"/>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="G247" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
-        <x:v>11454</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
-        <x:v>592951</x:v>
+        <x:v>592954</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
-        <x:v>252</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C248" s="15" t="s"/>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s"/>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s"/>
       <x:c r="I248" s="16" t="s">
-        <x:v>249</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s"/>
       <x:c r="K248" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
-        <x:v>249</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
-        <x:v>592954</x:v>
+        <x:v>592963</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C249" s="3" t="s"/>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="G249" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
-        <x:v>297</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
-        <x:v>297</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
-        <x:v>592963</x:v>
+        <x:v>592966</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C250" s="15" t="s"/>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s"/>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s"/>
       <x:c r="I250" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s"/>
       <x:c r="K250" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
-        <x:v>592966</x:v>
+        <x:v>592970</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C251" s="3" t="s"/>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="G251" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
-        <x:v>11054</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
-        <x:v>592970</x:v>
+        <x:v>594205</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
-        <x:v>332</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="C252" s="15" t="s"/>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s"/>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
-        <x:v>445</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s"/>
       <x:c r="I252" s="16" t="s">
-        <x:v>446</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="J252" s="14" t="s"/>
       <x:c r="K252" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
-        <x:v>445</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
-        <x:v>446</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
-        <x:v>447</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
-        <x:v>597505</x:v>
+        <x:v>594207</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
-        <x:v>38878</x:v>
+        <x:v>37391</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="G253" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="H253" s="0" t="s">
+        <x:v>309</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
-        <x:v>597506</x:v>
+        <x:v>623840</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
-        <x:v>196</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
-        <x:v>38878</x:v>
+        <x:v>37391</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s"/>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
-        <x:v>448</x:v>
-[...1 lines deleted...]
-      <x:c r="H254" s="14" t="s"/>
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="H254" s="14" t="s">
+        <x:v>309</x:v>
+      </x:c>
       <x:c r="I254" s="16" t="s">
-        <x:v>449</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="K254" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
-        <x:v>448</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
-        <x:v>449</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
-        <x:v>450</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
-        <x:v>597512</x:v>
+        <x:v>623843</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
-        <x:v>38878</x:v>
+        <x:v>37391</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
+      <x:c r="E255" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
       <x:c r="G255" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="H255" s="0" t="s">
+        <x:v>268</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
-        <x:v>597523</x:v>
+        <x:v>602809</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
-        <x:v>196</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
-        <x:v>38878</x:v>
+        <x:v>37391</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
-      <x:c r="E256" s="14" t="s"/>
+      <x:c r="E256" s="14" t="s">
+        <x:v>133</x:v>
+      </x:c>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
-        <x:v>451</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s"/>
       <x:c r="I256" s="16" t="s">
-        <x:v>452</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="K256" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
-        <x:v>451</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
-        <x:v>452</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
-        <x:v>453</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
-        <x:v>597535</x:v>
+        <x:v>611312</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
+      <x:c r="E257" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
       <x:c r="G257" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
-        <x:v>297</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
-        <x:v>297</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
-        <x:v>597538</x:v>
+        <x:v>603946</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
-        <x:v>196</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
-        <x:v>391</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
-        <x:v>41577</x:v>
+        <x:v>41007</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
-      <x:c r="E258" s="14" t="s"/>
+      <x:c r="E258" s="14" t="s">
+        <x:v>133</x:v>
+      </x:c>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
-        <x:v>263</x:v>
-[...1 lines deleted...]
-      <x:c r="H258" s="14" t="s"/>
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="H258" s="14" t="s">
+        <x:v>193</x:v>
+      </x:c>
       <x:c r="I258" s="16" t="s">
-        <x:v>293</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
-        <x:v>293</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
-        <x:v>596778</x:v>
+        <x:v>600491</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
-        <x:v>292</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
-        <x:v>37391</x:v>
+        <x:v>41007</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
+      <x:c r="E259" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
       <x:c r="G259" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="H259" s="0" t="s">
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
-        <x:v>596897</x:v>
+        <x:v>602214</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
-        <x:v>196</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
-      <x:c r="E260" s="14" t="s"/>
+      <x:c r="E260" s="14" t="s">
+        <x:v>133</x:v>
+      </x:c>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
-        <x:v>197</x:v>
-[...1 lines deleted...]
-      <x:c r="H260" s="14" t="s"/>
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="H260" s="14" t="s">
+        <x:v>273</x:v>
+      </x:c>
       <x:c r="I260" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="K260" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
-        <x:v>596902</x:v>
+        <x:v>608108</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
-        <x:v>37391</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
+      <x:c r="E261" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
       <x:c r="G261" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="H261" s="0" t="s">
+        <x:v>193</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
-        <x:v>406</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
-        <x:v>406</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
-        <x:v>596906</x:v>
+        <x:v>602688</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
-        <x:v>196</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
-        <x:v>392</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C262" s="15" t="n">
-        <x:v>37391</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D262" s="15" t="s"/>
-      <x:c r="E262" s="14" t="s"/>
+      <x:c r="E262" s="14" t="s">
+        <x:v>133</x:v>
+      </x:c>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
-        <x:v>363</x:v>
-[...1 lines deleted...]
-      <x:c r="H262" s="14" t="s"/>
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="H262" s="14" t="s">
+        <x:v>193</x:v>
+      </x:c>
       <x:c r="I262" s="16" t="s">
-        <x:v>364</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="K262" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
-        <x:v>24231</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
-        <x:v>365</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
-        <x:v>364</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
-        <x:v>596909</x:v>
+        <x:v>602689</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
-        <x:v>37391</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
+      <x:c r="E263" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
       <x:c r="G263" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
-        <x:v>373</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
-        <x:v>373</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
-        <x:v>596920</x:v>
+        <x:v>605967</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
-        <x:v>37391</x:v>
+        <x:v>35408</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
-      <x:c r="E264" s="14" t="s"/>
+      <x:c r="E264" s="14" t="s">
+        <x:v>133</x:v>
+      </x:c>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="I264" s="16" t="s">
-        <x:v>310</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="K264" s="14" t="s">
-        <x:v>311</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
-        <x:v>24231</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
-        <x:v>310</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
-        <x:v>630224</x:v>
+        <x:v>603398</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
-        <x:v>37391</x:v>
+        <x:v>35409</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
+      <x:c r="E265" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
       <x:c r="G265" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="H265" s="0" t="s">
+        <x:v>262</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
-        <x:v>611967</x:v>
+        <x:v>603401</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
-        <x:v>416</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
-        <x:v>174</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="C266" s="15" t="s"/>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s"/>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
-        <x:v>408</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s"/>
       <x:c r="I266" s="16" t="s">
-        <x:v>188</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="J266" s="14" t="s"/>
       <x:c r="K266" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
-        <x:v>408</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
-        <x:v>594150</x:v>
+        <x:v>595105</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
-        <x:v>174</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="C267" s="3" t="s"/>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="G267" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
-        <x:v>389</x:v>
-[...2 lines deleted...]
-        <x:v>136</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
-        <x:v>389</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
-        <x:v>594155</x:v>
+        <x:v>595106</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
-        <x:v>41007</x:v>
+        <x:v>37391</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
-      <x:c r="E268" s="14" t="s"/>
+      <x:c r="E268" s="14" t="s">
+        <x:v>133</x:v>
+      </x:c>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
-        <x:v>272</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="H268" s="14" t="s"/>
       <x:c r="I268" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="K268" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
-        <x:v>272</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
-        <x:v>366</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
-        <x:v>617130</x:v>
+        <x:v>605515</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
-        <x:v>247</x:v>
-[...1 lines deleted...]
-      <x:c r="C269" s="3" t="s"/>
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="C269" s="3" t="n">
+        <x:v>38878</x:v>
+      </x:c>
       <x:c r="D269" s="3" t="s"/>
+      <x:c r="E269" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
       <x:c r="G269" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="H269" s="0" t="s">
+        <x:v>215</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
-        <x:v>257</x:v>
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="J269" s="0" t="s">
+        <x:v>146</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
-        <x:v>257</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
-        <x:v>592903</x:v>
+        <x:v>605631</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C270" s="15" t="s"/>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s"/>
       <x:c r="I270" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s"/>
       <x:c r="K270" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
-        <x:v>592904</x:v>
+        <x:v>594656</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C271" s="3" t="s"/>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="G271" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
-        <x:v>257</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
-        <x:v>24254</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
-        <x:v>257</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
-        <x:v>592909</x:v>
+        <x:v>594657</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
-        <x:v>196</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
-        <x:v>255</x:v>
-[...1 lines deleted...]
-      <x:c r="C272" s="15" t="s"/>
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C272" s="15" t="n">
+        <x:v>41007</x:v>
+      </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
-        <x:v>363</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
-        <x:v>364</x:v>
-[...1 lines deleted...]
-      <x:c r="J272" s="14" t="s"/>
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="J272" s="14" t="s">
+        <x:v>136</x:v>
+      </x:c>
       <x:c r="K272" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
-        <x:v>11454</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
-        <x:v>365</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
-        <x:v>364</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
-        <x:v>592950</x:v>
+        <x:v>612999</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
-        <x:v>252</x:v>
-[...1 lines deleted...]
-      <x:c r="C273" s="3" t="s"/>
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="C273" s="3" t="n">
+        <x:v>38878</x:v>
+      </x:c>
       <x:c r="D273" s="3" t="s"/>
+      <x:c r="E273" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
       <x:c r="G273" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="J273" s="0" t="s">
+        <x:v>146</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
-        <x:v>592957</x:v>
+        <x:v>605968</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
-        <x:v>196</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
-        <x:v>252</x:v>
-[...1 lines deleted...]
-      <x:c r="C274" s="15" t="s"/>
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C274" s="15" t="n">
+        <x:v>38878</x:v>
+      </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
-        <x:v>236</x:v>
-[...1 lines deleted...]
-      <x:c r="H274" s="14" t="s"/>
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="H274" s="14" t="s">
+        <x:v>190</x:v>
+      </x:c>
       <x:c r="I274" s="16" t="s">
-        <x:v>181</x:v>
-[...1 lines deleted...]
-      <x:c r="J274" s="14" t="s"/>
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="J274" s="14" t="s">
+        <x:v>146</x:v>
+      </x:c>
       <x:c r="K274" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
-        <x:v>592960</x:v>
+        <x:v>628812</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
-        <x:v>242</x:v>
-[...1 lines deleted...]
-      <x:c r="C275" s="3" t="s"/>
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="C275" s="3" t="n">
+        <x:v>38878</x:v>
+      </x:c>
       <x:c r="D275" s="3" t="s"/>
+      <x:c r="E275" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
       <x:c r="G275" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="J275" s="0" t="s">
+        <x:v>146</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
-        <x:v>11054</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
-        <x:v>592969</x:v>
+        <x:v>603944</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
-        <x:v>196</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
-        <x:v>242</x:v>
-[...1 lines deleted...]
-      <x:c r="C276" s="15" t="s"/>
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C276" s="15" t="n">
+        <x:v>37391</x:v>
+      </x:c>
       <x:c r="D276" s="15" t="s"/>
-      <x:c r="E276" s="14" t="s"/>
+      <x:c r="E276" s="14" t="s">
+        <x:v>133</x:v>
+      </x:c>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
-        <x:v>237</x:v>
-[...1 lines deleted...]
-      <x:c r="H276" s="14" t="s"/>
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="H276" s="14" t="s">
+        <x:v>190</x:v>
+      </x:c>
       <x:c r="I276" s="16" t="s">
-        <x:v>219</x:v>
-[...1 lines deleted...]
-      <x:c r="J276" s="14" t="s"/>
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="J276" s="14" t="s">
+        <x:v>136</x:v>
+      </x:c>
       <x:c r="K276" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
-        <x:v>11054</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
-        <x:v>592971</x:v>
+        <x:v>614573</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C277" s="3" t="n">
-        <x:v>41007</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s"/>
+      <x:c r="E277" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
       <x:c r="G277" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H277" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
-        <x:v>638131</x:v>
+        <x:v>605632</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
-        <x:v>38878</x:v>
+        <x:v>37391</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
-        <x:v>91</x:v>
-[...1 lines deleted...]
-      <x:c r="H278" s="14" t="s"/>
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="H278" s="14" t="s">
+        <x:v>215</x:v>
+      </x:c>
       <x:c r="I278" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="K278" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
-        <x:v>459</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
-        <x:v>354</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
-        <x:v>355</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
-        <x:v>605968</x:v>
+        <x:v>605691</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C279" s="3" t="n">
-        <x:v>38878</x:v>
+        <x:v>37391</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="G279" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="H279" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="J279" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
-        <x:v>628812</x:v>
+        <x:v>623839</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
-        <x:v>131</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C280" s="15" t="n">
-        <x:v>38878</x:v>
+        <x:v>37391</x:v>
       </x:c>
       <x:c r="D280" s="15" t="s"/>
-      <x:c r="E280" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E280" s="14" t="s"/>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
-        <x:v>324</x:v>
-[...1 lines deleted...]
-      <x:c r="H280" s="14" t="s"/>
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="H280" s="14" t="s">
+        <x:v>309</x:v>
+      </x:c>
       <x:c r="I280" s="16" t="s">
-        <x:v>325</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="K280" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
-        <x:v>326</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
-        <x:v>327</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
-        <x:v>603944</x:v>
+        <x:v>623841</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
-        <x:v>37391</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
-      <x:c r="E281" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G281" s="0" t="s">
-        <x:v>73</x:v>
-[...2 lines deleted...]
-        <x:v>190</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
-        <x:v>614573</x:v>
+        <x:v>597504</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
-        <x:v>131</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
-      <x:c r="E282" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E282" s="14" t="s"/>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
-        <x:v>214</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="H282" s="14" t="s"/>
       <x:c r="I282" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K282" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
-        <x:v>460</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
-        <x:v>297</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
-        <x:v>605632</x:v>
+        <x:v>597524</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
-        <x:v>292</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
-        <x:v>37391</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
-      <x:c r="E283" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G283" s="0" t="s">
-        <x:v>214</x:v>
-[...2 lines deleted...]
-        <x:v>215</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
-        <x:v>462</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
-        <x:v>605691</x:v>
+        <x:v>597532</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
-        <x:v>37391</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s"/>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
-        <x:v>308</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="H284" s="14" t="s"/>
       <x:c r="I284" s="16" t="s">
-        <x:v>310</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="K284" s="14" t="s">
-        <x:v>311</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
-        <x:v>24231</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
-        <x:v>310</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
-        <x:v>623839</x:v>
+        <x:v>597534</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="G285" s="0" t="s">
-        <x:v>308</x:v>
-[...2 lines deleted...]
-        <x:v>309</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
-        <x:v>310</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="J285" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
-        <x:v>310</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
-        <x:v>623841</x:v>
+        <x:v>596898</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C286" s="15" t="n">
-        <x:v>38878</x:v>
+        <x:v>37391</x:v>
       </x:c>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s"/>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
-        <x:v>464</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s"/>
       <x:c r="I286" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="K286" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
-        <x:v>464</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
-        <x:v>458</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
-        <x:v>597504</x:v>
+        <x:v>596903</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
-        <x:v>38878</x:v>
+        <x:v>37391</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="G287" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
-        <x:v>315</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
-        <x:v>315</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
-        <x:v>597524</x:v>
+        <x:v>596907</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
-        <x:v>38878</x:v>
+        <x:v>37391</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s"/>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
-        <x:v>468</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s"/>
       <x:c r="I288" s="16" t="s">
-        <x:v>469</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="K288" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
-        <x:v>468</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
-        <x:v>469</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
-        <x:v>366</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
-        <x:v>597532</x:v>
+        <x:v>596911</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="C289" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="G289" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="J289" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
-        <x:v>597534</x:v>
+        <x:v>597505</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
-        <x:v>37391</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s"/>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s"/>
       <x:c r="I290" s="16" t="s">
-        <x:v>257</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="K290" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
-        <x:v>24231</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
-        <x:v>257</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
-        <x:v>596898</x:v>
+        <x:v>597506</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C291" s="3" t="n">
-        <x:v>37391</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="G291" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="J291" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
-        <x:v>596903</x:v>
+        <x:v>597512</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C292" s="15" t="n">
-        <x:v>37391</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s"/>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
-        <x:v>423</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s"/>
       <x:c r="I292" s="16" t="s">
-        <x:v>424</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="K292" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
-        <x:v>24231</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
-        <x:v>423</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
-        <x:v>424</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
-        <x:v>425</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
-        <x:v>596907</x:v>
+        <x:v>597523</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C293" s="3" t="n">
-        <x:v>37391</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="G293" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="J293" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
-        <x:v>596911</x:v>
+        <x:v>597535</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
-        <x:v>131</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C294" s="15" t="n">
-        <x:v>37391</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D294" s="15" t="s"/>
-      <x:c r="E294" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E294" s="14" t="s"/>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
-        <x:v>267</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="H294" s="14" t="s"/>
       <x:c r="I294" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="K294" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
-        <x:v>24231</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
-        <x:v>472</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
-        <x:v>306</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
-        <x:v>602809</x:v>
+        <x:v>597538</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="C295" s="3" t="n">
-        <x:v>37391</x:v>
+        <x:v>41577</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s"/>
-      <x:c r="E295" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G295" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="J295" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
-        <x:v>611312</x:v>
+        <x:v>596778</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
-        <x:v>131</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C296" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D296" s="15" t="s"/>
-      <x:c r="E296" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E296" s="14" t="s"/>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
-        <x:v>473</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s"/>
       <x:c r="I296" s="16" t="s">
-        <x:v>474</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="K296" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
-        <x:v>475</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
-        <x:v>476</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
-        <x:v>477</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
-        <x:v>605515</x:v>
+        <x:v>596897</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C297" s="3" t="n">
-        <x:v>38878</x:v>
+        <x:v>37391</x:v>
       </x:c>
       <x:c r="D297" s="3" t="s"/>
-      <x:c r="E297" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G297" s="0" t="s">
-        <x:v>214</x:v>
-[...2 lines deleted...]
-        <x:v>215</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="J297" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
-        <x:v>297</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
-        <x:v>605631</x:v>
+        <x:v>596902</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
-        <x:v>404</x:v>
-[...1 lines deleted...]
-      <x:c r="C298" s="15" t="s"/>
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="C298" s="15" t="n">
+        <x:v>37391</x:v>
+      </x:c>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s"/>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s"/>
       <x:c r="I298" s="16" t="s">
-        <x:v>245</x:v>
-[...1 lines deleted...]
-      <x:c r="J298" s="14" t="s"/>
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="J298" s="14" t="s">
+        <x:v>136</x:v>
+      </x:c>
       <x:c r="K298" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
-        <x:v>594656</x:v>
+        <x:v>596906</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
-        <x:v>404</x:v>
-[...1 lines deleted...]
-      <x:c r="C299" s="3" t="s"/>
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="C299" s="3" t="n">
+        <x:v>37391</x:v>
+      </x:c>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="G299" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
-        <x:v>249</x:v>
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="J299" s="0" t="s">
+        <x:v>136</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
-        <x:v>249</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
-        <x:v>594657</x:v>
+        <x:v>596909</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C300" s="15" t="n">
-        <x:v>41007</x:v>
+        <x:v>37391</x:v>
       </x:c>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s"/>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s"/>
       <x:c r="I300" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="K300" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
-        <x:v>304</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
-        <x:v>612999</x:v>
+        <x:v>596920</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C301" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s"/>
-      <x:c r="E301" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G301" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="H301" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="J301" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
-        <x:v>608108</x:v>
+        <x:v>630224</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
-        <x:v>131</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C302" s="15" t="n">
-        <x:v>38878</x:v>
+        <x:v>37391</x:v>
       </x:c>
       <x:c r="D302" s="15" t="s"/>
-      <x:c r="E302" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E302" s="14" t="s"/>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
-        <x:v>192</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="H302" s="14" t="s"/>
       <x:c r="I302" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="K302" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
-        <x:v>602688</x:v>
+        <x:v>611967</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
-        <x:v>292</x:v>
+        <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C303" s="3" t="n">
-        <x:v>38878</x:v>
+        <x:v>41007</x:v>
       </x:c>
       <x:c r="D303" s="3" t="s"/>
-      <x:c r="E303" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G303" s="0" t="s">
-        <x:v>192</x:v>
-[...2 lines deleted...]
-        <x:v>193</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="J303" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
-        <x:v>602689</x:v>
+        <x:v>594150</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
-        <x:v>292</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
-        <x:v>131</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C304" s="15" t="n">
-        <x:v>38878</x:v>
+        <x:v>41007</x:v>
       </x:c>
       <x:c r="D304" s="15" t="s"/>
-      <x:c r="E304" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E304" s="14" t="s"/>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="K304" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
-        <x:v>478</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
-        <x:v>275</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
-        <x:v>605967</x:v>
+        <x:v>594155</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C305" s="3" t="n">
-        <x:v>38878</x:v>
+        <x:v>41007</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s"/>
-      <x:c r="E305" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G305" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="H305" s="0" t="s">
+        <x:v>273</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="J305" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
-        <x:v>327</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
-        <x:v>603946</x:v>
+        <x:v>617130</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
-        <x:v>131</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
-        <x:v>166</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="C306" s="15" t="s"/>
       <x:c r="D306" s="15" t="s"/>
-      <x:c r="E306" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E306" s="14" t="s"/>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
-        <x:v>192</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="H306" s="14" t="s"/>
       <x:c r="I306" s="16" t="s">
-        <x:v>84</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="J306" s="14" t="s"/>
       <x:c r="K306" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
-        <x:v>458</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
-        <x:v>600491</x:v>
+        <x:v>592903</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
-        <x:v>166</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="C307" s="3" t="s"/>
       <x:c r="D307" s="3" t="s"/>
-      <x:c r="E307" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G307" s="0" t="s">
-        <x:v>73</x:v>
-[...2 lines deleted...]
-        <x:v>190</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
-        <x:v>74</x:v>
-[...2 lines deleted...]
-        <x:v>136</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
-        <x:v>602214</x:v>
+        <x:v>592904</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
-        <x:v>131</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
-        <x:v>157</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="C308" s="15" t="s"/>
       <x:c r="D308" s="15" t="s"/>
-      <x:c r="E308" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E308" s="14" t="s"/>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
-        <x:v>176</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
-        <x:v>178</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="J308" s="14" t="s"/>
       <x:c r="K308" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24254</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
-        <x:v>609583</x:v>
+        <x:v>592909</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
-        <x:v>292</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
-        <x:v>154</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="C309" s="3" t="s"/>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="G309" s="0" t="s">
-        <x:v>73</x:v>
-[...2 lines deleted...]
-        <x:v>190</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
-        <x:v>74</x:v>
-[...2 lines deleted...]
-        <x:v>136</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
-        <x:v>613005</x:v>
+        <x:v>592950</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
-        <x:v>131</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
-        <x:v>166</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="C310" s="15" t="s"/>
       <x:c r="D310" s="15" t="s"/>
-      <x:c r="E310" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E310" s="14" t="s"/>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
-        <x:v>73</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="H310" s="14" t="s"/>
       <x:c r="I310" s="16" t="s">
-        <x:v>74</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="J310" s="14" t="s"/>
       <x:c r="K310" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
-        <x:v>479</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
-        <x:v>602215</x:v>
+        <x:v>592957</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
-        <x:v>166</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="C311" s="3" t="s"/>
       <x:c r="D311" s="3" t="s"/>
-      <x:c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G311" s="0" t="s">
-        <x:v>214</x:v>
-[...2 lines deleted...]
-        <x:v>215</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
-        <x:v>202</x:v>
-[...2 lines deleted...]
-        <x:v>136</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
-        <x:v>315</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
-        <x:v>605693</x:v>
+        <x:v>592960</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
-        <x:v>131</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
-        <x:v>166</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C312" s="15" t="s"/>
       <x:c r="D312" s="15" t="s"/>
-      <x:c r="E312" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E312" s="14" t="s"/>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
-        <x:v>214</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="H312" s="14" t="s"/>
       <x:c r="I312" s="16" t="s">
-        <x:v>202</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="J312" s="14" t="s"/>
       <x:c r="K312" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
-        <x:v>605696</x:v>
+        <x:v>592969</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
-        <x:v>480</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C313" s="3" t="s"/>
       <x:c r="D313" s="3" t="s"/>
-      <x:c r="E313" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G313" s="0" t="s">
-        <x:v>214</x:v>
-[...2 lines deleted...]
-        <x:v>215</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
-        <x:v>202</x:v>
-[...2 lines deleted...]
-        <x:v>146</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
-        <x:v>22211</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
-        <x:v>605732</x:v>
+        <x:v>592971</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
-        <x:v>131</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="C314" s="15" t="n">
-        <x:v>38878</x:v>
+        <x:v>41007</x:v>
       </x:c>
       <x:c r="D314" s="15" t="s"/>
-      <x:c r="E314" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E314" s="14" t="s"/>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
-        <x:v>482</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s">
-        <x:v>483</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="I314" s="16" t="s">
-        <x:v>484</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="K314" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
-        <x:v>485</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
-        <x:v>486</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
-        <x:v>487</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
-        <x:v>620902</x:v>
+        <x:v>638131</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
-        <x:v>488</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C315" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="E315" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="G315" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H315" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
@@ -20884,51 +20886,51 @@
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C338" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="F338" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="G338" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="H338" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="I338" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K338" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
@@ -20947,170 +20949,170 @@
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C339" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="E339" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="F339" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="G339" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="H339" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="J339" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
         <x:v>583834</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
         <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C340" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s"/>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="H340" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="I340" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="J340" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K340" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L340" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
         <x:v>613004</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
         <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C341" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="E341" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="G341" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="H341" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="J341" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
@@ -23670,1369 +23672,1367 @@
       </x:c>
       <x:c r="P391" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
         <x:v>619406</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
-        <x:v>528</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C392" s="15" t="s"/>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s"/>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
-        <x:v>54</x:v>
-[...1 lines deleted...]
-      <x:c r="H392" s="14" t="s"/>
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="H392" s="14" t="s">
+        <x:v>521</x:v>
+      </x:c>
       <x:c r="I392" s="16" t="s">
-        <x:v>55</x:v>
-[...1 lines deleted...]
-      <x:c r="J392" s="14" t="s"/>
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="J392" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K392" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
-        <x:v>24047</x:v>
+        <x:v>24024</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
-        <x:v>529</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
-        <x:v>619346</x:v>
+        <x:v>590261</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="C393" s="3" t="s"/>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="G393" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L393" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
-        <x:v>619347</x:v>
+        <x:v>619348</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
-        <x:v>539</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="C394" s="15" t="s"/>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s"/>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s"/>
       <x:c r="I394" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s"/>
       <x:c r="K394" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L394" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
-        <x:v>619360</x:v>
+        <x:v>619368</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="C395" s="3" t="s"/>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="G395" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I395" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K395" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L395" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
-        <x:v>619361</x:v>
+        <x:v>619371</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
-        <x:v>537</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="C396" s="15" t="s"/>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s"/>
       <x:c r="F396" s="14" t="s"/>
       <x:c r="G396" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H396" s="14" t="s"/>
       <x:c r="I396" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J396" s="14" t="s"/>
       <x:c r="K396" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L396" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="M396" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N396" s="15" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O396" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="P396" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q396" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
-        <x:v>619372</x:v>
+        <x:v>619381</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="C397" s="3" t="s"/>
       <x:c r="D397" s="3" t="s"/>
       <x:c r="G397" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I397" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K397" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L397" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="M397" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N397" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O397" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="P397" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q397" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R397" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S397" s="0" t="n">
-        <x:v>619375</x:v>
+        <x:v>619384</x:v>
       </x:c>
       <x:c r="T397" s="4" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="U397" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
-        <x:v>533</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="C398" s="15" t="s"/>
       <x:c r="D398" s="15" t="s"/>
       <x:c r="E398" s="14" t="s"/>
       <x:c r="F398" s="14" t="s"/>
       <x:c r="G398" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H398" s="14" t="s"/>
       <x:c r="I398" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J398" s="14" t="s"/>
       <x:c r="K398" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L398" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="M398" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N398" s="15" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O398" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="P398" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q398" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R398" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S398" s="14" t="n">
-        <x:v>619382</x:v>
+        <x:v>619394</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="C399" s="3" t="s"/>
       <x:c r="D399" s="3" t="s"/>
       <x:c r="G399" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I399" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K399" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L399" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="M399" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N399" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O399" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="P399" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q399" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R399" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S399" s="0" t="n">
-        <x:v>619385</x:v>
+        <x:v>619407</x:v>
       </x:c>
       <x:c r="T399" s="4" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="U399" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
-        <x:v>541</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="C400" s="15" t="s"/>
       <x:c r="D400" s="15" t="s"/>
       <x:c r="E400" s="14" t="s"/>
       <x:c r="F400" s="14" t="s"/>
       <x:c r="G400" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H400" s="14" t="s"/>
       <x:c r="I400" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J400" s="14" t="s"/>
       <x:c r="K400" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L400" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="M400" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N400" s="15" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O400" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="P400" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q400" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R400" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S400" s="14" t="n">
-        <x:v>619400</x:v>
+        <x:v>619408</x:v>
       </x:c>
       <x:c r="T400" s="16" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="U400" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="C401" s="3" t="s"/>
       <x:c r="D401" s="3" t="s"/>
       <x:c r="G401" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I401" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K401" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L401" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="M401" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N401" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O401" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="P401" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q401" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R401" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S401" s="0" t="n">
-        <x:v>619410</x:v>
+        <x:v>619346</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="C402" s="15" t="s"/>
       <x:c r="D402" s="15" t="s"/>
       <x:c r="E402" s="14" t="s"/>
       <x:c r="F402" s="14" t="s"/>
       <x:c r="G402" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H402" s="14" t="s"/>
       <x:c r="I402" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J402" s="14" t="s"/>
       <x:c r="K402" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L402" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="M402" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N402" s="15" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O402" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="P402" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q402" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
-        <x:v>531</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
-        <x:v>619349</x:v>
+        <x:v>619347</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="C403" s="3" t="s"/>
       <x:c r="D403" s="3" t="s"/>
       <x:c r="G403" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I403" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K403" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L403" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="M403" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N403" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O403" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="P403" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
-        <x:v>619352</x:v>
+        <x:v>619360</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
-        <x:v>532</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="C404" s="15" t="s"/>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s"/>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H404" s="14" t="s"/>
       <x:c r="I404" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J404" s="14" t="s"/>
       <x:c r="K404" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L404" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="M404" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N404" s="15" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O404" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="P404" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q404" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R404" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S404" s="14" t="n">
-        <x:v>619366</x:v>
+        <x:v>619361</x:v>
       </x:c>
       <x:c r="T404" s="16" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="U404" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:21">
       <x:c r="A405" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="C405" s="3" t="s"/>
       <x:c r="D405" s="3" t="s"/>
       <x:c r="G405" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I405" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K405" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L405" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="M405" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N405" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O405" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="P405" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q405" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R405" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S405" s="0" t="n">
-        <x:v>619373</x:v>
+        <x:v>619372</x:v>
       </x:c>
       <x:c r="T405" s="4" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="U405" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:21">
       <x:c r="A406" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B406" s="14" t="s">
-        <x:v>540</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="C406" s="15" t="s"/>
       <x:c r="D406" s="15" t="s"/>
       <x:c r="E406" s="14" t="s"/>
       <x:c r="F406" s="14" t="s"/>
       <x:c r="G406" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H406" s="14" t="s"/>
       <x:c r="I406" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J406" s="14" t="s"/>
       <x:c r="K406" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L406" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="M406" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N406" s="15" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O406" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="P406" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q406" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R406" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S406" s="14" t="n">
-        <x:v>619387</x:v>
+        <x:v>619375</x:v>
       </x:c>
       <x:c r="T406" s="16" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="U406" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="C407" s="3" t="s"/>
       <x:c r="D407" s="3" t="s"/>
       <x:c r="G407" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I407" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K407" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L407" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="M407" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N407" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O407" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="P407" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q407" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R407" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S407" s="0" t="n">
-        <x:v>619398</x:v>
+        <x:v>619382</x:v>
       </x:c>
       <x:c r="T407" s="4" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="U407" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:21">
       <x:c r="A408" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B408" s="14" t="s">
-        <x:v>535</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="C408" s="15" t="s"/>
       <x:c r="D408" s="15" t="s"/>
       <x:c r="E408" s="14" t="s"/>
       <x:c r="F408" s="14" t="s"/>
       <x:c r="G408" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H408" s="14" t="s"/>
       <x:c r="I408" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J408" s="14" t="s"/>
       <x:c r="K408" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L408" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="M408" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N408" s="15" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O408" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="P408" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q408" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R408" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S408" s="14" t="n">
-        <x:v>619405</x:v>
+        <x:v>619385</x:v>
       </x:c>
       <x:c r="T408" s="16" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="U408" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:21">
       <x:c r="A409" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="C409" s="3" t="s"/>
       <x:c r="D409" s="3" t="s"/>
       <x:c r="G409" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I409" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K409" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L409" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="M409" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N409" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O409" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="P409" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q409" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R409" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S409" s="0" t="n">
-        <x:v>619348</x:v>
+        <x:v>619400</x:v>
       </x:c>
       <x:c r="T409" s="4" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="U409" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:21">
       <x:c r="A410" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B410" s="14" t="s">
-        <x:v>532</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="C410" s="15" t="s"/>
       <x:c r="D410" s="15" t="s"/>
       <x:c r="E410" s="14" t="s"/>
       <x:c r="F410" s="14" t="s"/>
       <x:c r="G410" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H410" s="14" t="s"/>
       <x:c r="I410" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J410" s="14" t="s"/>
       <x:c r="K410" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L410" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="M410" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N410" s="15" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O410" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="P410" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q410" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R410" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S410" s="14" t="n">
-        <x:v>619368</x:v>
+        <x:v>619410</x:v>
       </x:c>
       <x:c r="T410" s="16" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="U410" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:21">
       <x:c r="A411" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="C411" s="3" t="s"/>
       <x:c r="D411" s="3" t="s"/>
       <x:c r="G411" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I411" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K411" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L411" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="M411" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N411" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O411" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="P411" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q411" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R411" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="S411" s="0" t="n">
-        <x:v>619371</x:v>
+        <x:v>619349</x:v>
       </x:c>
       <x:c r="T411" s="4" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="U411" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:21">
       <x:c r="A412" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B412" s="14" t="s">
-        <x:v>533</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="C412" s="15" t="s"/>
       <x:c r="D412" s="15" t="s"/>
       <x:c r="E412" s="14" t="s"/>
       <x:c r="F412" s="14" t="s"/>
       <x:c r="G412" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H412" s="14" t="s"/>
       <x:c r="I412" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J412" s="14" t="s"/>
       <x:c r="K412" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L412" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="M412" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N412" s="15" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O412" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="P412" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q412" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R412" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S412" s="14" t="n">
-        <x:v>619381</x:v>
+        <x:v>619352</x:v>
       </x:c>
       <x:c r="T412" s="16" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="U412" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:21">
       <x:c r="A413" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="C413" s="3" t="s"/>
       <x:c r="D413" s="3" t="s"/>
       <x:c r="G413" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I413" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K413" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L413" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="M413" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N413" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O413" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="P413" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q413" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R413" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S413" s="0" t="n">
-        <x:v>619384</x:v>
+        <x:v>619366</x:v>
       </x:c>
       <x:c r="T413" s="4" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="U413" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:21">
       <x:c r="A414" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B414" s="14" t="s">
-        <x:v>534</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="C414" s="15" t="s"/>
       <x:c r="D414" s="15" t="s"/>
       <x:c r="E414" s="14" t="s"/>
       <x:c r="F414" s="14" t="s"/>
       <x:c r="G414" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H414" s="14" t="s"/>
       <x:c r="I414" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J414" s="14" t="s"/>
       <x:c r="K414" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L414" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="M414" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N414" s="15" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O414" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="P414" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q414" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R414" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S414" s="14" t="n">
-        <x:v>619394</x:v>
+        <x:v>619373</x:v>
       </x:c>
       <x:c r="T414" s="16" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="U414" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:21">
       <x:c r="A415" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="C415" s="3" t="s"/>
       <x:c r="D415" s="3" t="s"/>
       <x:c r="G415" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I415" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K415" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L415" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N415" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O415" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="P415" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q415" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R415" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S415" s="0" t="n">
-        <x:v>619407</x:v>
+        <x:v>619387</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
-        <x:v>535</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="C416" s="15" t="s"/>
       <x:c r="D416" s="15" t="s"/>
       <x:c r="E416" s="14" t="s"/>
       <x:c r="F416" s="14" t="s"/>
       <x:c r="G416" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H416" s="14" t="s"/>
       <x:c r="I416" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J416" s="14" t="s"/>
       <x:c r="K416" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L416" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="M416" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N416" s="15" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O416" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="P416" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
-        <x:v>619408</x:v>
+        <x:v>619398</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="C417" s="3" t="s"/>
       <x:c r="D417" s="3" t="s"/>
       <x:c r="G417" s="0" t="s">
-        <x:v>520</x:v>
-[...2 lines deleted...]
-        <x:v>521</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
-        <x:v>522</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K417" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L417" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="M417" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N417" s="3" t="n">
-        <x:v>24024</x:v>
+        <x:v>24047</x:v>
       </x:c>
       <x:c r="O417" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="P417" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="Q417" s="4" t="s">
-        <x:v>522</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="R417" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S417" s="0" t="n">
-        <x:v>590261</x:v>
+        <x:v>619405</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="C418" s="15" t="s"/>
       <x:c r="D418" s="15" t="s"/>
       <x:c r="E418" s="14" t="s"/>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="H418" s="14" t="s"/>
       <x:c r="I418" s="16" t="s">
         <x:v>544</x:v>
@@ -25119,111 +25119,111 @@
       </x:c>
       <x:c r="U419" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C420" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s"/>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="H420" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="I420" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="J420" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="K420" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
         <x:v>554787</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C421" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D421" s="3" t="s"/>
       <x:c r="E421" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="G421" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="H421" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="I421" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="J421" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
@@ -25390,160 +25390,159 @@
       </x:c>
       <x:c r="O424" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P424" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q424" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R424" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S424" s="14" t="n">
         <x:v>547818</x:v>
       </x:c>
       <x:c r="T424" s="16" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="U424" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:21">
       <x:c r="A425" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C425" s="3" t="n">
-        <x:v>37391</x:v>
+        <x:v>41007</x:v>
       </x:c>
       <x:c r="D425" s="3" t="s"/>
-      <x:c r="E425" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G425" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="I425" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="J425" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="K425" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="L425" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M425" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N425" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O425" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="P425" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="Q425" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="R425" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S425" s="0" t="n">
-        <x:v>549005</x:v>
+        <x:v>587890</x:v>
       </x:c>
       <x:c r="T425" s="4" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="U425" s="4" t="s">
-        <x:v>553</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:21">
       <x:c r="A426" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="B426" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C426" s="15" t="n">
-        <x:v>41007</x:v>
+        <x:v>37391</x:v>
       </x:c>
       <x:c r="D426" s="15" t="s"/>
-      <x:c r="E426" s="14" t="s"/>
+      <x:c r="E426" s="14" t="s">
+        <x:v>133</x:v>
+      </x:c>
       <x:c r="F426" s="14" t="s"/>
       <x:c r="G426" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H426" s="14" t="s"/>
       <x:c r="I426" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="J426" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="K426" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="L426" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M426" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="N426" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O426" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="P426" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
-        <x:v>587890</x:v>
+        <x:v>549005</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>553</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C427" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="E427" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="G427" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="J427" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
@@ -25675,51 +25674,51 @@
       </x:c>
       <x:c r="P429" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
         <x:v>587889</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C430" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D430" s="15" t="s"/>
       <x:c r="E430" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="F430" s="14" t="s"/>
       <x:c r="G430" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H430" s="14" t="s"/>
       <x:c r="I430" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J430" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K430" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L430" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -25785,1298 +25784,1297 @@
       </x:c>
       <x:c r="O431" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P431" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q431" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R431" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="S431" s="0" t="n">
         <x:v>587897</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
-        <x:v>164</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C432" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D432" s="15" t="s"/>
-      <x:c r="E432" s="14" t="s"/>
+      <x:c r="E432" s="14" t="s">
+        <x:v>133</x:v>
+      </x:c>
       <x:c r="F432" s="14" t="s"/>
       <x:c r="G432" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="H432" s="14" t="s"/>
       <x:c r="I432" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="J432" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="K432" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="L432" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="M432" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N432" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O432" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="P432" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
-        <x:v>537199</x:v>
+        <x:v>552270</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C433" s="3" t="n">
-        <x:v>37391</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D433" s="3" t="s"/>
       <x:c r="E433" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="G433" s="0" t="s">
-        <x:v>558</x:v>
-[...2 lines deleted...]
-        <x:v>559</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="I433" s="4" t="s">
-        <x:v>560</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="J433" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="K433" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L433" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="M433" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N433" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O433" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="P433" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="R433" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="S433" s="0" t="n">
+        <x:v>548296</x:v>
+      </x:c>
+      <x:c r="T433" s="4" t="s">
         <x:v>560</x:v>
       </x:c>
-      <x:c r="R433" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="U433" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C434" s="15" t="n">
-        <x:v>37391</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D434" s="15" t="s"/>
       <x:c r="E434" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="F434" s="14" t="s"/>
       <x:c r="G434" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H434" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="I434" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J434" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="K434" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L434" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M434" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N434" s="15" t="n">
-        <x:v>24231</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O434" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="P434" s="14" t="s">
-        <x:v>461</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="Q434" s="16" t="s">
-        <x:v>462</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="R434" s="14" t="s">
-        <x:v>463</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
-        <x:v>550244</x:v>
+        <x:v>556822</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="C435" s="3" t="n">
-        <x:v>41007</x:v>
+        <x:v>35803</x:v>
       </x:c>
       <x:c r="D435" s="3" t="s"/>
       <x:c r="E435" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="G435" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H435" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="I435" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J435" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L435" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>11421</x:v>
       </x:c>
       <x:c r="O435" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
-        <x:v>315</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
-        <x:v>550249</x:v>
+        <x:v>556870</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C436" s="15" t="n">
-        <x:v>41007</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D436" s="15" t="s"/>
       <x:c r="E436" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H436" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="I436" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="J436" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="K436" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L436" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M436" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
-        <x:v>359</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
-        <x:v>547697</x:v>
+        <x:v>550202</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C437" s="3" t="n">
-        <x:v>37391</x:v>
+        <x:v>41007</x:v>
       </x:c>
       <x:c r="D437" s="3" t="s"/>
       <x:c r="E437" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="G437" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="H437" s="0" t="s">
+        <x:v>215</x:v>
       </x:c>
       <x:c r="I437" s="4" t="s">
-        <x:v>563</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="J437" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="K437" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L437" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
-        <x:v>552270</x:v>
+        <x:v>550254</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C438" s="15" t="n">
-        <x:v>38878</x:v>
+        <x:v>41007</x:v>
       </x:c>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
-        <x:v>324</x:v>
-[...1 lines deleted...]
-      <x:c r="H438" s="14" t="s"/>
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="H438" s="14" t="s">
+        <x:v>268</x:v>
+      </x:c>
       <x:c r="I438" s="16" t="s">
-        <x:v>325</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="J438" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="K438" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L438" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
-        <x:v>326</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
-        <x:v>327</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
-        <x:v>548296</x:v>
+        <x:v>558856</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C439" s="3" t="n">
-        <x:v>38878</x:v>
+        <x:v>37391</x:v>
       </x:c>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="E439" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="G439" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="H439" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="J439" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="K439" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L439" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="R439" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="S439" s="0" t="n">
-        <x:v>556822</x:v>
+        <x:v>560932</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C440" s="15" t="n">
-        <x:v>35803</x:v>
+        <x:v>37391</x:v>
       </x:c>
       <x:c r="D440" s="15" t="s"/>
       <x:c r="E440" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="F440" s="14" t="s"/>
       <x:c r="G440" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H440" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="I440" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="J440" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="K440" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L440" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M440" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
-        <x:v>11421</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
-        <x:v>296</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
-        <x:v>297</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
-        <x:v>556870</x:v>
+        <x:v>550244</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C441" s="3" t="n">
-        <x:v>38878</x:v>
+        <x:v>41007</x:v>
       </x:c>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="E441" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="G441" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H441" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="J441" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L441" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N441" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O441" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="P441" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="Q441" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="R441" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S441" s="0" t="n">
-        <x:v>550202</x:v>
+        <x:v>550249</x:v>
       </x:c>
       <x:c r="T441" s="4" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U441" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:21">
       <x:c r="A442" s="13" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B442" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C442" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D442" s="15" t="s"/>
       <x:c r="E442" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="F442" s="14" t="s"/>
       <x:c r="G442" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H442" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I442" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J442" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="K442" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L442" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M442" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N442" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O442" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P442" s="14" t="s">
-        <x:v>274</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="Q442" s="16" t="s">
-        <x:v>275</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R442" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S442" s="14" t="n">
-        <x:v>550254</x:v>
+        <x:v>547697</x:v>
       </x:c>
       <x:c r="T442" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U442" s="16" t="s">
-        <x:v>565</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:21">
       <x:c r="A443" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C443" s="3" t="n">
-        <x:v>41007</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D443" s="3" t="s"/>
       <x:c r="E443" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="G443" s="0" t="s">
-        <x:v>267</x:v>
-[...2 lines deleted...]
-        <x:v>268</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="I443" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="J443" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="K443" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L443" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M443" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N443" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O443" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="P443" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="Q443" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="R443" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="S443" s="0" t="n">
-        <x:v>558856</x:v>
+        <x:v>547545</x:v>
       </x:c>
       <x:c r="T443" s="4" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U443" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:21">
       <x:c r="A444" s="13" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B444" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C444" s="15" t="n">
-        <x:v>38878</x:v>
+        <x:v>35408</x:v>
       </x:c>
       <x:c r="D444" s="15" t="s"/>
       <x:c r="E444" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="F444" s="14" t="s"/>
       <x:c r="G444" s="14" t="s">
-        <x:v>91</x:v>
-[...1 lines deleted...]
-      <x:c r="H444" s="14" t="s"/>
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="H444" s="14" t="s">
+        <x:v>262</x:v>
+      </x:c>
       <x:c r="I444" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J444" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="K444" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L444" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M444" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N444" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O444" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="P444" s="14" t="s">
-        <x:v>478</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="Q444" s="16" t="s">
-        <x:v>275</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="R444" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S444" s="14" t="n">
-        <x:v>547545</x:v>
+        <x:v>556126</x:v>
       </x:c>
       <x:c r="T444" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U444" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:21">
       <x:c r="A445" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C445" s="3" t="n">
-        <x:v>35408</x:v>
+        <x:v>41007</x:v>
       </x:c>
       <x:c r="D445" s="3" t="s"/>
       <x:c r="E445" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="G445" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="H445" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="I445" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="J445" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="K445" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L445" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M445" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N445" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O445" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P445" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="Q445" s="4" t="s">
-        <x:v>319</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="R445" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="S445" s="0" t="n">
-        <x:v>556126</x:v>
+        <x:v>565159</x:v>
       </x:c>
       <x:c r="T445" s="4" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U445" s="4" t="s">
-        <x:v>289</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:21">
       <x:c r="A446" s="13" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B446" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C446" s="15" t="n">
-        <x:v>41007</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D446" s="15" t="s"/>
       <x:c r="E446" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="F446" s="14" t="s"/>
       <x:c r="G446" s="14" t="s">
-        <x:v>272</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="H446" s="14" t="s"/>
       <x:c r="I446" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="J446" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="K446" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L446" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="M446" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N446" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O446" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="P446" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="Q446" s="16" t="s">
-        <x:v>279</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="R446" s="14" t="s">
-        <x:v>280</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S446" s="14" t="n">
-        <x:v>565159</x:v>
+        <x:v>548294</x:v>
       </x:c>
       <x:c r="T446" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U446" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:21">
       <x:c r="A447" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C447" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D447" s="3" t="s"/>
       <x:c r="E447" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="G447" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="H447" s="0" t="s">
+        <x:v>215</x:v>
       </x:c>
       <x:c r="I447" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="J447" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K447" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L447" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M447" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N447" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O447" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P447" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="Q447" s="4" t="s">
-        <x:v>327</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="R447" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
-        <x:v>548294</x:v>
+        <x:v>550199</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C448" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D448" s="15" t="s"/>
       <x:c r="E448" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="F448" s="14" t="s"/>
       <x:c r="G448" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H448" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="I448" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="J448" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K448" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L448" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M448" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N448" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O448" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
-        <x:v>460</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
-        <x:v>297</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
-        <x:v>550199</x:v>
+        <x:v>550200</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C449" s="3" t="n">
-        <x:v>38878</x:v>
+        <x:v>35407</x:v>
       </x:c>
       <x:c r="D449" s="3" t="s"/>
       <x:c r="E449" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="G449" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="H449" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J449" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="K449" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L449" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M449" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N449" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O449" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="P449" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
-        <x:v>279</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
-        <x:v>550200</x:v>
+        <x:v>554857</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
-        <x:v>288</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C450" s="15" t="n">
-        <x:v>35407</x:v>
+        <x:v>35409</x:v>
       </x:c>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="H450" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="I450" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J450" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="K450" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L450" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M450" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O450" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P450" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
-        <x:v>264</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
-        <x:v>554857</x:v>
+        <x:v>554934</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C451" s="3" t="n">
-        <x:v>35409</x:v>
+        <x:v>37391</x:v>
       </x:c>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="E451" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="G451" s="0" t="s">
-        <x:v>261</x:v>
-[...2 lines deleted...]
-        <x:v>262</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="J451" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="K451" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L451" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M451" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N451" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O451" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="P451" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q451" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R451" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="S451" s="0" t="n">
-        <x:v>554934</x:v>
+        <x:v>549691</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
-        <x:v>289</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
-        <x:v>131</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C452" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D452" s="15" t="s"/>
-      <x:c r="E452" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E452" s="14" t="s"/>
       <x:c r="F452" s="14" t="s"/>
       <x:c r="G452" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="H452" s="14" t="s"/>
       <x:c r="I452" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J452" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="K452" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="L452" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M452" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N452" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O452" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="P452" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
-        <x:v>549691</x:v>
+        <x:v>537199</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="C453" s="3" t="n">
         <x:v>35407</x:v>
       </x:c>
       <x:c r="D453" s="3" t="s"/>
       <x:c r="G453" s="0" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="H453" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="I453" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
@@ -27089,51 +27087,51 @@
       <x:c r="L453" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M453" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N453" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O453" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P453" s="0" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="Q453" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="R453" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="S453" s="0" t="n">
         <x:v>575966</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="C454" s="15" t="n">
         <x:v>40489</x:v>
       </x:c>
       <x:c r="D454" s="15" t="s"/>
       <x:c r="E454" s="14" t="s"/>
       <x:c r="F454" s="14" t="s"/>
       <x:c r="G454" s="14" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="H454" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="I454" s="16" t="s">
@@ -27148,51 +27146,51 @@
       <x:c r="L454" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M454" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N454" s="15" t="n">
         <x:v>24469</x:v>
       </x:c>
       <x:c r="O454" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="P454" s="14" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="Q454" s="16" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
         <x:v>576118</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="C455" s="3" t="n">
         <x:v>40489</x:v>
       </x:c>
       <x:c r="D455" s="3" t="s"/>
       <x:c r="G455" s="0" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="H455" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="I455" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
@@ -27205,51 +27203,51 @@
       <x:c r="L455" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M455" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N455" s="3" t="n">
         <x:v>24469</x:v>
       </x:c>
       <x:c r="O455" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="P455" s="0" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="Q455" s="4" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="R455" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S455" s="0" t="n">
         <x:v>576121</x:v>
       </x:c>
       <x:c r="T455" s="4" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U455" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:21">
       <x:c r="A456" s="13" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B456" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C456" s="15" t="n">
         <x:v>35408</x:v>
       </x:c>
       <x:c r="D456" s="15" t="s"/>
       <x:c r="E456" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="F456" s="14" t="s"/>
       <x:c r="G456" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="H456" s="14" t="s">
         <x:v>262</x:v>
@@ -27266,51 +27264,51 @@
       <x:c r="L456" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M456" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N456" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O456" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P456" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="Q456" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="R456" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S456" s="14" t="n">
         <x:v>554854</x:v>
       </x:c>
       <x:c r="T456" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U456" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:21">
       <x:c r="A457" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C457" s="3" t="n">
         <x:v>35408</x:v>
       </x:c>
       <x:c r="D457" s="3" t="s"/>
       <x:c r="E457" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="G457" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="H457" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
@@ -27326,112 +27324,112 @@
       <x:c r="L457" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M457" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N457" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O457" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P457" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="Q457" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R457" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S457" s="0" t="n">
         <x:v>554912</x:v>
       </x:c>
       <x:c r="T457" s="4" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U457" s="4" t="s">
         <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:21">
       <x:c r="A458" s="13" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B458" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C458" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D458" s="15" t="s"/>
       <x:c r="E458" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="F458" s="14" t="s"/>
       <x:c r="G458" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H458" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I458" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J458" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="K458" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L458" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M458" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N458" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O458" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P458" s="14" t="s">
-        <x:v>479</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="Q458" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
         <x:v>556722</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
         <x:v>573</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C459" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D459" s="3" t="s"/>
       <x:c r="G459" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H459" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I459" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
@@ -27444,51 +27442,51 @@
       <x:c r="L459" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M459" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N459" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O459" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P459" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q459" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R459" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S459" s="0" t="n">
         <x:v>587894</x:v>
       </x:c>
       <x:c r="T459" s="4" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
         <x:v>573</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C460" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D460" s="15" t="s"/>
       <x:c r="E460" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="F460" s="14" t="s"/>
       <x:c r="G460" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H460" s="14" t="s"/>
       <x:c r="I460" s="16" t="s">
@@ -27503,51 +27501,51 @@
       <x:c r="L460" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M460" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
         <x:v>547559</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
         <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C461" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D461" s="3" t="s"/>
       <x:c r="E461" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="G461" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H461" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
@@ -27563,51 +27561,51 @@
       <x:c r="L461" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
         <x:v>550259</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C462" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D462" s="15" t="s"/>
       <x:c r="E462" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H462" s="14" t="s">
         <x:v>215</x:v>
@@ -27624,51 +27622,51 @@
       <x:c r="L462" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M462" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N462" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O462" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P462" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q462" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R462" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="S462" s="14" t="n">
         <x:v>550264</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C463" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D463" s="3" t="s"/>
       <x:c r="E463" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="G463" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="I463" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
@@ -27681,51 +27679,51 @@
       <x:c r="L463" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M463" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N463" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O463" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P463" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
         <x:v>558733</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C464" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s"/>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H464" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I464" s="16" t="s">
@@ -27740,353 +27738,353 @@
       <x:c r="L464" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
         <x:v>541918</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C465" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D465" s="3" t="s"/>
       <x:c r="E465" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="G465" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H465" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I465" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="J465" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K465" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L465" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="M465" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N465" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O465" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P465" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="Q465" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R465" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="S465" s="0" t="n">
         <x:v>552692</x:v>
       </x:c>
       <x:c r="T465" s="4" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U465" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C466" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D466" s="15" t="s"/>
       <x:c r="E466" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="F466" s="14" t="s"/>
       <x:c r="G466" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H466" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="I466" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="J466" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K466" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L466" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M466" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N466" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O466" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P466" s="14" t="s">
-        <x:v>460</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
         <x:v>550198</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C467" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D467" s="3" t="s"/>
       <x:c r="E467" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="G467" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H467" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="I467" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="J467" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K467" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L467" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M467" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N467" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O467" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P467" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q467" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R467" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="S467" s="0" t="n">
         <x:v>550203</x:v>
       </x:c>
       <x:c r="T467" s="4" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C468" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D468" s="15" t="s"/>
       <x:c r="E468" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="F468" s="14" t="s"/>
       <x:c r="G468" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="H468" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="I468" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J468" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K468" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L468" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="M468" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="N468" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O468" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P468" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q468" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R468" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S468" s="14" t="n">
         <x:v>547067</x:v>
       </x:c>
       <x:c r="T468" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U468" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:21">
       <x:c r="A469" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C469" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D469" s="3" t="s"/>
       <x:c r="E469" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="G469" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="H469" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="I469" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J469" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K469" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L469" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="M469" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N469" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O469" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P469" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q469" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R469" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S469" s="0" t="n">
         <x:v>547068</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C470" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D470" s="15" t="s"/>
       <x:c r="E470" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="F470" s="14" t="s"/>
       <x:c r="G470" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H470" s="14" t="s"/>
       <x:c r="I470" s="16" t="s">
@@ -28101,168 +28099,168 @@
       <x:c r="L470" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M470" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N470" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O470" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="P470" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="Q470" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="R470" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S470" s="14" t="n">
         <x:v>558736</x:v>
       </x:c>
       <x:c r="T470" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U470" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:21">
       <x:c r="A471" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C471" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D471" s="3" t="s"/>
       <x:c r="E471" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="G471" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H471" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I471" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J471" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="K471" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L471" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M471" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N471" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O471" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="P471" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="Q471" s="4" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="R471" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="S471" s="0" t="n">
         <x:v>558865</x:v>
       </x:c>
       <x:c r="T471" s="4" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U471" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:21">
       <x:c r="A472" s="13" t="s">
-        <x:v>164</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="B472" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C472" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D472" s="15" t="s"/>
       <x:c r="E472" s="14" t="s"/>
       <x:c r="F472" s="14" t="s"/>
       <x:c r="G472" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H472" s="14" t="s"/>
       <x:c r="I472" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J472" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="K472" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L472" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M472" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N472" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O472" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="P472" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q472" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R472" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S472" s="14" t="n">
         <x:v>538396</x:v>
       </x:c>
       <x:c r="T472" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U472" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:21">
       <x:c r="A473" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C473" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D473" s="3" t="s"/>
       <x:c r="E473" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="G473" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H473" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
@@ -28278,51 +28276,51 @@
       <x:c r="L473" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M473" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N473" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O473" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="P473" s="0" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="Q473" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="R473" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="S473" s="0" t="n">
         <x:v>555737</x:v>
       </x:c>
       <x:c r="T473" s="4" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U473" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:21">
       <x:c r="A474" s="13" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B474" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C474" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D474" s="15" t="s"/>
       <x:c r="E474" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="F474" s="14" t="s"/>
       <x:c r="G474" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H474" s="14" t="s">
         <x:v>177</x:v>
@@ -28339,111 +28337,111 @@
       <x:c r="L474" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="M474" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N474" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O474" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="P474" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q474" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="R474" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S474" s="14" t="n">
         <x:v>609462</x:v>
       </x:c>
       <x:c r="T474" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U474" s="16" t="s">
         <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:21">
       <x:c r="A475" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C475" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D475" s="3" t="s"/>
       <x:c r="E475" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="G475" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H475" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="I475" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="J475" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K475" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L475" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M475" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N475" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O475" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P475" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="Q475" s="4" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="R475" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="S475" s="0" t="n">
         <x:v>556784</x:v>
       </x:c>
       <x:c r="T475" s="4" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U475" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:21">
       <x:c r="A476" s="13" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B476" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C476" s="15" t="n">
         <x:v>35409</x:v>
       </x:c>
       <x:c r="D476" s="15" t="s"/>
       <x:c r="E476" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="F476" s="14" t="s"/>
       <x:c r="G476" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="H476" s="14" t="s">
         <x:v>262</x:v>
@@ -28460,51 +28458,51 @@
       <x:c r="L476" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M476" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N476" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O476" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P476" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="Q476" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="R476" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S476" s="14" t="n">
         <x:v>554859</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C477" s="3" t="n">
         <x:v>35409</x:v>
       </x:c>
       <x:c r="D477" s="3" t="s"/>
       <x:c r="G477" s="0" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="H477" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="I477" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
@@ -28517,51 +28515,51 @@
       <x:c r="L477" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M477" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N477" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O477" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P477" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="Q477" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R477" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S477" s="0" t="n">
         <x:v>575548</x:v>
       </x:c>
       <x:c r="T477" s="4" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U477" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:21">
       <x:c r="A478" s="13" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B478" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C478" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D478" s="15" t="s"/>
       <x:c r="E478" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="F478" s="14" t="s"/>
       <x:c r="G478" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H478" s="14" t="s">
         <x:v>177</x:v>
@@ -28578,51 +28576,51 @@
       <x:c r="L478" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M478" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N478" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O478" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P478" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="Q478" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R478" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="S478" s="14" t="n">
         <x:v>556825</x:v>
       </x:c>
       <x:c r="T478" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U478" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:21">
       <x:c r="A479" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C479" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D479" s="3" t="s"/>
       <x:c r="G479" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H479" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I479" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
@@ -28635,51 +28633,51 @@
       <x:c r="L479" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M479" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N479" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O479" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P479" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q479" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R479" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S479" s="0" t="n">
         <x:v>587892</x:v>
       </x:c>
       <x:c r="T479" s="4" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U479" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:21">
       <x:c r="A480" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B480" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C480" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D480" s="15" t="s"/>
       <x:c r="E480" s="14" t="s"/>
       <x:c r="F480" s="14" t="s"/>
       <x:c r="G480" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H480" s="14" t="s"/>
       <x:c r="I480" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
@@ -28692,51 +28690,51 @@
       <x:c r="L480" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M480" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N480" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O480" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P480" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q480" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R480" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="S480" s="14" t="n">
         <x:v>543689</x:v>
       </x:c>
       <x:c r="T480" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U480" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:21">
       <x:c r="A481" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="C481" s="3" t="n">
         <x:v>35408</x:v>
       </x:c>
       <x:c r="D481" s="3" t="s"/>
       <x:c r="G481" s="0" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="H481" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="I481" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
@@ -28749,51 +28747,51 @@
       <x:c r="L481" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M481" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N481" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O481" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P481" s="0" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="Q481" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="R481" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="S481" s="0" t="n">
         <x:v>575965</x:v>
       </x:c>
       <x:c r="T481" s="4" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U481" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:21">
       <x:c r="A482" s="13" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B482" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C482" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D482" s="15" t="s"/>
       <x:c r="E482" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="F482" s="14" t="s"/>
       <x:c r="G482" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H482" s="14" t="s"/>
       <x:c r="I482" s="16" t="s">
@@ -28808,51 +28806,51 @@
       <x:c r="L482" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M482" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N482" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O482" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="P482" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q482" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R482" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S482" s="14" t="n">
         <x:v>549731</x:v>
       </x:c>
       <x:c r="T482" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U482" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:21">
       <x:c r="A483" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C483" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D483" s="3" t="s"/>
       <x:c r="E483" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="G483" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H483" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
@@ -28868,110 +28866,110 @@
       <x:c r="L483" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="M483" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N483" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O483" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="P483" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q483" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="R483" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S483" s="0" t="n">
         <x:v>556773</x:v>
       </x:c>
       <x:c r="T483" s="4" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U483" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:21">
       <x:c r="A484" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B484" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C484" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D484" s="15" t="s"/>
       <x:c r="E484" s="14" t="s"/>
       <x:c r="F484" s="14" t="s"/>
       <x:c r="G484" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="H484" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="I484" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="J484" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="K484" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L484" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M484" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N484" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O484" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P484" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="Q484" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R484" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="S484" s="14" t="n">
         <x:v>587898</x:v>
       </x:c>
       <x:c r="T484" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U484" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:21">
       <x:c r="A485" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C485" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D485" s="3" t="s"/>
       <x:c r="E485" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="G485" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="I485" s="4" t="s">
         <x:v>414</x:v>
       </x:c>
@@ -28984,51 +28982,51 @@
       <x:c r="L485" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M485" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N485" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O485" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="P485" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="Q485" s="4" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="R485" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="S485" s="0" t="n">
         <x:v>546875</x:v>
       </x:c>
       <x:c r="T485" s="4" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U485" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:21">
       <x:c r="A486" s="13" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B486" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C486" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D486" s="15" t="s"/>
       <x:c r="E486" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="F486" s="14" t="s"/>
       <x:c r="G486" s="14" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="H486" s="14" t="s"/>
       <x:c r="I486" s="16" t="s">
@@ -29043,172 +29041,172 @@
       <x:c r="L486" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M486" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N486" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O486" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P486" s="14" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="Q486" s="16" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="R486" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="S486" s="14" t="n">
         <x:v>552109</x:v>
       </x:c>
       <x:c r="T486" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U486" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:21">
       <x:c r="A487" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C487" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D487" s="3" t="s"/>
       <x:c r="E487" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="G487" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H487" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="I487" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="J487" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K487" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L487" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M487" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N487" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O487" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P487" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q487" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R487" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="S487" s="0" t="n">
         <x:v>550201</x:v>
       </x:c>
       <x:c r="T487" s="4" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U487" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:21">
       <x:c r="A488" s="13" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B488" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C488" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D488" s="15" t="s"/>
       <x:c r="E488" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="F488" s="14" t="s"/>
       <x:c r="G488" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="H488" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="I488" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J488" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K488" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L488" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="M488" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="N488" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O488" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P488" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q488" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R488" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S488" s="14" t="n">
         <x:v>547069</x:v>
       </x:c>
       <x:c r="T488" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U488" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:21">
       <x:c r="A489" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C489" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D489" s="3" t="s"/>
       <x:c r="E489" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="G489" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="H489" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
@@ -29218,237 +29216,237 @@
       <x:c r="J489" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="K489" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L489" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="M489" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N489" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O489" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P489" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q489" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R489" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="S489" s="0" t="n">
         <x:v>547086</x:v>
       </x:c>
       <x:c r="T489" s="4" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U489" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:21">
       <x:c r="A490" s="13" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B490" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C490" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D490" s="15" t="s"/>
       <x:c r="E490" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="F490" s="14" t="s"/>
       <x:c r="G490" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H490" s="14" t="s"/>
       <x:c r="I490" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J490" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K490" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L490" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M490" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N490" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O490" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P490" s="14" t="s">
-        <x:v>459</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="Q490" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R490" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="S490" s="14" t="n">
         <x:v>547544</x:v>
       </x:c>
       <x:c r="T490" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U490" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:21">
       <x:c r="A491" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C491" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D491" s="3" t="s"/>
       <x:c r="E491" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="G491" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H491" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I491" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J491" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K491" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L491" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M491" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N491" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O491" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P491" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="Q491" s="4" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="R491" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="S491" s="0" t="n">
         <x:v>547675</x:v>
       </x:c>
       <x:c r="T491" s="4" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U491" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:21">
       <x:c r="A492" s="13" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B492" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C492" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D492" s="15" t="s"/>
       <x:c r="E492" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="F492" s="14" t="s"/>
       <x:c r="G492" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H492" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="I492" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="J492" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="K492" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L492" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M492" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N492" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O492" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P492" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q492" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="R492" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S492" s="14" t="n">
         <x:v>550267</x:v>
       </x:c>
       <x:c r="T492" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U492" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:21">
       <x:c r="A493" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B493" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C493" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D493" s="3" t="s"/>
       <x:c r="E493" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="G493" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="H493" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
@@ -29464,51 +29462,51 @@
       <x:c r="L493" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="M493" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N493" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O493" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P493" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q493" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R493" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S493" s="0" t="n">
         <x:v>547088</x:v>
       </x:c>
       <x:c r="T493" s="4" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U493" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:21">
       <x:c r="A494" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B494" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C494" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D494" s="15" t="s"/>
       <x:c r="E494" s="14" t="s"/>
       <x:c r="F494" s="14" t="s"/>
       <x:c r="G494" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H494" s="14" t="s"/>
       <x:c r="I494" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
@@ -29521,51 +29519,51 @@
       <x:c r="L494" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M494" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N494" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O494" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P494" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q494" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R494" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S494" s="14" t="n">
         <x:v>587896</x:v>
       </x:c>
       <x:c r="T494" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U494" s="16" t="s">
         <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:21">
       <x:c r="A495" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B495" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C495" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D495" s="3" t="s"/>
       <x:c r="G495" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I495" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J495" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
@@ -29575,51 +29573,51 @@
       <x:c r="L495" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M495" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N495" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O495" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P495" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q495" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R495" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S495" s="0" t="n">
         <x:v>543688</x:v>
       </x:c>
       <x:c r="T495" s="4" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U495" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:21">
       <x:c r="A496" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B496" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="C496" s="15" t="n">
         <x:v>35408</x:v>
       </x:c>
       <x:c r="D496" s="15" t="s"/>
       <x:c r="E496" s="14" t="s"/>
       <x:c r="F496" s="14" t="s"/>
       <x:c r="G496" s="14" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="H496" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="I496" s="16" t="s">
@@ -29634,51 +29632,51 @@
       <x:c r="L496" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M496" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N496" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O496" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P496" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="Q496" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R496" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S496" s="14" t="n">
         <x:v>575547</x:v>
       </x:c>
       <x:c r="T496" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U496" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:21">
       <x:c r="A497" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C497" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D497" s="3" t="s"/>
       <x:c r="E497" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="G497" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H497" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
@@ -29694,51 +29692,51 @@
       <x:c r="L497" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="M497" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N497" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O497" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="P497" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q497" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="R497" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S497" s="0" t="n">
         <x:v>556775</x:v>
       </x:c>
       <x:c r="T497" s="4" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U497" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:21">
       <x:c r="A498" s="13" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B498" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C498" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D498" s="15" t="s"/>
       <x:c r="E498" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="F498" s="14" t="s"/>
       <x:c r="G498" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H498" s="14" t="s">
         <x:v>190</x:v>
@@ -29823,51 +29821,51 @@
       </x:c>
       <x:c r="P499" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q499" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R499" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="S499" s="0" t="n">
         <x:v>571299</x:v>
       </x:c>
       <x:c r="T499" s="4" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="U499" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:21">
       <x:c r="A500" s="13" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B500" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C500" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D500" s="15" t="s"/>
       <x:c r="E500" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="F500" s="14" t="s"/>
       <x:c r="G500" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="H500" s="14" t="s"/>
       <x:c r="I500" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="J500" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K500" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L500" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
@@ -29882,111 +29880,111 @@
       </x:c>
       <x:c r="P500" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q500" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R500" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S500" s="14" t="n">
         <x:v>503476</x:v>
       </x:c>
       <x:c r="T500" s="16" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="U500" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:21">
       <x:c r="A501" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B501" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C501" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D501" s="3" t="s"/>
       <x:c r="E501" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="G501" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="H501" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="I501" s="4" t="s">
-        <x:v>484</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="J501" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K501" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L501" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M501" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N501" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O501" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P501" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="Q501" s="4" t="s">
-        <x:v>486</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="R501" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="S501" s="0" t="n">
         <x:v>524069</x:v>
       </x:c>
       <x:c r="T501" s="4" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="U501" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:21">
       <x:c r="A502" s="13" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B502" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C502" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D502" s="15" t="s"/>
       <x:c r="E502" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="F502" s="14" t="s"/>
       <x:c r="G502" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H502" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I502" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J502" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K502" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L502" s="14" t="s">
@@ -30060,51 +30058,51 @@
       </x:c>
       <x:c r="P503" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q503" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R503" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="S503" s="0" t="n">
         <x:v>540881</x:v>
       </x:c>
       <x:c r="T503" s="4" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="U503" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:21">
       <x:c r="A504" s="13" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B504" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C504" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D504" s="15" t="s"/>
       <x:c r="E504" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="F504" s="14" t="s"/>
       <x:c r="G504" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H504" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="I504" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="J504" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K504" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L504" s="14" t="s">
@@ -30181,112 +30179,112 @@
       </x:c>
       <x:c r="P505" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="Q505" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R505" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S505" s="0" t="n">
         <x:v>509938</x:v>
       </x:c>
       <x:c r="T505" s="4" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="U505" s="4" t="s">
         <x:v>584</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:21">
       <x:c r="A506" s="13" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B506" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C506" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D506" s="15" t="s"/>
       <x:c r="E506" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="F506" s="14" t="s"/>
       <x:c r="G506" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H506" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="I506" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="J506" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K506" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L506" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M506" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N506" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O506" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P506" s="14" t="s">
-        <x:v>460</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="Q506" s="16" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="R506" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="S506" s="14" t="n">
         <x:v>500930</x:v>
       </x:c>
       <x:c r="T506" s="16" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="U506" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:21">
       <x:c r="A507" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B507" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C507" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D507" s="3" t="s"/>
       <x:c r="E507" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="G507" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="H507" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="I507" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J507" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K507" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L507" s="0" t="s">
         <x:v>179</x:v>
@@ -30302,51 +30300,51 @@
       </x:c>
       <x:c r="P507" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q507" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R507" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S507" s="0" t="n">
         <x:v>498668</x:v>
       </x:c>
       <x:c r="T507" s="4" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="U507" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:21">
       <x:c r="A508" s="13" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B508" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C508" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D508" s="15" t="s"/>
       <x:c r="E508" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="F508" s="14" t="s"/>
       <x:c r="G508" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H508" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="I508" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="J508" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K508" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L508" s="14" t="s">
@@ -30363,51 +30361,51 @@
       </x:c>
       <x:c r="P508" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q508" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R508" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="S508" s="14" t="n">
         <x:v>500942</x:v>
       </x:c>
       <x:c r="T508" s="16" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="U508" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:21">
       <x:c r="A509" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B509" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C509" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D509" s="3" t="s"/>
       <x:c r="E509" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="G509" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H509" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I509" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="J509" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K509" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L509" s="0" t="s">
         <x:v>179</x:v>
@@ -30605,51 +30603,51 @@
       </x:c>
       <x:c r="P512" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="Q512" s="16" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="R512" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S512" s="14" t="n">
         <x:v>510673</x:v>
       </x:c>
       <x:c r="T512" s="16" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="U512" s="16" t="s">
         <x:v>584</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:21">
       <x:c r="A513" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B513" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C513" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D513" s="3" t="s"/>
       <x:c r="E513" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="G513" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H513" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="I513" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="J513" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K513" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L513" s="0" t="s">
         <x:v>27</x:v>
@@ -30726,51 +30724,51 @@
       </x:c>
       <x:c r="P514" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="Q514" s="16" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="R514" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S514" s="14" t="n">
         <x:v>510675</x:v>
       </x:c>
       <x:c r="T514" s="16" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="U514" s="16" t="s">
         <x:v>584</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:21">
       <x:c r="A515" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B515" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C515" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D515" s="3" t="s"/>
       <x:c r="E515" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="G515" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H515" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="I515" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="J515" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K515" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L515" s="0" t="s">
         <x:v>27</x:v>