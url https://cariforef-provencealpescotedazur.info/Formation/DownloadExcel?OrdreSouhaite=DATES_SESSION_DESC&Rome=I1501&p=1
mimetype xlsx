--- v0 (2026-09-19)
+++ v1 (2026-09-19)
@@ -206,146 +206,146 @@
   <x:si>
     <x:t>Htc Training</x:t>
   </x:si>
   <x:si>
     <x:t>13124</x:t>
   </x:si>
   <x:si>
     <x:t>Sécurité travaux en hauteur</x:t>
   </x:si>
   <x:si>
     <x:t>PEYPIN</x:t>
   </x:si>
   <x:si>
     <x:t>12/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>SAINTE-TULLE</x:t>
   </x:si>
   <x:si>
     <x:t>12/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>NICE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Vérifier les équipements de protection individuelle (EPI) contre les chutes de hauteur - THH011</x:t>
   </x:si>
   <x:si>
-    <x:t>12/07/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Irata niveau 1</x:t>
   </x:si>
   <x:si>
     <x:t>Atis</x:t>
   </x:si>
   <x:si>
     <x:t>13300</x:t>
   </x:si>
   <x:si>
     <x:t>SALON-DE-PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>12/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
-    <x:t>12/02/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>10/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/27/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>10/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>10/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/23/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>10/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
@@ -389,57 +389,57 @@
   <x:si>
     <x:t>13770</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>PERTUIS</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-MARTIN-DE-CRAU</x:t>
   </x:si>
   <x:si>
     <x:t>SISTERON</x:t>
   </x:si>
   <x:si>
+    <x:t>SAINT-LAURENT-DU-VAR</x:t>
+  </x:si>
+  <x:si>
     <x:t>MARSEILLE-14e</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>SAINT-LAURENT-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>Cordiste IRATA Niveau 2 - Refresh</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Travaux en hauteur et port du harnais</x:t>
   </x:si>
   <x:si>
     <x:t>Sécurité Manutention</x:t>
   </x:si>
   <x:si>
     <x:t>13670</x:t>
   </x:si>
   <x:si>
     <x:t>VERQUIERES</x:t>
   </x:si>
   <x:si>
     <x:t>05/12/2026 00:00:00</x:t>
   </x:si>
@@ -1485,145 +1485,145 @@
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
         <x:v>620077</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C8" s="15" t="s"/>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s"/>
       <x:c r="I8" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s"/>
       <x:c r="K8" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>620132</x:v>
+        <x:v>620097</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s"/>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>620097</x:v>
+        <x:v>620132</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C10" s="15" t="s"/>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s"/>
       <x:c r="K10" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
@@ -1672,255 +1672,255 @@
       <x:c r="I11" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="S11" s="0" t="n">
+        <x:v>620119</x:v>
+      </x:c>
+      <x:c r="T11" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="S11" s="0" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U11" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C12" s="15" t="s"/>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s"/>
       <x:c r="K12" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>620119</x:v>
+        <x:v>620128</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s"/>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
         <x:v>620117</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C14" s="15" t="s"/>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s"/>
       <x:c r="K14" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
         <x:v>620087</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s"/>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
         <x:v>620080</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C16" s="15" t="s"/>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -1946,185 +1946,185 @@
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
         <x:v>620111</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s"/>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>31701</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>628655</x:v>
+        <x:v>630144</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C18" s="15" t="s"/>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s"/>
       <x:c r="K18" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>31701</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>630144</x:v>
+        <x:v>628655</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s"/>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>620096</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C20" s="15" t="s"/>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -2284,51 +2284,51 @@
       <x:c r="I23" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>632984</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C24" s="15" t="s"/>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -2337,51 +2337,51 @@
         <x:v>24</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s"/>
       <x:c r="K24" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>632983</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s"/>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>24</x:v>
@@ -2439,51 +2439,51 @@
         <x:v>24</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s"/>
       <x:c r="K26" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>620095</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s"/>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>24</x:v>
@@ -2505,442 +2505,442 @@
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>620108</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C28" s="15" t="s"/>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s"/>
       <x:c r="K28" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
-        <x:v>31701</x:v>
+        <x:v>31754</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>630143</x:v>
+        <x:v>620131</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s"/>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
-        <x:v>31754</x:v>
+        <x:v>31701</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>620131</x:v>
+        <x:v>630143</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="C30" s="15" t="s"/>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s"/>
       <x:c r="K30" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>640432</x:v>
+        <x:v>620127</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s"/>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>620127</x:v>
+        <x:v>640432</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C32" s="15" t="s"/>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s"/>
       <x:c r="K32" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>620086</x:v>
+        <x:v>620107</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s"/>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
-        <x:v>31754</x:v>
+        <x:v>31701</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>620107</x:v>
+        <x:v>628654</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C34" s="15" t="s"/>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s"/>
       <x:c r="K34" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
-        <x:v>31701</x:v>
+        <x:v>31754</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>628654</x:v>
+        <x:v>620086</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s"/>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>620094</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C36" s="15" t="s"/>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -2949,51 +2949,51 @@
         <x:v>24</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s"/>
       <x:c r="K36" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>620079</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s"/>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>24</x:v>
@@ -3304,51 +3304,51 @@
       <x:c r="I43" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>620093</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C44" s="15" t="s"/>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -3768,100 +3768,100 @@
       <x:c r="K52" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>31701</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>638882</x:v>
+        <x:v>638883</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s"/>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>31701</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>638889</x:v>
+        <x:v>638882</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C54" s="15" t="s"/>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>98</x:v>
@@ -3870,51 +3870,51 @@
       <x:c r="K54" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>31701</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>638883</x:v>
+        <x:v>638889</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s"/>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>110</x:v>
@@ -4845,51 +4845,51 @@
       <x:c r="I73" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>31701</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>598387</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C74" s="15" t="s"/>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>172</x:v>
       </x:c>