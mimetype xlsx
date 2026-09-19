--- v0 (2026-09-19)
+++ v1 (2026-09-19)
@@ -362,125 +362,125 @@
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>Institut supérieur d'optique</x:t>
   </x:si>
   <x:si>
     <x:t>Ort Formation</x:t>
   </x:si>
   <x:si>
     <x:t>75004</x:t>
   </x:si>
   <x:si>
     <x:t>Ort Formation - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-10e</x:t>
   </x:si>
   <x:si>
+    <x:t>07/07/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bac pro optique lunetterie</x:t>
   </x:si>
   <x:si>
     <x:t>Association Départementale d'Etudes et de Formation</x:t>
   </x:si>
   <x:si>
     <x:t>ADEF</x:t>
   </x:si>
   <x:si>
     <x:t>BTS opticien-lunetier (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont - Mougins</x:t>
   </x:si>
   <x:si>
     <x:t>06250</x:t>
   </x:si>
   <x:si>
     <x:t>Erudis Formation - Campus Nice - Sophia-Antipolis</x:t>
   </x:si>
   <x:si>
     <x:t>MOUGINS</x:t>
   </x:si>
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>13397</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 20</x:t>
   </x:si>
   <x:si>
     <x:t>licence pro mention optique professionnelle</x:t>
   </x:si>
   <x:si>
+    <x:t>bac pro optique lunetterie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP B Pascal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-12e</x:t>
+  </x:si>
+  <x:si>
     <x:t>Groupe Belmont - Antenne Mougins</x:t>
   </x:si>
   <x:si>
     <x:t>Formasup Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>CFA</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Faculté des Sciences</x:t>
   </x:si>
   <x:si>
     <x:t>13003</x:t>
   </x:si>
   <x:si>
     <x:t>ORT</x:t>
   </x:si>
   <x:si>
-    <x:t>07/07/2027 00:00:00</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Novétude Santé Pro I - Esol - Antenne Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>ÉRUDIS Formation</x:t>
   </x:si>
   <x:si>
     <x:t>GROUPE BELMONT</x:t>
   </x:si>
   <x:si>
     <x:t>Provence formation - Erudis Aix</x:t>
   </x:si>
   <x:si>
     <x:t>L'Ecole By Krys Group</x:t>
   </x:si>
   <x:si>
     <x:t>78550</x:t>
   </x:si>
   <x:si>
     <x:t>08/28/2026 00:00:00</x:t>
@@ -509,78 +509,78 @@
   <x:si>
     <x:t>Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>Sigma Formation</x:t>
   </x:si>
   <x:si>
     <x:t>06/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>DU Contactologie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - IUT Aix-Marseille (Site Saint Jérôme)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence pro mention optique professionnelle parcours santé visuelle</x:t>
+  </x:si>
+  <x:si>
     <x:t>Novétude Santé Pro II - Esol</x:t>
   </x:si>
   <x:si>
     <x:t>69007</x:t>
   </x:si>
   <x:si>
     <x:t>Novétude Santé Pro II - Esol - Antenne Nice</x:t>
-  </x:si>
-[...19 lines deleted...]
-    <x:t>Licence pro mention optique professionnelle parcours santé visuelle</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
       <x:charset val="1"/>
     </x:font>
     <x:font>
@@ -2115,1056 +2115,1059 @@
       <x:c r="S18" s="14" t="n">
         <x:v>607800</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>38360</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="E19" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
-        <x:v>76</x:v>
-[...2 lines deleted...]
-        <x:v>77</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>43486</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>603257</x:v>
+        <x:v>600286</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
-        <x:v>89</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>38360</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
-      <x:c r="E20" s="14" t="s"/>
+      <x:c r="E20" s="14" t="s">
+        <x:v>44</x:v>
+      </x:c>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
-        <x:v>86</x:v>
-[...1 lines deleted...]
-      <x:c r="H20" s="14" t="s"/>
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="H20" s="14" t="s">
+        <x:v>73</x:v>
+      </x:c>
       <x:c r="I20" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>43486</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>595748</x:v>
+        <x:v>600494</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>38360</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>43486</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>595749</x:v>
+        <x:v>595748</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
-        <x:v>42</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>38360</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
-      <x:c r="E22" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>43486</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>605444</x:v>
+        <x:v>595749</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>38360</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="E23" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>43486</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>600286</x:v>
+        <x:v>605444</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
-        <x:v>38360</x:v>
+        <x:v>40622</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>72</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>43486</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>600494</x:v>
+        <x:v>605440</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>38456</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>43486</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>638133</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>38360</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I26" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>43486</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>638134</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>38360</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>43486</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="Q27" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="Q27" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>620485</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>38360</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>43486</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>595747</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>40622</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>43486</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
         <x:v>592573</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
-        <x:v>42</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
-        <x:v>39005</x:v>
+        <x:v>38456</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
-      <x:c r="E30" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>43486</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>603666</x:v>
+        <x:v>593925</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
-        <x:v>38360</x:v>
+        <x:v>39005</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>43486</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>607770</x:v>
+        <x:v>603666</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>38360</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>112</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>43486</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>611020</x:v>
+        <x:v>607770</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>38360</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
+      <x:c r="E33" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
       <x:c r="G33" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="H33" s="0" t="s">
+        <x:v>118</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>43486</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>595746</x:v>
+        <x:v>611020</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
-        <x:v>42</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
-        <x:v>40622</x:v>
+        <x:v>38360</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
-      <x:c r="E34" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>43486</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>605440</x:v>
+        <x:v>595746</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
-        <x:v>38456</x:v>
+        <x:v>38360</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
+      <x:c r="E35" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
       <x:c r="G35" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="H35" s="0" t="s">
+        <x:v>77</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>43486</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>593925</x:v>
+        <x:v>603257</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>38360</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>43486</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>603633</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>39005</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="E37" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
@@ -3245,59 +3248,59 @@
       <x:c r="M38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>43486</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>605445</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>38456</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>43486</x:v>
@@ -3485,51 +3488,51 @@
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>612236</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>38456</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>43486</x:v>
@@ -3686,51 +3689,51 @@
         <x:v>128</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>43486</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>603470</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
@@ -4112,51 +4115,51 @@
       <x:c r="M53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>43486</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>547203</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>38360</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
@@ -4233,157 +4236,158 @@
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>546670</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
-        <x:v>42</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>43</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="C56" s="15" t="s"/>
       <x:c r="D56" s="15" t="s"/>
-      <x:c r="E56" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>146</x:v>
-[...1 lines deleted...]
-      <x:c r="H56" s="14" t="s"/>
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="H56" s="14" t="s">
+        <x:v>148</x:v>
+      </x:c>
       <x:c r="I56" s="16" t="s">
-        <x:v>147</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="J56" s="14" t="s"/>
       <x:c r="K56" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>43486</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>552386</x:v>
+        <x:v>582134</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>149</x:v>
-[...1 lines deleted...]
-      <x:c r="C57" s="3" t="s"/>
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="C57" s="3" t="n">
+        <x:v>40622</x:v>
+      </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="J57" s="0" t="s">
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>43486</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>582134</x:v>
+        <x:v>580619</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>38360</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I58" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
@@ -4579,105 +4583,105 @@
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>551078</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
-        <x:v>40622</x:v>
+        <x:v>38360</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
-      <x:c r="E62" s="14" t="s"/>
+      <x:c r="E62" s="14" t="s">
+        <x:v>44</x:v>
+      </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>150</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>43486</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>580619</x:v>
+        <x:v>552386</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>38360</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>78</x:v>
       </x:c>