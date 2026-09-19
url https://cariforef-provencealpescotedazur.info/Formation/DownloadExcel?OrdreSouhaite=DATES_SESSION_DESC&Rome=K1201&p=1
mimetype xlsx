--- v0 (2026-09-19)
+++ v1 (2026-09-19)
@@ -1439,83 +1439,83 @@
   <x:si>
     <x:t>AVIGNON CEDEX 2</x:t>
   </x:si>
   <x:si>
     <x:t>83097</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention psychologie</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention psychologie parcours psychologie</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Facultés des Arts, Lettres, Langues, Sciences Humaines</x:t>
   </x:si>
   <x:si>
     <x:t>13621</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention sociologie</x:t>
   </x:si>
   <x:si>
+    <x:t>Licence pro mention métiers de l'entrepreneuriat spécialisation manager et développer une TPE/PME (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Dumont d'Urville</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 20</x:t>
+  </x:si>
+  <x:si>
     <x:t>Greta-Cfa Marseille Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>GMM</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Nelson Mandela</x:t>
   </x:si>
   <x:si>
-    <x:t>13397</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Ecole Supérieure Formation Métiers en Demande</x:t>
   </x:si>
   <x:si>
     <x:t>ESMED</x:t>
   </x:si>
   <x:si>
     <x:t>84700</x:t>
   </x:si>
   <x:si>
-    <x:t>Licence pro mention métiers de l'entrepreneuriat spécialisation manager et développer une TPE/PME (Apprentissage)</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Institut Régional du Travail Social PACA-Corse - site Marseille 8e</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Régional Formation  2022-2026 (PRF)</x:t>
   </x:si>
   <x:si>
     <x:t>Association du Centre d'Orientation de Psychologie Appliquée et de Documentation</x:t>
   </x:si>
   <x:si>
     <x:t>ACOPAD</x:t>
   </x:si>
   <x:si>
     <x:t>13002</x:t>
@@ -1868,63 +1868,63 @@
   <x:si>
     <x:t>07/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention intervention et développement social parcours compétences complémentaires en informatique</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention métiers de l'entrepreneuriat parcours création et reprise d’entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Faculté Economie et Gestion</x:t>
   </x:si>
   <x:si>
     <x:t>13080</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 1er</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention santé publique parcours méthodes quantitatives et économétriques pour la recherche en santé</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention sciences sanitaires et sociales parcours sciences sanitaires et sociales</x:t>
   </x:si>
   <x:si>
+    <x:t>Progress Sup</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Progress Sup - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
     <x:t>Licence mention sociologie parcours sociologie</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention sciences et techniques des activités physiques et sportives : ingénierie et ergonomie de l'activité physique parcours bio-ingénierie des tissus et des implants</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Progress Sup - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>CCIV</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>08/28/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Complément spécialisation médiation ou négociation familiale</x:t>
   </x:si>
   <x:si>
     <x:t>Institut des Hautes Etudes en Médiation et en Négociation</x:t>
   </x:si>
@@ -14062,163 +14062,161 @@
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>603919</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
-        <x:v>36939</x:v>
+        <x:v>39023</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
-      <x:c r="E211" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G211" s="0" t="s">
-        <x:v>456</x:v>
-[...2 lines deleted...]
-        <x:v>457</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
-        <x:v>458</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
-        <x:v>43454</x:v>
+        <x:v>14454</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
-        <x:v>326</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
-        <x:v>611319</x:v>
+        <x:v>592013</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
-        <x:v>315</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
-        <x:v>410</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
-        <x:v>39696</x:v>
+        <x:v>40134</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
-      <x:c r="E212" s="14" t="s"/>
+      <x:c r="E212" s="14" t="s">
+        <x:v>74</x:v>
+      </x:c>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
-        <x:v>317</x:v>
-[...1 lines deleted...]
-      <x:c r="H212" s="14" t="s"/>
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="H212" s="14" t="s">
+        <x:v>338</x:v>
+      </x:c>
       <x:c r="I212" s="16" t="s">
-        <x:v>318</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
-        <x:v>14256</x:v>
+        <x:v>13260</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
-        <x:v>411</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
-        <x:v>460</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
-        <x:v>461</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
-        <x:v>592215</x:v>
+        <x:v>616818</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="E213" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H213" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
@@ -14239,276 +14237,276 @@
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
         <x:v>599630</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
-        <x:v>305</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
-        <x:v>36939</x:v>
+        <x:v>39696</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s"/>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
-        <x:v>462</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
-        <x:v>464</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
-        <x:v>43454</x:v>
+        <x:v>14256</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
-        <x:v>462</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
-        <x:v>464</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
-        <x:v>630342</x:v>
+        <x:v>592215</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
-        <x:v>36938</x:v>
+        <x:v>36939</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
+      <x:c r="E215" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
       <x:c r="G215" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="H215" s="0" t="s">
+        <x:v>461</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
-        <x:v>433</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
-        <x:v>44084</x:v>
+        <x:v>43454</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
-        <x:v>433</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
-        <x:v>596555</x:v>
+        <x:v>611319</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
-        <x:v>315</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
-        <x:v>436</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
-        <x:v>39023</x:v>
+        <x:v>36939</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
-        <x:v>317</x:v>
-[...1 lines deleted...]
-      <x:c r="H216" s="14" t="s"/>
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="H216" s="14" t="s">
+        <x:v>465</x:v>
+      </x:c>
       <x:c r="I216" s="16" t="s">
-        <x:v>318</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
-        <x:v>14454</x:v>
+        <x:v>43454</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
-        <x:v>439</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
-        <x:v>317</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
-        <x:v>318</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
-        <x:v>592013</x:v>
+        <x:v>630342</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
-        <x:v>40134</x:v>
+        <x:v>36938</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
-      <x:c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G217" s="0" t="s">
-        <x:v>337</x:v>
-[...2 lines deleted...]
-        <x:v>338</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
-        <x:v>339</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
-        <x:v>13260</x:v>
+        <x:v>44084</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
-        <x:v>616818</x:v>
+        <x:v>596555</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
-        <x:v>341</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>36938</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I218" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
@@ -19981,459 +19979,457 @@
       </x:c>
       <x:c r="P312" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
         <x:v>574939</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
         <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C313" s="3" t="n">
-        <x:v>37675</x:v>
+        <x:v>36939</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="E313" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G313" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="H313" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="J313" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
-        <x:v>44056</x:v>
+        <x:v>43454</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
-        <x:v>557556</x:v>
+        <x:v>549585</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
-        <x:v>599</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C314" s="15" t="n">
-        <x:v>39694</x:v>
+        <x:v>36939</x:v>
       </x:c>
       <x:c r="D314" s="15" t="s"/>
-      <x:c r="E314" s="14" t="s"/>
+      <x:c r="E314" s="14" t="s">
+        <x:v>74</x:v>
+      </x:c>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="I314" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K314" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
-        <x:v>11029</x:v>
+        <x:v>43454</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
-        <x:v>414</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
-        <x:v>453</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
-        <x:v>454</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
-        <x:v>575734</x:v>
+        <x:v>545550</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
-        <x:v>511</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="C315" s="3" t="n">
+        <x:v>36938</x:v>
+      </x:c>
+      <x:c r="D315" s="3" t="s"/>
+      <x:c r="E315" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G315" s="0" t="s">
+        <x:v>599</x:v>
+      </x:c>
+      <x:c r="I315" s="4" t="s">
         <x:v>600</x:v>
       </x:c>
-      <x:c r="C315" s="3" t="n">
-[...11 lines deleted...]
-      </x:c>
       <x:c r="J315" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
-        <x:v>15454</x:v>
+        <x:v>44084</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
-        <x:v>576274</x:v>
+        <x:v>546678</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
-        <x:v>511</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C316" s="15" t="n">
-        <x:v>36939</x:v>
+        <x:v>37675</x:v>
       </x:c>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
-        <x:v>415</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s">
-        <x:v>416</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="I316" s="16" t="s">
-        <x:v>339</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="K316" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
-        <x:v>43454</x:v>
+        <x:v>44056</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
-        <x:v>415</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
-        <x:v>339</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
-        <x:v>549585</x:v>
+        <x:v>557556</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="C317" s="3" t="n">
-        <x:v>36939</x:v>
+        <x:v>39694</x:v>
       </x:c>
       <x:c r="D317" s="3" t="s"/>
-      <x:c r="E317" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G317" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H317" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J317" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
-        <x:v>43454</x:v>
+        <x:v>11029</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
-        <x:v>545550</x:v>
+        <x:v>575734</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C318" s="15" t="n">
         <x:v>36938</x:v>
       </x:c>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
-        <x:v>601</x:v>
-[...1 lines deleted...]
-      <x:c r="H318" s="14" t="s"/>
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="H318" s="14" t="s">
+        <x:v>97</x:v>
+      </x:c>
       <x:c r="I318" s="16" t="s">
-        <x:v>602</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K318" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>44084</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
-        <x:v>603</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
-        <x:v>339</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
-        <x:v>546678</x:v>
+        <x:v>545547</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="C319" s="3" t="n">
-        <x:v>36938</x:v>
+        <x:v>38699</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s"/>
-      <x:c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G319" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H319" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J319" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
-        <x:v>44084</x:v>
+        <x:v>15454</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
-        <x:v>545547</x:v>
+        <x:v>576274</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="C320" s="15" t="n">
         <x:v>37678</x:v>
       </x:c>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="I320" s="16" t="s">
         <x:v>606</x:v>