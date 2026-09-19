--- v0 (2026-09-19)
+++ v1 (2026-09-19)
@@ -473,113 +473,113 @@
   <x:si>
     <x:t>Facturation</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Excel perfectionnement</x:t>
   </x:si>
   <x:si>
     <x:t>Arkesys Net</x:t>
   </x:si>
   <x:si>
     <x:t>42000</x:t>
   </x:si>
   <x:si>
     <x:t>OLLIOULES</x:t>
   </x:si>
   <x:si>
+    <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMAR PACA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Artisan , Demandeur d'emploi , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Sipca</x:t>
   </x:si>
   <x:si>
     <x:t>80000</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
-    <x:t>12/07/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>04/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
-    <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
-[...8 lines deleted...]
-    <x:t>Artisan , Demandeur d'emploi , Salarié , Tout public</x:t>
+    <x:t>ARLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYERES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAVAILLON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANNES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES</x:t>
   </x:si>
   <x:si>
     <x:t>BRIGNOLES</x:t>
   </x:si>
   <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
-    <x:t>CANNES</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>ORANGE</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>DAEU diplôme d'accès aux études universitaires option A</x:t>
   </x:si>
   <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>UCA</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
@@ -620,110 +620,110 @@
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Service Formation Professionnelle For'Pro</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>05/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Association de Formation pour la Coopération et la Promotion Professionnelle Méditerranéenne</x:t>
   </x:si>
   <x:si>
     <x:t>ACPM</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-MAXIMIN-LA-SAINTE-BAUME</x:t>
   </x:si>
   <x:si>
     <x:t>04/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>10/19/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/02/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>4MaCompta Expertise - Alfred Cadoret</x:t>
   </x:si>
   <x:si>
     <x:t>06240</x:t>
   </x:si>
   <x:si>
     <x:t>Handicapé , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
-    <x:t>10/19/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>10/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>04/02/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/21/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Assistant de comptabilité et d'administration en PME/TPE BC1 gérer la comptabilité des activités quotidiennes de la PME</x:t>
   </x:si>
   <x:si>
     <x:t>Cadre demandeur d'emploi , Demandeur d'emploi , Handicapé</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>DAEU diplôme d'accès aux études universitaires option A - Pro</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
     <x:t>10/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>DAEU diplôme d'accès aux études universitaires option B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>DAEU diplôme d'accès aux études universitaires option B - Pro</x:t>
   </x:si>
   <x:si>
-    <x:t>10/07/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Someform</x:t>
   </x:si>
   <x:si>
     <x:t>13127</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Someform - Antenne La Garde</x:t>
   </x:si>
   <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Epv</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
@@ -800,62 +800,62 @@
   <x:si>
     <x:t>09/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Delta - Groupe Someform</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/18/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>VITROLLES</x:t>
   </x:si>
   <x:si>
-    <x:t>09/07/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>02/18/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>03/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention management sectoriel</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 5 et plus</x:t>
   </x:si>
   <x:si>
     <x:t>Management transversal</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention administration économique et sociale</x:t>
   </x:si>
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
@@ -884,165 +884,165 @@
   <x:si>
     <x:t>Cf</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Licencié pour motif économique , Particulier, individuel , Public sans emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESCCOM </x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Cannes (Carnot)</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Groupe Belmont</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONTFAVET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Assistant de gestion et d'administration d'entreprise (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCI Hautes Alpes Formation - Centre Régional et Européen du Tourisme</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac + 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Secrétariat assistanat formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRIANCON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAEU diplôme d'accès aux études universitaires option A (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formasup Méditerranée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/21/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>master mention management public</x:t>
   </x:si>
   <x:si>
     <x:t>Aide développement</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE (UFR MANAGT PU GOUV TERRITORIAL AIX MARSEILLE)</x:t>
   </x:si>
   <x:si>
     <x:t>13621</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 1</x:t>
   </x:si>
   <x:si>
     <x:t>Airo</x:t>
   </x:si>
   <x:si>
     <x:t>84170</x:t>
   </x:si>
   <x:si>
     <x:t>MONTEUX</x:t>
   </x:si>
   <x:si>
-    <x:t>08/31/2027 00:00:00</x:t>
-[...49 lines deleted...]
-  <x:si>
     <x:t>Titre professionnel chargé d'accueil et de gestion administrative (préparation également possible par Bloc(s) de compétences) (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Centre Interinstitutionnel de Bilan de Compétences Alpes Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIBC ALPES PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public sans emploi , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>MARSEILLE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>84029</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 01</x:t>
-  </x:si>
-[...22 lines deleted...]
-    <x:t>07/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Facturation électronique : de la réglementation à la mise en œuvre</x:t>
   </x:si>
   <x:si>
     <x:t>Enjeu Développement</x:t>
   </x:si>
   <x:si>
     <x:t>83210</x:t>
   </x:si>
   <x:si>
     <x:t>07/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>SOLLIES-PONT</x:t>
   </x:si>
   <x:si>
     <x:t>06/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2026 00:00:00</x:t>
   </x:si>
@@ -4068,87 +4068,87 @@
       <x:c r="R36" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>629859</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>612097</x:v>
+        <x:v>612164</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C38" s="15" t="s"/>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>132</x:v>
@@ -4178,1036 +4178,1036 @@
       <x:c r="R38" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>633094</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>612164</x:v>
+        <x:v>612097</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>57</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="C40" s="15" t="s"/>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="H40" s="14" t="s"/>
+      <x:c r="H40" s="14" t="s">
+        <x:v>135</x:v>
+      </x:c>
       <x:c r="I40" s="16" t="s">
-        <x:v>135</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="J40" s="14" t="s"/>
       <x:c r="K40" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
-        <x:v>35035</x:v>
+        <x:v>34078</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>639564</x:v>
+        <x:v>634362</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>639569</x:v>
+        <x:v>639564</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>639572</x:v>
+        <x:v>639569</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>639575</x:v>
+        <x:v>639572</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="S44" s="14" t="n">
+        <x:v>639575</x:v>
+      </x:c>
+      <x:c r="T44" s="16" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="U44" s="16" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>639582</x:v>
+        <x:v>639579</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>122</x:v>
-[...1 lines deleted...]
-      <x:c r="C46" s="15" t="s"/>
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="C46" s="15" t="n">
+        <x:v>41239</x:v>
+      </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>143</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
-        <x:v>145</x:v>
-[...1 lines deleted...]
-      <x:c r="J46" s="14" t="s"/>
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="J46" s="14" t="s">
+        <x:v>39</x:v>
+      </x:c>
       <x:c r="K46" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
-        <x:v>34078</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>634362</x:v>
+        <x:v>639582</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>639571</x:v>
+        <x:v>639574</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>639576</x:v>
+        <x:v>639578</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>639577</x:v>
+        <x:v>639583</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>639570</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>639573</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>639574</x:v>
+        <x:v>639571</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>639578</x:v>
+        <x:v>639576</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>639583</x:v>
+        <x:v>639577</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>639580</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>639581</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
@@ -5318,51 +5318,51 @@
       <x:c r="J59" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>639009</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -5569,154 +5569,155 @@
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>639007</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>85</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="C64" s="15" t="s"/>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="I64" s="16" t="s">
-        <x:v>88</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="J64" s="14" t="s"/>
       <x:c r="K64" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
-        <x:v>15041</x:v>
+        <x:v>34078</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>628390</x:v>
+        <x:v>634361</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>122</x:v>
-[...1 lines deleted...]
-      <x:c r="C65" s="3" t="s"/>
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="C65" s="3" t="n">
+        <x:v>40181</x:v>
+      </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="J65" s="0" t="s">
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
-        <x:v>34078</x:v>
+        <x:v>15041</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>634361</x:v>
+        <x:v>628390</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>40181</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I66" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
@@ -5793,498 +5794,499 @@
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>633811</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
-        <x:v>36</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
-        <x:v>41239</x:v>
+        <x:v>40181</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
-      <x:c r="E68" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="I68" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
-        <x:v>35035</x:v>
+        <x:v>15041</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>633026</x:v>
+        <x:v>639008</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
-        <x:v>40181</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
+      <x:c r="E69" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="G69" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
-        <x:v>15041</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>639008</x:v>
+        <x:v>633026</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
-        <x:v>38506</x:v>
+        <x:v>40181</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="I70" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
-        <x:v>32667</x:v>
+        <x:v>15041</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>625569</x:v>
+        <x:v>633812</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
-        <x:v>40181</x:v>
+        <x:v>38506</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
-        <x:v>15041</x:v>
+        <x:v>32667</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>633812</x:v>
+        <x:v>625569</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>122</x:v>
-[...1 lines deleted...]
-      <x:c r="C72" s="15" t="s"/>
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C72" s="15" t="n">
+        <x:v>36803</x:v>
+      </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H72" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="I72" s="16" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="J72" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="K72" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="L72" s="14" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="M72" s="14" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="N72" s="15" t="n">
+        <x:v>35052</x:v>
+      </x:c>
+      <x:c r="O72" s="14" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="P72" s="14" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="Q72" s="16" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="R72" s="14" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="S72" s="14" t="n">
+        <x:v>544539</x:v>
+      </x:c>
+      <x:c r="T72" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="H72" s="14" t="s"/>
-      <x:c r="I72" s="16" t="s">
+      <x:c r="U72" s="16" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...32 lines deleted...]
-        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>36803</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>544539</x:v>
+        <x:v>544554</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>22</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="C74" s="15" t="s"/>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
-        <x:v>23</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
-        <x:v>25</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="J74" s="14" t="s"/>
       <x:c r="K74" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
-        <x:v>35052</x:v>
+        <x:v>34078</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>544554</x:v>
+        <x:v>635191</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s"/>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>34078</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>635193</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I76" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
@@ -6314,192 +6316,192 @@
       <x:c r="R76" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>633701</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>512829</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>635925</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>625672</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C80" s="15" t="s"/>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
@@ -6666,174 +6668,174 @@
         <x:v>200</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>40181</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>628397</x:v>
+        <x:v>628393</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>40181</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I84" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>628393</x:v>
+        <x:v>628397</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s"/>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>34078</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>634360</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
@@ -7093,97 +7095,100 @@
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>629754</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
-        <x:v>38506</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H91" s="0" t="s">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
-        <x:v>32667</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>558534</x:v>
+        <x:v>628880</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I92" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
@@ -7206,210 +7211,207 @@
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>627988</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
-        <x:v>41239</x:v>
+        <x:v>38506</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
-        <x:v>23</x:v>
-[...2 lines deleted...]
-        <x:v>24</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
-        <x:v>35035</x:v>
+        <x:v>32667</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>628880</x:v>
+        <x:v>558534</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="I94" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>627865</x:v>
+        <x:v>627861</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>627990</x:v>
+        <x:v>627862</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C96" s="15" t="s"/>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
         <x:v>223</x:v>
@@ -7472,460 +7474,462 @@
       <x:c r="J97" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>627861</x:v>
+        <x:v>627865</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="I98" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>627862</x:v>
+        <x:v>625568</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>625568</x:v>
+        <x:v>627991</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
-        <x:v>228</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="I100" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>627991</x:v>
+        <x:v>626358</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
+      <x:c r="E101" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="G101" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>626358</x:v>
+        <x:v>629639</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
-        <x:v>36</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
-        <x:v>41239</x:v>
+        <x:v>38506</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
-      <x:c r="E102" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
-        <x:v>23</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
-        <x:v>35035</x:v>
+        <x:v>32667</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>629639</x:v>
+        <x:v>634779</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
-        <x:v>38506</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H103" s="0" t="s">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
-        <x:v>32667</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>634779</x:v>
+        <x:v>627990</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I104" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>627989</x:v>
+        <x:v>627863</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H105" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -7935,113 +7939,113 @@
       <x:c r="J105" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>627992</x:v>
+        <x:v>627989</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I106" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>627864</x:v>
+        <x:v>627992</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H107" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -8051,54 +8055,54 @@
       <x:c r="J107" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>628846</x:v>
+        <x:v>627864</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s">
@@ -8110,68 +8114,68 @@
       <x:c r="J108" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>627863</x:v>
+        <x:v>628846</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>40181</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>15041</x:v>
@@ -8275,51 +8279,51 @@
       <x:c r="J111" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>626896</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
@@ -8386,51 +8390,51 @@
       <x:c r="J113" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>626485</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
@@ -8459,501 +8463,501 @@
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>618767</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
-        <x:v>38506</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
-      <x:c r="E115" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G115" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H115" s="0" t="s">
+        <x:v>59</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
-        <x:v>32667</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="S115" s="0" t="n">
+        <x:v>630450</x:v>
+      </x:c>
+      <x:c r="T115" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="S115" s="0" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="I116" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>630450</x:v>
+        <x:v>624483</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="U116" s="16" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
-        <x:v>41239</x:v>
+        <x:v>38506</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
+      <x:c r="E117" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="G117" s="0" t="s">
-        <x:v>179</x:v>
-[...2 lines deleted...]
-        <x:v>180</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
-        <x:v>35035</x:v>
+        <x:v>32667</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>624483</x:v>
+        <x:v>601786</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>601742</x:v>
+        <x:v>601788</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
-        <x:v>41239</x:v>
+        <x:v>38506</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
+      <x:c r="E119" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="G119" s="0" t="s">
-        <x:v>34</x:v>
-[...2 lines deleted...]
-        <x:v>35</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
-        <x:v>35035</x:v>
+        <x:v>32667</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>604439</x:v>
+        <x:v>601742</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I120" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>604501</x:v>
+        <x:v>604439</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
-        <x:v>38506</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
-      <x:c r="E121" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G121" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H121" s="0" t="s">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
-        <x:v>32667</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>601788</x:v>
+        <x:v>604501</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>42363</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="I122" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>635711</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>42355</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
@@ -8993,75 +8997,75 @@
       <x:c r="T123" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>639861</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
@@ -9094,1079 +9098,1078 @@
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>608432</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
-        <x:v>253</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
-        <x:v>42366</x:v>
+        <x:v>38506</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
-      <x:c r="E126" s="14" t="s"/>
+      <x:c r="E126" s="14" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
-        <x:v>256</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
-        <x:v>13016</x:v>
+        <x:v>32667</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="P126" s="14" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="Q126" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="P126" s="14" t="s">
+      <x:c r="R126" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="Q126" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>635329</x:v>
+        <x:v>603605</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
-        <x:v>41239</x:v>
+        <x:v>38506</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
+      <x:c r="E127" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="G127" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="H127" s="0" t="s">
+        <x:v>266</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
-        <x:v>277</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
-        <x:v>35035</x:v>
+        <x:v>32667</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
-        <x:v>277</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>629270</x:v>
+        <x:v>608431</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>279</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
-        <x:v>38506</x:v>
+        <x:v>36390</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="H128" s="14" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="I128" s="16" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="J128" s="14" t="s">
         <x:v>280</x:v>
-      </x:c>
-[...5 lines deleted...]
-        <x:v>39</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
-        <x:v>32667</x:v>
+        <x:v>35004</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
-        <x:v>280</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
-        <x:v>281</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>603605</x:v>
+        <x:v>601920</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>279</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
-        <x:v>38506</x:v>
+        <x:v>40181</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="E129" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="H129" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
-        <x:v>32667</x:v>
+        <x:v>15041</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>608431</x:v>
+        <x:v>630658</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
-        <x:v>46</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
-        <x:v>284</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
-        <x:v>36390</x:v>
+        <x:v>38506</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
-      <x:c r="E130" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
-        <x:v>285</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
-        <x:v>287</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
-        <x:v>288</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
-        <x:v>35004</x:v>
+        <x:v>32667</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
-        <x:v>287</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>290</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>601920</x:v>
+        <x:v>636294</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
-        <x:v>40181</x:v>
+        <x:v>38506</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
-      <x:c r="E131" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G131" s="0" t="s">
-        <x:v>292</x:v>
-[...2 lines deleted...]
-        <x:v>293</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
-        <x:v>294</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
-        <x:v>15041</x:v>
+        <x:v>32667</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
-        <x:v>630658</x:v>
+        <x:v>629810</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
-        <x:v>279</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
-        <x:v>38506</x:v>
+        <x:v>42366</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
-        <x:v>280</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
-        <x:v>281</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
-        <x:v>32667</x:v>
+        <x:v>13016</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
-        <x:v>280</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
-        <x:v>281</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
-        <x:v>282</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>636294</x:v>
+        <x:v>635329</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>295</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
-        <x:v>38506</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
-        <x:v>32667</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>629810</x:v>
+        <x:v>629270</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="I134" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>632351</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
-      <x:c r="E135" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G135" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="H135" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
-        <x:v>608524</x:v>
+        <x:v>638775</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
-        <x:v>253</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
-        <x:v>42355</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
-      <x:c r="E136" s="14" t="s"/>
+      <x:c r="E136" s="14" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
-        <x:v>255</x:v>
-[...1 lines deleted...]
-      <x:c r="H136" s="14" t="s"/>
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="H136" s="14" t="s">
+        <x:v>266</x:v>
+      </x:c>
       <x:c r="I136" s="16" t="s">
-        <x:v>256</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
-        <x:v>12523</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
-        <x:v>259</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
-        <x:v>256</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
-        <x:v>299</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
-        <x:v>635301</x:v>
+        <x:v>608524</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
-        <x:v>262</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
-        <x:v>42355</x:v>
+        <x:v>38506</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
+      <x:c r="E137" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="G137" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H137" s="0" t="s">
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
-        <x:v>300</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
-        <x:v>12523</x:v>
+        <x:v>32667</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
-        <x:v>300</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
-        <x:v>635302</x:v>
+        <x:v>601164</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
-        <x:v>262</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
-        <x:v>41239</x:v>
+        <x:v>36390</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
-      <x:c r="E138" s="14" t="s"/>
+      <x:c r="E138" s="14" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
-        <x:v>302</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="I138" s="16" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="J138" s="14" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="K138" s="14" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="L138" s="14" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="M138" s="14" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="N138" s="15" t="n">
+        <x:v>35004</x:v>
+      </x:c>
+      <x:c r="O138" s="14" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="P138" s="14" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="Q138" s="16" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="R138" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="I138" s="16" t="s">
-[...28 lines deleted...]
-      </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>638775</x:v>
+        <x:v>603515</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
-        <x:v>307</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="E139" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H139" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>603238</x:v>
+        <x:v>608525</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>308</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
-        <x:v>38506</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I140" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
-        <x:v>32667</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>601164</x:v>
+        <x:v>603238</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>309</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
-        <x:v>36390</x:v>
+        <x:v>42355</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
-      <x:c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G141" s="0" t="s">
-        <x:v>285</x:v>
-[...2 lines deleted...]
-        <x:v>286</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
-        <x:v>287</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
-        <x:v>35004</x:v>
+        <x:v>12523</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
-        <x:v>287</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>603515</x:v>
+        <x:v>635301</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
-        <x:v>46</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
-        <x:v>41239</x:v>
+        <x:v>42355</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
-      <x:c r="E142" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
-        <x:v>265</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
-        <x:v>35035</x:v>
+        <x:v>12523</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>608525</x:v>
+        <x:v>635302</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C143" s="3" t="s"/>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>34078</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>635674</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C144" s="15" t="s"/>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
@@ -10506,100 +10509,100 @@
         <x:v>267</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s"/>
       <x:c r="K150" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>15052</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>585268</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="C151" s="3" t="s"/>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>15052</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
         <x:v>585269</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="C152" s="15" t="s"/>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
@@ -10608,100 +10611,100 @@
         <x:v>267</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s"/>
       <x:c r="K152" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>15052</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
         <x:v>632294</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="C153" s="3" t="s"/>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>15052</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
         <x:v>586145</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
@@ -10946,51 +10949,51 @@
       <x:c r="J158" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
         <x:v>625566</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
@@ -11000,54 +11003,54 @@
       <x:c r="I159" s="4" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
-        <x:v>287</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>633683</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>36803</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
@@ -11178,51 +11181,51 @@
       <x:c r="J162" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>616163</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>36803</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -11540,260 +11543,260 @@
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>616124</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>40181</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H169" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>616125</x:v>
+        <x:v>621349</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>40181</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I170" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>621349</x:v>
+        <x:v>621350</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>40181</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H171" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>621350</x:v>
+        <x:v>616125</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="C172" s="15" t="s"/>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s"/>
       <x:c r="K172" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
         <x:v>624644</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C173" s="3" t="s"/>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>117</x:v>
@@ -11900,51 +11903,51 @@
       <x:c r="I175" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>623477</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
@@ -12133,51 +12136,51 @@
       <x:c r="J179" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>601785</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -12249,51 +12252,51 @@
       <x:c r="J181" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>601741</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -12690,51 +12693,51 @@
       <x:c r="J189" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
         <x:v>615126</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="C190" s="15" t="s"/>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
@@ -12894,51 +12897,51 @@
       <x:c r="I193" s="4" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
         <x:v>614276</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="C194" s="15" t="s"/>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s"/>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
@@ -12947,51 +12950,51 @@
         <x:v>379</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s"/>
       <x:c r="K194" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
         <x:v>614284</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="G195" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
@@ -13667,51 +13670,51 @@
       <x:c r="I207" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>35071</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
         <x:v>601428</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="C208" s="15" t="s"/>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s"/>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
@@ -13931,51 +13934,51 @@
         <x:v>394</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s"/>
       <x:c r="K212" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>559274</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="C213" s="3" t="s"/>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="G213" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="H213" s="0" t="s">
         <x:v>408</x:v>
@@ -14154,105 +14157,105 @@
       <x:c r="H216" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="I216" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
         <x:v>555923</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>35914</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H217" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>13016</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
         <x:v>575038</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
@@ -14267,120 +14270,120 @@
       <x:c r="G218" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I218" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>13016</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
-        <x:v>272</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
         <x:v>575041</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
         <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>36390</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="E219" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="H219" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
-        <x:v>287</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>35004</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
-        <x:v>287</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
         <x:v>575059</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>36803</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -14409,203 +14412,204 @@
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
         <x:v>564254</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
-        <x:v>35914</x:v>
+        <x:v>38506</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
+      <x:c r="E221" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="G221" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H221" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
-        <x:v>13016</x:v>
+        <x:v>32667</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
-        <x:v>575032</x:v>
+        <x:v>555773</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
-        <x:v>419</x:v>
+        <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
-        <x:v>46</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
-        <x:v>38506</x:v>
+        <x:v>35914</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
-      <x:c r="E222" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="I222" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
-        <x:v>32667</x:v>
+        <x:v>13016</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
-        <x:v>555773</x:v>
+        <x:v>575032</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
-        <x:v>416</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>35914</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="G223" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H223" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>13016</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
         <x:v>575033</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
         <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
@@ -14620,51 +14624,51 @@
       <x:c r="G224" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I224" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>13016</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
-        <x:v>272</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
         <x:v>575035</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
         <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
@@ -14677,51 +14681,51 @@
       <x:c r="G225" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H225" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>13016</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
         <x:v>575036</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
         <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
@@ -14736,51 +14740,51 @@
       <x:c r="G226" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I226" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>13016</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
-        <x:v>272</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
         <x:v>575037</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
         <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
@@ -14793,51 +14797,51 @@
       <x:c r="G227" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H227" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>13016</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>575039</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
@@ -14973,51 +14977,51 @@
       <x:c r="G230" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I230" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="K230" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>13016</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
-        <x:v>272</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
         <x:v>575040</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
         <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
@@ -15064,144 +15068,145 @@
         <x:v>583484</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
         <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>36803</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
-        <x:v>265</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
-        <x:v>555921</x:v>
+        <x:v>564255</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
         <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>36803</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="E233" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="H233" s="0" t="s">
+        <x:v>266</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
-        <x:v>564255</x:v>
+        <x:v>555921</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="C234" s="15" t="s"/>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
         <x:v>267</x:v>
@@ -15366,51 +15371,51 @@
       <x:c r="I237" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
         <x:v>577813</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="C238" s="15" t="s"/>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s"/>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
@@ -15794,51 +15799,51 @@
       <x:c r="I245" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
         <x:v>577814</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
@@ -15851,51 +15856,51 @@
       <x:c r="J246" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K246" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
         <x:v>571899</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="C247" s="3" t="s"/>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="G247" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>442</x:v>
@@ -15953,51 +15958,51 @@
         <x:v>442</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s"/>
       <x:c r="K248" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>15052</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
         <x:v>566978</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="G249" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
@@ -16007,51 +16012,51 @@
       <x:c r="J249" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
         <x:v>563985</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
         <x:v>36803</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -16120,375 +16125,375 @@
       <x:c r="I251" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
         <x:v>535719</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="C252" s="15" t="s"/>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s"/>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="I252" s="16" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s"/>
       <x:c r="K252" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
-        <x:v>535702</x:v>
+        <x:v>535718</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="C253" s="3" t="s"/>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="G253" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="H253" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
-        <x:v>535714</x:v>
+        <x:v>491001</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="C254" s="15" t="s"/>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s"/>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="I254" s="16" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s"/>
       <x:c r="K254" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
-        <x:v>535717</x:v>
+        <x:v>535702</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="C255" s="3" t="s"/>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="G255" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="H255" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
-        <x:v>535718</x:v>
+        <x:v>535714</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
-        <x:v>449</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C256" s="15" t="s"/>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s"/>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="I256" s="16" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s"/>
       <x:c r="K256" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
-        <x:v>491001</x:v>
+        <x:v>535717</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C257" s="3" t="s"/>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="G257" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="H257" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
-        <x:v>535715</x:v>
+        <x:v>527758</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C258" s="15" t="s"/>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s"/>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
@@ -16496,161 +16501,161 @@
         <x:v>394</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s"/>
       <x:c r="K258" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
-        <x:v>435</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
-        <x:v>527758</x:v>
+        <x:v>527760</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C259" s="3" t="s"/>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="G259" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="H259" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
-        <x:v>527760</x:v>
+        <x:v>527761</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C260" s="15" t="s"/>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s"/>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="I260" s="16" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s"/>
       <x:c r="K260" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
-        <x:v>527761</x:v>
+        <x:v>535715</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C261" s="3" t="s"/>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="H261" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>394</x:v>
@@ -16924,51 +16929,51 @@
         <x:v>394</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s"/>
       <x:c r="K266" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
         <x:v>527785</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="C267" s="3" t="s"/>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="G267" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="H267" s="0" t="s">
         <x:v>408</x:v>
@@ -16976,51 +16981,51 @@
       <x:c r="I267" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
         <x:v>527786</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="C268" s="15" t="s"/>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s"/>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
@@ -17031,51 +17036,51 @@
         <x:v>394</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s"/>
       <x:c r="K268" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>15052</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
         <x:v>527789</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="C269" s="3" t="s"/>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="G269" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="H269" s="0" t="s">
         <x:v>408</x:v>
@@ -17297,51 +17302,51 @@
       <x:c r="I273" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>15052</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
         <x:v>527790</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="C274" s="15" t="s"/>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
@@ -17615,51 +17620,51 @@
       <x:c r="J279" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
         <x:v>538104</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="C280" s="15" t="n">
         <x:v>36803</x:v>
       </x:c>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s"/>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">