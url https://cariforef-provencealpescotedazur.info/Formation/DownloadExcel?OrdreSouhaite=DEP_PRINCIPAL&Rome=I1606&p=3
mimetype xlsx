--- v0 (2026-09-18)
+++ v1 (2026-09-19)
@@ -350,221 +350,221 @@
   <x:si>
     <x:t>LP Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>Carrossier peintre (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Peinture carrosserie</x:t>
   </x:si>
   <x:si>
     <x:t>Automobile Formation 13 - CFA Régional des Métiers de l'Automobile 13</x:t>
   </x:si>
   <x:si>
     <x:t>AF 13</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>ISTRES</x:t>
   </x:si>
   <x:si>
+    <x:t>LP Ch Privat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13632</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARLES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP les Alpilles</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIRAMAS</x:t>
+  </x:si>
+  <x:si>
     <x:t>bac pro technicien en chaudronnerie industrielle</x:t>
   </x:si>
   <x:si>
     <x:t>LP L Blériot</x:t>
   </x:si>
   <x:si>
     <x:t>13700</x:t>
   </x:si>
   <x:si>
     <x:t>MARIGNANE</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13625</x:t>
   </x:si>
   <x:si>
     <x:t>PORT-DE-BOUC</x:t>
   </x:si>
   <x:si>
     <x:t>07/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BAC PRO Carrossier peintre automobile</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Marseille Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>GMM</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
-    <x:t>LP Ch Privat</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>LP F Mistral</x:t>
   </x:si>
   <x:si>
     <x:t>13417</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 08</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel peintre en carrosserie (Apprentissage) (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA</x:t>
   </x:si>
   <x:si>
     <x:t>AFPA - CFA</x:t>
   </x:si>
   <x:si>
     <x:t>Peinture industrielle</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA - Antenne Marseille 11ème</x:t>
   </x:si>
   <x:si>
     <x:t>13011</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-11e</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>CQP débosseleur sans peinture BC02 Débosselage sans peinture</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PdrX-Center by deboss’autos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEMENOS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/28/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Pofessionnel Jean Moulin (site Rol Tanguy)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Métropôle Aix Marseille Provence - CFA Métropolitain - Campus des Métiers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX - LES MILLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Porfessionnel Jean Lurçat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARTIGUES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAC PRO Technicien en Chaudronnerie Industrielle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-10e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP J Moulin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Adam de Craponne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SALON DE PROVENCE CEDEX</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée Professionnel Charles Privat</x:t>
   </x:si>
   <x:si>
     <x:t>13637</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
+    <x:t>06/23/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>CQP débosseleur sans peinture BC02 Débosselage sans peinture</x:t>
-[...64 lines deleted...]
-  <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>02/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/26/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Raccord peinture</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Demandeur d'emploi , Salarié , Salarié de l'artisanat , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>09/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Frédéric Mistral - Lycée des Métiers de l'Automobile et des Services aux Entreprises</x:t>
   </x:si>
   <x:si>
     <x:t>CQP débosseleur sans peinture</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
@@ -683,123 +683,123 @@
   <x:si>
     <x:t>83340</x:t>
   </x:si>
   <x:si>
     <x:t>LE CANNET-DES-MAURES</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur|Cma Formation Saint Maximin</x:t>
   </x:si>
   <x:si>
     <x:t>06/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée G Cisson</x:t>
   </x:si>
   <x:si>
     <x:t>83100</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
+    <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIP FIPAN</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LP L Blum</x:t>
   </x:si>
   <x:si>
     <x:t>83011</x:t>
   </x:si>
   <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
-    <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Lycée Paul Langevin</x:t>
   </x:si>
   <x:si>
     <x:t>83514</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE SUR MER CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>01/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>CARPENTRAS</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>10/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>ORANGE</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée P de Girard</x:t>
   </x:si>
   <x:si>
     <x:t>84082</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 2</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>LP Argensol</x:t>
   </x:si>
   <x:si>
     <x:t>84106</x:t>
   </x:si>
   <x:si>
     <x:t>ORANGE Cedex</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel Argensol</x:t>
   </x:si>
   <x:si>
     <x:t>84100</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
@@ -1761,163 +1761,161 @@
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
         <x:v>552801</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>37601</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
-      <x:c r="E9" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G9" s="0" t="s">
-        <x:v>48</x:v>
-[...2 lines deleted...]
-        <x:v>49</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>23617</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>498657</x:v>
+        <x:v>543702</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>37601</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
-      <x:c r="E10" s="14" t="s"/>
+      <x:c r="E10" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
-        <x:v>23</x:v>
-[...1 lines deleted...]
-      <x:c r="H10" s="14" t="s"/>
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="H10" s="14" t="s">
+        <x:v>49</x:v>
+      </x:c>
       <x:c r="I10" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K10" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>23617</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>543702</x:v>
+        <x:v>498657</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>37601</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="E11" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H11" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -3136,386 +3134,387 @@
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>605642</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
-        <x:v>38337</x:v>
+        <x:v>37601</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
-      <x:c r="E32" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>68</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
-        <x:v>22387</x:v>
+        <x:v>23617</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>550209</x:v>
+        <x:v>596966</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
-        <x:v>38337</x:v>
+        <x:v>37913</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
-        <x:v>22387</x:v>
+        <x:v>23617</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>595770</x:v>
+        <x:v>596978</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
-        <x:v>37601</x:v>
+        <x:v>38337</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
-        <x:v>23617</x:v>
+        <x:v>22387</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>551768</x:v>
+        <x:v>595770</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
-        <x:v>37913</x:v>
+        <x:v>37601</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
-        <x:v>102</x:v>
-[...1 lines deleted...]
-      <x:c r="H35" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>23617</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>551776</x:v>
+        <x:v>551768</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
-        <x:v>55</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
-        <x:v>37601</x:v>
+        <x:v>37913</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>105</x:v>
-[...1 lines deleted...]
-      <x:c r="H36" s="14" t="s"/>
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="H36" s="14" t="s">
+        <x:v>109</x:v>
+      </x:c>
       <x:c r="I36" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>23617</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>596966</x:v>
+        <x:v>551776</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
-        <x:v>37913</x:v>
+        <x:v>38337</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
+      <x:c r="E37" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G37" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H37" s="0" t="s">
+        <x:v>69</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
-        <x:v>23617</x:v>
+        <x:v>22387</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>596978</x:v>
+        <x:v>550209</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>37601</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -3605,1265 +3604,1267 @@
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>610281</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>37601</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="I40" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>23617</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>552679</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
-        <x:v>37601</x:v>
+        <x:v>39201</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
-      <x:c r="E41" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G41" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>23617</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>547785</x:v>
+        <x:v>601626</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
-        <x:v>39201</x:v>
+        <x:v>37601</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
-      <x:c r="E42" s="14" t="s"/>
+      <x:c r="E42" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>23617</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>601626</x:v>
+        <x:v>559094</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>37601</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="H43" s="0" t="s">
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>23617</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="Q43" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="Q43" s="4" t="s">
+      <x:c r="R43" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="R43" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>559094</x:v>
+        <x:v>600323</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
-        <x:v>37601</x:v>
+        <x:v>38337</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>136</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
-        <x:v>23617</x:v>
+        <x:v>22387</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="R44" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="R44" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>600323</x:v>
+        <x:v>604350</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>38337</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
-      <x:c r="E45" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G45" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="H45" s="0" t="s">
+        <x:v>109</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>22387</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="Q45" s="4" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="R45" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="Q45" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>604350</x:v>
+        <x:v>623311</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
-        <x:v>38337</x:v>
+        <x:v>37601</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>102</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
-        <x:v>22387</x:v>
+        <x:v>23617</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>623311</x:v>
+        <x:v>596957</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
-        <x:v>37601</x:v>
+        <x:v>37913</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>23617</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>596957</x:v>
+        <x:v>596974</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
-        <x:v>37601</x:v>
+        <x:v>38337</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
-      <x:c r="E48" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>89</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
-        <x:v>23617</x:v>
+        <x:v>22387</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>601704</x:v>
+        <x:v>595771</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>37601</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
+      <x:c r="E49" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G49" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>23617</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>587947</x:v>
+        <x:v>604374</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
-        <x:v>55</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
-        <x:v>37913</x:v>
+        <x:v>38337</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
-        <x:v>23617</x:v>
+        <x:v>22387</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>596974</x:v>
+        <x:v>623305</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>37601</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="H51" s="0" t="s">
+        <x:v>90</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>23617</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>604374</x:v>
+        <x:v>601704</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
-        <x:v>38337</x:v>
+        <x:v>37601</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
-      <x:c r="E52" s="14" t="s"/>
+      <x:c r="E52" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>102</x:v>
-[...1 lines deleted...]
-      <x:c r="H52" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
+      <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
-        <x:v>22387</x:v>
+        <x:v>23617</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>623312</x:v>
+        <x:v>547785</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>38337</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="H53" s="0" t="s">
+        <x:v>109</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>22387</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>595771</x:v>
+        <x:v>623312</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
-        <x:v>38337</x:v>
+        <x:v>37601</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
-      <x:c r="E54" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
-        <x:v>22387</x:v>
+        <x:v>23617</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>547758</x:v>
+        <x:v>587947</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
-        <x:v>37601</x:v>
+        <x:v>38337</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
-        <x:v>48</x:v>
-[...2 lines deleted...]
-        <x:v>49</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
-        <x:v>23617</x:v>
+        <x:v>22387</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>498645</x:v>
+        <x:v>547758</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
-        <x:v>36200</x:v>
+        <x:v>37601</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
-        <x:v>23607</x:v>
+        <x:v>23617</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>601715</x:v>
+        <x:v>498645</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
-        <x:v>39537</x:v>
+        <x:v>36200</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
-        <x:v>23053</x:v>
+        <x:v>23607</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>620172</x:v>
+        <x:v>601715</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
-        <x:v>55</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
-        <x:v>37913</x:v>
+        <x:v>39537</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
-      <x:c r="E58" s="14" t="s"/>
+      <x:c r="E58" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>105</x:v>
-[...1 lines deleted...]
-      <x:c r="H58" s="14" t="s"/>
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="H58" s="14" t="s">
+        <x:v>117</x:v>
+      </x:c>
       <x:c r="I58" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
-        <x:v>23617</x:v>
+        <x:v>23053</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>596973</x:v>
+        <x:v>620172</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
-        <x:v>38337</x:v>
+        <x:v>37913</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
-        <x:v>22387</x:v>
+        <x:v>23617</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>623305</x:v>
+        <x:v>596973</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C60" s="15" t="s"/>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s"/>
       <x:c r="K60" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>23607</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>626757</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>37913</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>23617</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -4927,252 +4928,252 @@
       <x:c r="R62" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>596981</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>39201</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>23617</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>598904</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>39201</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>23617</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>598905</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>37601</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>23617</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>604375</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>38337</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>22387</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>623306</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>38337</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="E67" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -5276,84 +5277,84 @@
       <x:c r="S68" s="14" t="n">
         <x:v>627781</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>37601</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>23617</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>547375</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>37601</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
@@ -5514,57 +5515,57 @@
       <x:c r="S72" s="14" t="n">
         <x:v>601705</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>37601</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>23617</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -5573,82 +5574,82 @@
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>556756</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>37601</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>23617</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>588534</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>38337</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -5681,51 +5682,51 @@
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>500955</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>38337</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>28</x:v>
@@ -5748,84 +5749,84 @@
       <x:c r="S76" s="14" t="n">
         <x:v>595772</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>38337</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>22387</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>556768</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>37601</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -5869,145 +5870,145 @@
       <x:c r="S78" s="14" t="n">
         <x:v>548763</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>38337</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="E79" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>22387</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>604331</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>37601</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I80" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>23617</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>600324</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>37601</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
@@ -6034,154 +6035,154 @@
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>596965</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>39201</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>23617</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>618062</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>37601</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>23617</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>543701</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>39201</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -6362,51 +6363,51 @@
       <x:c r="M87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>23617</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>640172</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>38337</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I88" s="16" t="s">
         <x:v>70</x:v>
@@ -7204,385 +7205,384 @@
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>548764</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
-        <x:v>39201</x:v>
+        <x:v>38337</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
-        <x:v>174</x:v>
-[...1 lines deleted...]
-      <x:c r="H102" s="14" t="s"/>
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="H102" s="14" t="s">
+        <x:v>205</x:v>
+      </x:c>
       <x:c r="I102" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
-        <x:v>23617</x:v>
+        <x:v>22387</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>624918</x:v>
+        <x:v>623313</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
-        <x:v>39201</x:v>
+        <x:v>37601</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
+      <x:c r="E103" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G103" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="H103" s="0" t="s">
+        <x:v>37</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>23617</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>624921</x:v>
+        <x:v>553688</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
-        <x:v>55</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
-        <x:v>37601</x:v>
+        <x:v>39201</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>23617</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="R104" s="14" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="S104" s="14" t="n">
+        <x:v>624918</x:v>
+      </x:c>
+      <x:c r="T104" s="16" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="U104" s="16" t="s">
         <x:v>206</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
-        <x:v>38337</x:v>
+        <x:v>39201</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
-        <x:v>208</x:v>
-[...2 lines deleted...]
-        <x:v>209</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
-        <x:v>22387</x:v>
+        <x:v>23617</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>623313</x:v>
+        <x:v>624921</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
-        <x:v>38337</x:v>
+        <x:v>37601</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
-        <x:v>22387</x:v>
+        <x:v>23617</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>595769</x:v>
+        <x:v>596962</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
-        <x:v>37601</x:v>
+        <x:v>38337</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
-      <x:c r="E107" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G107" s="0" t="s">
-        <x:v>36</x:v>
-[...2 lines deleted...]
-        <x:v>37</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
-        <x:v>23617</x:v>
+        <x:v>22387</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>553688</x:v>
+        <x:v>595769</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>38337</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I108" s="16" t="s">
         <x:v>70</x:v>
@@ -7791,323 +7791,323 @@
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>596964</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>37913</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>23617</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>596975</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
-        <x:v>39201</x:v>
+        <x:v>37601</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
+      <x:c r="E113" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G113" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="H113" s="0" t="s">
+        <x:v>37</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>23617</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>640698</x:v>
+        <x:v>604167</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
-        <x:v>39201</x:v>
+        <x:v>37601</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
-      <x:c r="E114" s="14" t="s"/>
+      <x:c r="E114" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
-        <x:v>174</x:v>
-[...1 lines deleted...]
-      <x:c r="H114" s="14" t="s"/>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="H114" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="I114" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>23617</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>624919</x:v>
+        <x:v>604168</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
-        <x:v>37601</x:v>
+        <x:v>39201</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
-      <x:c r="E115" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G115" s="0" t="s">
-        <x:v>36</x:v>
-[...2 lines deleted...]
-        <x:v>37</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>23617</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>604167</x:v>
+        <x:v>640698</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
-        <x:v>37601</x:v>
+        <x:v>39201</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
-      <x:c r="E116" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
-        <x:v>36</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>23617</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>604168</x:v>
+        <x:v>624919</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>37601</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -8247,443 +8247,443 @@
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>628522</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
-        <x:v>38337</x:v>
+        <x:v>37913</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
-        <x:v>22387</x:v>
+        <x:v>23617</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>623308</x:v>
+        <x:v>626956</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
-        <x:v>223</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>37601</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>23617</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>596956</x:v>
+        <x:v>544807</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
-        <x:v>37913</x:v>
+        <x:v>38337</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
-        <x:v>23617</x:v>
+        <x:v>22387</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
-        <x:v>626956</x:v>
+        <x:v>623308</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>37601</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>23617</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>544807</x:v>
+        <x:v>596956</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
-        <x:v>228</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>37601</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
-      <x:c r="E124" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>23617</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>578685</x:v>
+        <x:v>626954</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>228</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
-        <x:v>37601</x:v>
+        <x:v>37913</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>23617</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>626954</x:v>
+        <x:v>544810</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
-        <x:v>37913</x:v>
+        <x:v>37601</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
-      <x:c r="E126" s="14" t="s"/>
+      <x:c r="E126" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>23617</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>544810</x:v>
+        <x:v>578685</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>38337</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>22387</x:v>
@@ -8735,60 +8735,60 @@
       <x:c r="J128" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>22387</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>547830</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>37601</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="E129" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -8798,51 +8798,51 @@
       <x:c r="L129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>23617</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>547848</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
-        <x:v>228</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>37601</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
@@ -8855,99 +8855,99 @@
       <x:c r="L130" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>23617</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>544806</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
-        <x:v>228</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>37913</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>23617</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>596976</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>37913</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
@@ -9017,51 +9017,51 @@
       <x:c r="J133" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>22387</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>604611</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>37601</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -9147,91 +9147,91 @@
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>596961</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>38337</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>22387</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>623307</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>37601</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
         <x:v>217</x:v>
       </x:c>