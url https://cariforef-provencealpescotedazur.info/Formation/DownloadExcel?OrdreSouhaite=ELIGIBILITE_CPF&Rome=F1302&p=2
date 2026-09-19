--- v0 (2026-09-19)
+++ v1 (2026-09-19)
@@ -284,54 +284,54 @@
   <x:si>
     <x:t>Conduite et réglage de finisseur</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP conducteur d'engins de travaux publics et carrières (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecir Apprentissage</x:t>
   </x:si>
   <x:si>
     <x:t>CFA</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>07/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/15/2026 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>07/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>CAP conducteur d'engins de travaux publics et carrières</x:t>
   </x:si>
   <x:si>
     <x:t>LP Galliéni Fréjus</x:t>
   </x:si>
   <x:si>
     <x:t>83600</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
@@ -1656,156 +1656,153 @@
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
         <x:v>601724</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
-        <x:v>49</x:v>
-[...1 lines deleted...]
-      <x:c r="C16" s="15" t="s"/>
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C16" s="15" t="n">
+        <x:v>40486</x:v>
+      </x:c>
       <x:c r="D16" s="15" t="s"/>
-      <x:c r="E16" s="14" t="s"/>
+      <x:c r="E16" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
-        <x:v>50</x:v>
-[...1 lines deleted...]
-      <x:c r="H16" s="14" t="s"/>
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H16" s="14" t="s">
+        <x:v>68</x:v>
+      </x:c>
       <x:c r="I16" s="16" t="s">
-        <x:v>51</x:v>
-[...1 lines deleted...]
-      <x:c r="J16" s="14" t="s"/>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="J16" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
       <x:c r="K16" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
-        <x:v>31754</x:v>
+        <x:v>31717</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>620123</x:v>
+        <x:v>602124</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>66</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C17" s="3" t="s"/>
       <x:c r="D17" s="3" t="s"/>
-      <x:c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G17" s="0" t="s">
-        <x:v>67</x:v>
-[...2 lines deleted...]
-        <x:v>68</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
-        <x:v>40</x:v>
-[...2 lines deleted...]
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
-        <x:v>31717</x:v>
+        <x:v>31754</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>602124</x:v>
+        <x:v>620123</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>40486</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>76</x:v>
       </x:c>