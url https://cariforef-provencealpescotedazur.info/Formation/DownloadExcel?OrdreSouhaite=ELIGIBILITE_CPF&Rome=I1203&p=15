--- v1 (2026-11-03)
+++ v2 (2026-11-03)
@@ -830,183 +830,183 @@
   <x:si>
     <x:t>Habilitations électriques B1V - B2V - BC - BR - H0V</x:t>
   </x:si>
   <x:si>
     <x:t>Les Clés de la Compétence</x:t>
   </x:si>
   <x:si>
     <x:t>13600</x:t>
   </x:si>
   <x:si>
     <x:t>Olivier Dupeyre Formation</x:t>
   </x:si>
   <x:si>
     <x:t>ODF</x:t>
   </x:si>
   <x:si>
     <x:t>84100</x:t>
   </x:si>
   <x:si>
     <x:t>ORANGE</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitation électrique B1V exécutant électricien, travaux au voisinage, basse tension - Recyclage</x:t>
   </x:si>
   <x:si>
+    <x:t>Habilitations électriques B1V - B2V - BC - BE - BR - Recyclage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/11/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitations électriques B1V  - B2V - H1V - H2V - Recyclage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitations électriques B1V - B2V - H1V - H2V</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arniaud Consulteam</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA SEYNE-SUR-MER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitations électriques B1 - H1 - B2 - H2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>News Formations</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entretien et maintenance courante des bâtiments</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centre de Rééducation Professionnelle - ESRP Richebois</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Handicapé , Handicapé cognitif , Handicapé mental , Handicapé psychique , Handicapé sensoriel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/06/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/27/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greta-Cfa Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Professionnel Régional Vauban</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitations électriques H0v - B1v -B2v -BR - BC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alliance pour l'Emploi et la Formation en Entreprise</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AEFE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-LAURENT-DU-VAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Habilitations électriques - Recyclage</x:t>
   </x:si>
   <x:si>
-    <x:t>06/01/2026 00:00:00</x:t>
-[...62 lines deleted...]
-    <x:t>10/12/2026 00:00:00</x:t>
+    <x:t>MARIGNANE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Léon Chiris</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRASSE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eclipse - Istec</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Association de Formation pour la Coopération et la Promotion Professionnelle Méditerranéenne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACPM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-13e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/17/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greta-Cfa Alpes Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Beau de Rochas</x:t>
   </x:si>
   <x:si>
     <x:t>Formateur habilitation électrique, niveau électricien B0 - BP - BS - BE - B1 - B1V - B2 - B2V - BC - BR - BE Essai - H0 - H0V + Habilitation électrique BC chargé de consignation, basse tension</x:t>
-  </x:si>
-[...61 lines deleted...]
-    <x:t>Habilitations électriques B1V - B2V - BC - BE - BR - Recyclage</x:t>
   </x:si>
   <x:si>
     <x:t>11/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/23/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitations électriques B1 - B2 - BR - BC - Recyclage</x:t>
   </x:si>
@@ -5734,84 +5734,84 @@
         <x:v>250</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>590243</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s"/>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>609296</x:v>
+        <x:v>609987</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>35510</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s">
@@ -6453,146 +6453,145 @@
       <x:c r="R85" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>616796</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="C86" s="15" t="s"/>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
-        <x:v>154</x:v>
-[...1 lines deleted...]
-      <x:c r="H86" s="14" t="s"/>
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="H86" s="14" t="s">
+        <x:v>278</x:v>
+      </x:c>
       <x:c r="I86" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>597956</x:v>
+        <x:v>599744</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s"/>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
-        <x:v>278</x:v>
-[...2 lines deleted...]
-        <x:v>279</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>599744</x:v>
+        <x:v>609296</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>282</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C88" s="15" t="s"/>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>27</x:v>
@@ -7130,91 +7129,91 @@
       <x:c r="R97" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>547600</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="C98" s="15" t="s"/>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>609987</x:v>
+        <x:v>597956</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>35510</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -7968,93 +7967,93 @@
         <x:v>183</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>624937</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s"/>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="H113" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="H113" s="0" t="s">
+      <x:c r="I113" s="4" t="s">
         <x:v>279</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>280</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="R113" s="0" t="s">
         <x:v>280</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>281</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>599746</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>282</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>41833</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>26</x:v>
       </x:c>