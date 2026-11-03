--- v1 (2026-11-02)
+++ v2 (2026-11-03)
@@ -356,90 +356,90 @@
   <x:si>
     <x:t>03/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>La voix au micro</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Pitcher son sujet à l'écrit et à l'oral</x:t>
   </x:si>
   <x:si>
     <x:t>Cadre demandeur d'emploi , Public en emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
+    <x:t>L'acteur au micro - Initiation aux métiers de la voix</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Soto prod - Clapclass</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/17/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Duplex : être à l'aise et pertinent face caméra</x:t>
   </x:si>
   <x:si>
     <x:t>Jeune 16-25 ans , Public de la formation initiale , Public en emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>bachelor Acting (3IS)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut international de l'image et du son - Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>84140</x:t>
   </x:si>
   <x:si>
     <x:t>Institut international de l'image et du son - 3IS Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2030 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Prise de parole dans les médias : posture, message et règles du jeu</x:t>
   </x:si>
   <x:si>
     <x:t>Délégué syndical , Elu , Elu local , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Expression média</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>11/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Bâtissez les mondes dont vos fictions ont besoin</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-GENIEZ</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Thecamp Training</x:t>
   </x:si>
   <x:si>
     <x:t>Elu , Elu local</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Journaliste web spécialisation journalisme sportif (Apprentissage)</x:t>
   </x:si>
@@ -1591,239 +1591,239 @@
         <x:v>80</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
         <x:v>616340</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s"/>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
-        <x:v>46306</x:v>
+        <x:v>45004</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>615368</x:v>
+        <x:v>606345</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
-        <x:v>59</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C14" s="15" t="s"/>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s"/>
       <x:c r="K14" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
-        <x:v>45004</x:v>
+        <x:v>46306</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>650406</x:v>
+        <x:v>615368</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s"/>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
-        <x:v>15003</x:v>
+        <x:v>45004</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="P15" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="Q15" s="4" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="R15" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="S15" s="0" t="n">
+        <x:v>650406</x:v>
+      </x:c>
+      <x:c r="T15" s="4" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="U15" s="4" t="s">
         <x:v>105</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C16" s="15" t="s"/>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s"/>
       <x:c r="K16" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
-        <x:v>45004</x:v>
+        <x:v>15003</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>606345</x:v>
+        <x:v>616910</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s"/>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>41</x:v>
@@ -1892,74 +1892,74 @@
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
         <x:v>605130</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s"/>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>15003</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>643116</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">