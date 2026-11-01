--- v1 (2026-11-01)
+++ v2 (2026-11-01)
@@ -2180,50 +2180,86 @@
   <x:si>
     <x:t>IMFA</x:t>
   </x:si>
   <x:si>
     <x:t>Institut des Métiers de la Filière Animale - Esav Institut Bonaparte - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>10/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/09/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Saint Vincent de Paul - Formations des Apprentis</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Vanessa Saboun</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/24/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Création et reprise d'entreprise (devenir écopaysans en Provence)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centre de formation Professionnelle et de Promotion Agricole Carpentras</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFPPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/20/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>French Tech Grande Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTGP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Faciliter l'Intelligence Collective</x:t>
   </x:si>
   <x:si>
     <x:t>10/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée de l'Arc</x:t>
   </x:si>
   <x:si>
     <x:t>84106</x:t>
   </x:si>
   <x:si>
     <x:t>ORANGE Cedex</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Adam de Craponne</x:t>
   </x:si>
   <x:si>
     <x:t>13651</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée international G Duby</x:t>
@@ -2252,431 +2288,395 @@
   <x:si>
     <x:t>HYERES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Charles de Gaulle</x:t>
   </x:si>
   <x:si>
     <x:t>84405</x:t>
   </x:si>
   <x:si>
     <x:t>APT CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée H Daumier</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée A Rimbaud</x:t>
   </x:si>
   <x:si>
     <x:t>13808</x:t>
   </x:si>
   <x:si>
     <x:t>ISTRES CEDEX</x:t>
   </x:si>
   <x:si>
+    <x:t>08/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/04/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13617</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE CEDEX 01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maîtriser la création d'une entreprise</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hsce</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SANARY-SUR-MER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dirigeant d'entreprise de sécurité privée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jpm Conseil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38640</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable en gestion d'activité opérationnelle spécificité finance et gestion d'entreprise</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupe Someform</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupe Someform - Antenne La Garde</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Skillence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/07/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cours Commerciaux Clovis Hugues</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cours Commerciaux Clovis Hugues - Antenne Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/25/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coaching Paca - Ecole Supérieure de Commerce et de Management</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-14e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/13/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/18/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Performa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Performa - Antenne Saint Raphaël</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/04/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/07/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/07/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kedge programme grande école spécialisation audit expert (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/12/2026 00:00:00</x:t>
-[...41 lines deleted...]
-    <x:t>Responsable en gestion d'activité opérationnelle spécificité finance et gestion d'entreprise</x:t>
+    <x:t>Ingénieur diplômé de l'institut supérieur d'agriculture Rhône-Alpes (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Isara</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Environnement aménagement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Isara - Antenne Montfavet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/08/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greta-Cfa Vaucluse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Maria Casares</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BM boucher charcutier traiteur : option productions bouchères (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupe B2C Formation - Synergy School</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Silvya Terrade Sud Est - Antenne Salon de Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dirigeant d'entreprise de l'économie sociale et solidaire (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Giapats - CFA Régional Métiers du Social</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut Régional du Travail Social Paca et Corse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/20/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option C cosmétologie (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cosmétique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Association Ecole de Coiffure Marseille Provence Arcole - CFA Coiffure MP Arcole</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence pro mention métiers de l'entrepreneuriat spécialisation manager et développer une TPE/PME (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icademie Editions - Antenne Bouc Bel Air</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOUC-BEL-AIR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/28/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/04/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Commerce et d'Industrie de Nice Côte d'Azur - Inb - Institut du Nautisme</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chargé de gestion et management</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Création d'entreprise - Lactofermentation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Savoir Faire et Découverte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SENAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>master mention économie des organisations</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Connaissance entreprise</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Création d'entreprise - Démarrer : lancer le test de son projet d'entreprise</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pce.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingénieur diplômé de l'école centrale de Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centrale Méditerranée - campus de Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Résolution problème</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2030 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Belsunce</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/30/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Montgrand</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13291</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Caucadis</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VITROLLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Fénelon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée A Renoir</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAGNES SUR MER CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée M Genevoix</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARIGNANE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée de la montagne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALDEBLORE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPO Ch Péguy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée G Apollinaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Jeanne Perrimond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée J Perrimond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entrepreneur de la TPE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Couveuse Interface</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsabilité sociétale entreprise</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOLLIES-PONT</x:t>
   </x:si>
   <x:si>
     <x:t>Formation des membres du CSE-CSSCT (entreprise de moins de 50 salariés)</x:t>
   </x:si>
   <x:si>
     <x:t>Membre élu du CE</x:t>
   </x:si>
   <x:si>
     <x:t>12/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Groupe Someform</x:t>
-[...298 lines deleted...]
-  <x:si>
     <x:t>09/09/2024 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>SOLLIES-PONT</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Pad</x:t>
   </x:si>
   <x:si>
     <x:t>06/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>VALBONNE</x:t>
   </x:si>
   <x:si>
     <x:t>Integration de la responsabilité sociétale des entreprises (RSE)</x:t>
   </x:si>
   <x:si>
     <x:t>Mosaïque</x:t>
   </x:si>
   <x:si>
     <x:t>04130</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Membre élu du CHSCT , Public en emploi , Représentant du personnel , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>08/18/2027 00:00:00</x:t>
@@ -3149,144 +3149,144 @@
   <x:si>
     <x:t>09/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Rk2c Formation</x:t>
   </x:si>
   <x:si>
     <x:t>83400</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable en gestion d'activité spécificité management et gestion d’entreprise</x:t>
   </x:si>
   <x:si>
+    <x:t>Titre professionnel responsable de petite ou moyenne structure (préparation également possible par Bloc(s) de compétences)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager expert qualité et performance des organisations d'économie sociale et solidaire (préparation également possible par Bloc(s) de compétences)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arobase Formations Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/05/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2030 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Titre professionnel responsable de petite ou moyenne structure (préparation également possible par Bloc(s) de compétences)</x:t>
+    <x:t>Master mention management et administration des entreprises</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Université de Toulon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UTLN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/01/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/01/2027 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Ab Sud Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Prévention sécurité</x:t>
   </x:si>
   <x:si>
     <x:t>04/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Européen de Sécurité et de Communication - Antenne Aubagne</x:t>
   </x:si>
   <x:si>
     <x:t>IESC</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS Métiers de la coiffure</x:t>
   </x:si>
   <x:si>
+    <x:t>10/21/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable en gestion d'activité spécificité retail et gestion d'activité</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/11/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Entrepreneur de TPE (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2029 00:00:00</x:t>
-  </x:si>
-[...40 lines deleted...]
-    <x:t>83041</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable en gestion d'activité spécificité finance, comptabilité, gestion d’entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Vénus Consulting</x:t>
   </x:si>
   <x:si>
     <x:t>10/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2030 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Direct Sécurité Formation</x:t>
   </x:si>
@@ -20583,103 +20583,95 @@
       </x:c>
       <x:c r="O298" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
         <x:v>607835</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
-        <x:v>261</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C299" s="3" t="s"/>
       <x:c r="D299" s="3" t="s"/>
-      <x:c r="E299" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G299" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
-        <x:v>248</x:v>
-[...2 lines deleted...]
-        <x:v>264</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
-        <x:v>13175</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
-        <x:v>609210</x:v>
+        <x:v>648645</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="C300" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="I300" s="16" t="s">
         <x:v>300</x:v>
@@ -21058,1505 +21050,1504 @@
       </x:c>
       <x:c r="P306" s="14" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
         <x:v>631043</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
         <x:v>702</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C307" s="3" t="s"/>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="G307" s="0" t="s">
-        <x:v>228</x:v>
-[...2 lines deleted...]
-        <x:v>229</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
-        <x:v>32142</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
-        <x:v>629656</x:v>
+        <x:v>630167</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
-        <x:v>705</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="C308" s="15" t="s"/>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s"/>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
-        <x:v>706</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
-        <x:v>707</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s"/>
       <x:c r="K308" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>32092</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
-        <x:v>706</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
-        <x:v>707</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
-        <x:v>708</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
-        <x:v>648586</x:v>
+        <x:v>651894</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="C309" s="3" t="s"/>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="G309" s="0" t="s">
+        <x:v>707</x:v>
+      </x:c>
+      <x:c r="H309" s="0" t="s">
+        <x:v>708</x:v>
+      </x:c>
+      <x:c r="I309" s="4" t="s">
         <x:v>709</x:v>
       </x:c>
-      <x:c r="I309" s="4" t="s">
+      <x:c r="K309" s="0" t="s">
         <x:v>710</x:v>
       </x:c>
-      <x:c r="K309" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
+        <x:v>707</x:v>
+      </x:c>
+      <x:c r="Q309" s="4" t="s">
         <x:v>709</x:v>
       </x:c>
-      <x:c r="Q309" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R309" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
-        <x:v>648591</x:v>
+        <x:v>635885</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>711</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C310" s="15" t="s"/>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s"/>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
-        <x:v>711</x:v>
-[...1 lines deleted...]
-      <x:c r="H310" s="14" t="s"/>
+        <x:v>712</x:v>
+      </x:c>
+      <x:c r="H310" s="14" t="s">
+        <x:v>713</x:v>
+      </x:c>
       <x:c r="I310" s="16" t="s">
-        <x:v>712</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s"/>
       <x:c r="K310" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
-        <x:v>711</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
-        <x:v>712</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
-        <x:v>660</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
-        <x:v>648601</x:v>
+        <x:v>638468</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>714</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="C311" s="3" t="s"/>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="G311" s="0" t="s">
-        <x:v>713</x:v>
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="H311" s="0" t="s">
+        <x:v>229</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>32142</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
-        <x:v>713</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
-        <x:v>648610</x:v>
+        <x:v>629656</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>717</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C312" s="15" t="s"/>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s"/>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
-        <x:v>714</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s"/>
       <x:c r="I312" s="16" t="s">
-        <x:v>712</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s"/>
       <x:c r="K312" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
-        <x:v>715</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
-        <x:v>712</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
-        <x:v>660</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
-        <x:v>648613</x:v>
+        <x:v>648586</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C313" s="3" t="s"/>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="G313" s="0" t="s">
-        <x:v>716</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
-        <x:v>716</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
-        <x:v>648620</x:v>
+        <x:v>648591</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C314" s="15" t="s"/>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s"/>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
-        <x:v>717</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s"/>
       <x:c r="I314" s="16" t="s">
-        <x:v>718</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s"/>
       <x:c r="K314" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
-        <x:v>717</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
-        <x:v>718</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
-        <x:v>719</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
-        <x:v>648633</x:v>
+        <x:v>648601</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C315" s="3" t="s"/>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="G315" s="0" t="s">
-        <x:v>720</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
-        <x:v>721</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
-        <x:v>720</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
-        <x:v>721</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
-        <x:v>648636</x:v>
+        <x:v>648610</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C316" s="15" t="s"/>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
-        <x:v>415</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s"/>
       <x:c r="I316" s="16" t="s">
-        <x:v>416</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s"/>
       <x:c r="K316" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
-        <x:v>415</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
-        <x:v>416</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
-        <x:v>417</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
-        <x:v>648645</x:v>
+        <x:v>648613</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C317" s="3" t="s"/>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="G317" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
-        <x:v>335</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
-        <x:v>335</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
-        <x:v>648662</x:v>
+        <x:v>648620</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C318" s="15" t="s"/>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
-        <x:v>724</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
-        <x:v>725</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s"/>
       <x:c r="K318" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
-        <x:v>724</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
-        <x:v>725</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
-        <x:v>726</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
-        <x:v>648663</x:v>
+        <x:v>648633</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
-        <x:v>309</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C319" s="3" t="s"/>
       <x:c r="D319" s="3" t="s"/>
-      <x:c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G319" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
-        <x:v>321</x:v>
-[...2 lines deleted...]
-        <x:v>264</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
-        <x:v>42050</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
-        <x:v>331</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
-        <x:v>609228</x:v>
+        <x:v>648636</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
-        <x:v>727</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
-        <x:v>728</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C320" s="15" t="s"/>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
-        <x:v>195</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>735</x:v>
+      </x:c>
+      <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s"/>
       <x:c r="K320" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
-        <x:v>15061</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
-        <x:v>637325</x:v>
+        <x:v>648662</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
-        <x:v>729</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C321" s="3" t="s"/>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
-        <x:v>613</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
-        <x:v>13154</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
-        <x:v>613</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
-        <x:v>649061</x:v>
+        <x:v>648663</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
-        <x:v>616</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C322" s="15" t="s"/>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
-        <x:v>409</x:v>
-[...1 lines deleted...]
-      <x:c r="H322" s="14" t="s"/>
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="H322" s="14" t="s">
+        <x:v>196</x:v>
+      </x:c>
       <x:c r="I322" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s"/>
       <x:c r="K322" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
-        <x:v>13154</x:v>
+        <x:v>15061</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
-        <x:v>410</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
-        <x:v>409</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
-        <x:v>649073</x:v>
+        <x:v>637325</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="C323" s="3" t="s"/>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
-        <x:v>454</x:v>
-[...2 lines deleted...]
-        <x:v>455</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
-        <x:v>585208</x:v>
+        <x:v>649061</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
-        <x:v>730</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
-        <x:v>513</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="C324" s="15" t="s"/>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s"/>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
-        <x:v>460</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s"/>
       <x:c r="I324" s="16" t="s">
-        <x:v>461</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="J324" s="14" t="s"/>
       <x:c r="K324" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
-        <x:v>13096</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
-        <x:v>514</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
-        <x:v>460</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
-        <x:v>461</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
-        <x:v>374</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
-        <x:v>610255</x:v>
+        <x:v>649073</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
-        <x:v>375</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
-        <x:v>731</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="C325" s="3" t="s"/>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="G325" s="0" t="s">
-        <x:v>626</x:v>
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="H325" s="0" t="s">
+        <x:v>455</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
-        <x:v>627</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
-        <x:v>13154</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
-        <x:v>626</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
-        <x:v>627</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
-        <x:v>649357</x:v>
+        <x:v>585208</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
-        <x:v>414</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C326" s="15" t="s"/>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s"/>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
-        <x:v>732</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s"/>
       <x:c r="I326" s="16" t="s">
-        <x:v>733</x:v>
-[...1 lines deleted...]
-      <x:c r="J326" s="14" t="s"/>
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="J326" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K326" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
-        <x:v>13154</x:v>
+        <x:v>13096</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
-        <x:v>410</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
-        <x:v>732</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
-        <x:v>733</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
-        <x:v>734</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
-        <x:v>649366</x:v>
+        <x:v>610255</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>741</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C327" s="3" t="s"/>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="G327" s="0" t="s">
-        <x:v>736</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
-        <x:v>736</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
-        <x:v>642761</x:v>
+        <x:v>649357</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
-        <x:v>575</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="C328" s="15" t="s"/>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s"/>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s"/>
       <x:c r="I328" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s"/>
       <x:c r="K328" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
-        <x:v>32025</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
-        <x:v>525450</x:v>
+        <x:v>649366</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
-        <x:v>285</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
-        <x:v>738</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
-        <x:v>739</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>745</x:v>
+      </x:c>
+      <x:c r="C329" s="3" t="s"/>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="G329" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
-        <x:v>741</x:v>
-[...2 lines deleted...]
-        <x:v>264</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
-        <x:v>741</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
-        <x:v>621791</x:v>
+        <x:v>642761</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
-        <x:v>742</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
-        <x:v>566</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C330" s="15" t="s"/>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s"/>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s"/>
       <x:c r="I330" s="16" t="s">
-        <x:v>205</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="J330" s="14" t="s"/>
       <x:c r="K330" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>32025</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
-        <x:v>486</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
-        <x:v>613732</x:v>
+        <x:v>525450</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
-        <x:v>582</x:v>
+        <x:v>748</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
-        <x:v>743</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="C331" s="3" t="n">
-        <x:v>37865</x:v>
+        <x:v>38895</x:v>
       </x:c>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="G331" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="J331" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
-        <x:v>613742</x:v>
+        <x:v>621791</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
-        <x:v>582</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
-        <x:v>744</x:v>
-[...1 lines deleted...]
-      <x:c r="C332" s="15" t="s"/>
+        <x:v>566</x:v>
+      </x:c>
+      <x:c r="C332" s="15" t="n">
+        <x:v>37865</x:v>
+      </x:c>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s"/>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
-        <x:v>370</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="H332" s="14" t="s"/>
       <x:c r="I332" s="16" t="s">
-        <x:v>372</x:v>
-[...1 lines deleted...]
-      <x:c r="J332" s="14" t="s"/>
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="J332" s="14" t="s">
+        <x:v>168</x:v>
+      </x:c>
       <x:c r="K332" s="14" t="s">
-        <x:v>745</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
-        <x:v>13113</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
-        <x:v>370</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
-        <x:v>372</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
-        <x:v>599</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
-        <x:v>636930</x:v>
+        <x:v>613732</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
-        <x:v>746</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
-        <x:v>424</x:v>
-[...1 lines deleted...]
-      <x:c r="C333" s="3" t="s"/>
+        <x:v>753</x:v>
+      </x:c>
+      <x:c r="C333" s="3" t="n">
+        <x:v>37865</x:v>
+      </x:c>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="G333" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
-        <x:v>419</x:v>
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="J333" s="0" t="s">
+        <x:v>168</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
-        <x:v>13154</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
-        <x:v>419</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
-        <x:v>649347</x:v>
+        <x:v>613742</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
-        <x:v>413</x:v>
-[...1 lines deleted...]
-      <x:c r="C334" s="15" t="s"/>
+        <x:v>658</x:v>
+      </x:c>
+      <x:c r="C334" s="15" t="n">
+        <x:v>38182</x:v>
+      </x:c>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s"/>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
-        <x:v>427</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s"/>
       <x:c r="I334" s="16" t="s">
-        <x:v>428</x:v>
-[...1 lines deleted...]
-      <x:c r="J334" s="14" t="s"/>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="J334" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K334" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
-        <x:v>13154</x:v>
+        <x:v>11045</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
-        <x:v>410</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
-        <x:v>428</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
-        <x:v>430</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
-        <x:v>649362</x:v>
+        <x:v>650323</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="C335" s="3" t="s"/>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="G335" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="H335" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>41</x:v>
@@ -22637,75 +22628,75 @@
       <x:c r="S336" s="14" t="n">
         <x:v>528743</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="C337" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="E337" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G337" s="0" t="s">
-        <x:v>747</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
-        <x:v>748</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="J337" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
-        <x:v>749</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
         <x:v>552224</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
         <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="C338" s="15" t="n">
@@ -23047,91 +23038,91 @@
         <x:v>548750</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C344" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
-        <x:v>750</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="H344" s="14" t="s"/>
       <x:c r="I344" s="16" t="s">
-        <x:v>751</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K344" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
-        <x:v>750</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
-        <x:v>751</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
         <x:v>623596</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
-        <x:v>752</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
-        <x:v>753</x:v>
+        <x:v>760</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="C345" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="E345" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G345" s="0" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="H345" s="0" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
@@ -23144,54 +23135,54 @@
       <x:c r="L345" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
         <x:v>623615</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
-        <x:v>754</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
-        <x:v>755</x:v>
+        <x:v>762</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="C346" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="I346" s="16" t="s">
         <x:v>362</x:v>
@@ -23344,140 +23335,140 @@
       <x:c r="S348" s="14" t="n">
         <x:v>553293</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="C349" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="E349" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G349" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J349" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
         <x:v>598908</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
-        <x:v>758</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="C350" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
-        <x:v>759</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s"/>
       <x:c r="I350" s="16" t="s">
-        <x:v>760</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K350" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
-        <x:v>759</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
-        <x:v>760</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
-        <x:v>761</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
         <x:v>599056</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C351" s="3" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="E351" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
@@ -23617,54 +23608,54 @@
       <x:c r="L353" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
         <x:v>640294</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
-        <x:v>762</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
-        <x:v>763</x:v>
+        <x:v>770</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="C354" s="15" t="n">
         <x:v>40920</x:v>
       </x:c>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="H354" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="I354" s="16" t="s">
         <x:v>335</x:v>
@@ -23881,156 +23872,156 @@
         <x:v>631125</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C358" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
-        <x:v>764</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s"/>
       <x:c r="I358" s="16" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K358" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
-        <x:v>765</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
         <x:v>642467</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
-        <x:v>766</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
-        <x:v>767</x:v>
+        <x:v>774</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C359" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="E359" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G359" s="0" t="s">
-        <x:v>764</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="J359" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
-        <x:v>765</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
         <x:v>642468</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
-        <x:v>768</x:v>
+        <x:v>775</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
-        <x:v>769</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="C360" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s"/>
       <x:c r="I360" s="16" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K360" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -24042,4842 +24033,4851 @@
       </x:c>
       <x:c r="O360" s="14" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
         <x:v>600232</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
-        <x:v>274</x:v>
-[...1 lines deleted...]
-      <x:c r="C361" s="3" t="s"/>
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="C361" s="3" t="n">
+        <x:v>38575</x:v>
+      </x:c>
       <x:c r="D361" s="3" t="s"/>
+      <x:c r="E361" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
       <x:c r="G361" s="0" t="s">
-        <x:v>770</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
-        <x:v>634</x:v>
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="J361" s="0" t="s">
+        <x:v>264</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
-        <x:v>770</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
-        <x:v>634</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
-        <x:v>630167</x:v>
+        <x:v>609210</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
-        <x:v>771</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
-        <x:v>394</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C362" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s"/>
       <x:c r="I362" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="J362" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K362" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
-        <x:v>609231</x:v>
+        <x:v>609228</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
-        <x:v>727</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
-        <x:v>728</x:v>
+        <x:v>778</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="C363" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="E363" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G363" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="J363" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
-        <x:v>546754</x:v>
+        <x:v>609231</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>778</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
-        <x:v>772</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C364" s="15" t="n">
-        <x:v>42809</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
-        <x:v>773</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s"/>
       <x:c r="I364" s="16" t="s">
-        <x:v>774</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="K364" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
-        <x:v>12554</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
-        <x:v>775</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
-        <x:v>776</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
-        <x:v>318</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
-        <x:v>650809</x:v>
+        <x:v>546754</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
-        <x:v>605</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="C365" s="3" t="n">
-        <x:v>38575</x:v>
+        <x:v>42809</x:v>
       </x:c>
       <x:c r="D365" s="3" t="s"/>
       <x:c r="E365" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G365" s="0" t="s">
-        <x:v>764</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
-        <x:v>558</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="J365" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
-        <x:v>13175</x:v>
+        <x:v>12554</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
-        <x:v>765</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
-        <x:v>599557</x:v>
+        <x:v>650809</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
-        <x:v>512</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
-        <x:v>777</x:v>
+        <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
-        <x:v>472</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C366" s="15" t="n">
-        <x:v>40921</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
-        <x:v>344</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>771</x:v>
+      </x:c>
+      <x:c r="H366" s="14" t="s"/>
       <x:c r="I366" s="16" t="s">
-        <x:v>335</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="J366" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K366" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
-        <x:v>473</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
-        <x:v>436</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
-        <x:v>605178</x:v>
+        <x:v>599557</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>784</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="C367" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>40921</x:v>
       </x:c>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="E367" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G367" s="0" t="s">
-        <x:v>778</x:v>
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="H367" s="0" t="s">
+        <x:v>345</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="J367" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
-        <x:v>602320</x:v>
+        <x:v>605178</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C368" s="15" t="n">
-        <x:v>37963</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D368" s="15" t="s"/>
       <x:c r="E368" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
-        <x:v>310</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="H368" s="14" t="s"/>
       <x:c r="I368" s="16" t="s">
-        <x:v>311</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="J368" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K368" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L368" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
-        <x:v>42050</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
-        <x:v>312</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
-        <x:v>310</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
-        <x:v>311</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
-        <x:v>601409</x:v>
+        <x:v>602320</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C369" s="3" t="n">
-        <x:v>35280</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="E369" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G369" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="J369" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
-        <x:v>602649</x:v>
+        <x:v>601409</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="C370" s="15" t="n">
-        <x:v>37963</x:v>
+        <x:v>35280</x:v>
       </x:c>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s"/>
       <x:c r="I370" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="J370" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K370" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L370" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M370" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
-        <x:v>42050</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
-        <x:v>312</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
-        <x:v>404</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
-        <x:v>601623</x:v>
+        <x:v>602649</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
-        <x:v>405</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C371" s="3" t="n">
-        <x:v>38527</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="E371" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G371" s="0" t="s">
-        <x:v>344</x:v>
-[...2 lines deleted...]
-        <x:v>345</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
-        <x:v>335</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="J371" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
-        <x:v>21576</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
-        <x:v>434</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
-        <x:v>604083</x:v>
+        <x:v>601623</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
-        <x:v>359</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="C372" s="15" t="n">
-        <x:v>35377</x:v>
+        <x:v>38527</x:v>
       </x:c>
       <x:c r="D372" s="15" t="s"/>
       <x:c r="E372" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="H372" s="14" t="s">
-        <x:v>361</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="I372" s="16" t="s">
-        <x:v>362</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="J372" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="K372" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>21576</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
-        <x:v>368</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
-        <x:v>331</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
-        <x:v>603412</x:v>
+        <x:v>604083</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
-        <x:v>366</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="C373" s="3" t="n">
-        <x:v>35354</x:v>
+        <x:v>35377</x:v>
       </x:c>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="E373" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G373" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="H373" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="J373" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
-        <x:v>603437</x:v>
+        <x:v>603412</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
-        <x:v>605</x:v>
+        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
-        <x:v>261</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="C374" s="15" t="n">
-        <x:v>38575</x:v>
+        <x:v>35354</x:v>
       </x:c>
       <x:c r="D374" s="15" t="s"/>
       <x:c r="E374" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
-        <x:v>781</x:v>
-[...1 lines deleted...]
-      <x:c r="H374" s="14" t="s"/>
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="H374" s="14" t="s">
+        <x:v>361</x:v>
+      </x:c>
       <x:c r="I374" s="16" t="s">
-        <x:v>782</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="J374" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="K374" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L374" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M374" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
-        <x:v>13175</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
-        <x:v>781</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
-        <x:v>782</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
-        <x:v>611175</x:v>
+        <x:v>603437</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C375" s="3" t="n">
-        <x:v>37963</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="E375" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G375" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
-        <x:v>321</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="J375" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
-        <x:v>42050</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
-        <x:v>554418</x:v>
+        <x:v>611175</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
-        <x:v>328</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
-        <x:v>329</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
-        <x:v>394</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C376" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="H376" s="14" t="s"/>
       <x:c r="I376" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="J376" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K376" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L376" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
-        <x:v>783</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
-        <x:v>554426</x:v>
+        <x:v>554418</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C377" s="3" t="n">
-        <x:v>37963</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="E377" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G377" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="J377" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
-        <x:v>42050</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
-        <x:v>554543</x:v>
+        <x:v>554426</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
-        <x:v>784</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C378" s="15" t="n">
-        <x:v>37999</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
-        <x:v>785</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>763</x:v>
+      </x:c>
+      <x:c r="H378" s="14" t="s"/>
       <x:c r="I378" s="16" t="s">
-        <x:v>362</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="K378" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
-        <x:v>786</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
-        <x:v>787</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
-        <x:v>342</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
-        <x:v>630791</x:v>
+        <x:v>554543</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="C379" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>37999</x:v>
       </x:c>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="E379" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G379" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>792</x:v>
+      </x:c>
+      <x:c r="H379" s="0" t="s">
+        <x:v>361</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="J379" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
-        <x:v>641095</x:v>
+        <x:v>630791</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
-        <x:v>401</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C380" s="15" t="n">
-        <x:v>41308</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
-        <x:v>178</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="H380" s="14" t="s"/>
       <x:c r="I380" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="K380" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
-        <x:v>644924</x:v>
+        <x:v>641095</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C381" s="3" t="n">
         <x:v>41308</x:v>
       </x:c>
       <x:c r="D381" s="3" t="s"/>
       <x:c r="E381" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G381" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="H381" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J381" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L381" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M381" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
-        <x:v>644928</x:v>
+        <x:v>644924</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
-        <x:v>670</x:v>
-[...1 lines deleted...]
-      <x:c r="C382" s="15" t="s"/>
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="C382" s="15" t="n">
+        <x:v>41308</x:v>
+      </x:c>
       <x:c r="D382" s="15" t="s"/>
-      <x:c r="E382" s="14" t="s"/>
+      <x:c r="E382" s="14" t="s">
+        <x:v>165</x:v>
+      </x:c>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
-        <x:v>671</x:v>
-[...1 lines deleted...]
-      <x:c r="H382" s="14" t="s"/>
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="H382" s="14" t="s">
+        <x:v>179</x:v>
+      </x:c>
       <x:c r="I382" s="16" t="s">
-        <x:v>672</x:v>
-[...1 lines deleted...]
-      <x:c r="J382" s="14" t="s"/>
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="J382" s="14" t="s">
+        <x:v>168</x:v>
+      </x:c>
       <x:c r="K382" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="L382" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M382" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
-        <x:v>32092</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
-        <x:v>673</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
-        <x:v>671</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
-        <x:v>672</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
-        <x:v>651894</x:v>
+        <x:v>644928</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
-        <x:v>788</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
-        <x:v>241</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
-        <x:v>789</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C383" s="3" t="s"/>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="G383" s="0" t="s">
-        <x:v>790</x:v>
-[...2 lines deleted...]
-        <x:v>791</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
-        <x:v>792</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
-        <x:v>793</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
-        <x:v>790</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
-        <x:v>792</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
-        <x:v>599</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
-        <x:v>635885</x:v>
+        <x:v>530475</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
-        <x:v>488</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
-        <x:v>794</x:v>
+        <x:v>795</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
-        <x:v>274</x:v>
-[...1 lines deleted...]
-      <x:c r="C384" s="15" t="s"/>
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="C384" s="15" t="n">
+        <x:v>37528</x:v>
+      </x:c>
       <x:c r="D384" s="15" t="s"/>
-      <x:c r="E384" s="14" t="s"/>
+      <x:c r="E384" s="14" t="s">
+        <x:v>165</x:v>
+      </x:c>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
-        <x:v>795</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="H384" s="14" t="s">
-        <x:v>796</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="I384" s="16" t="s">
-        <x:v>318</x:v>
-[...1 lines deleted...]
-      <x:c r="J384" s="14" t="s"/>
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="J384" s="14" t="s">
+        <x:v>264</x:v>
+      </x:c>
       <x:c r="K384" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L384" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
-        <x:v>795</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
-        <x:v>318</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
-        <x:v>638468</x:v>
+        <x:v>553195</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
-        <x:v>301</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
-        <x:v>797</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
-        <x:v>274</x:v>
-[...1 lines deleted...]
-      <x:c r="C385" s="3" t="s"/>
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="C385" s="3" t="n">
+        <x:v>37375</x:v>
+      </x:c>
       <x:c r="D385" s="3" t="s"/>
+      <x:c r="E385" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
       <x:c r="G385" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="I385" s="4" t="s">
-        <x:v>276</x:v>
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="J385" s="0" t="s">
+        <x:v>264</x:v>
       </x:c>
       <x:c r="K385" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="L385" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M385" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N385" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O385" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="P385" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q385" s="4" t="s">
-        <x:v>276</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R385" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="S385" s="0" t="n">
-        <x:v>530475</x:v>
+        <x:v>549475</x:v>
       </x:c>
       <x:c r="T385" s="4" t="s">
-        <x:v>763</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="U385" s="4" t="s">
-        <x:v>798</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:21">
       <x:c r="A386" s="13" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B386" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="C386" s="15" t="n">
-        <x:v>37528</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D386" s="15" t="s"/>
       <x:c r="E386" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="F386" s="14" t="s"/>
       <x:c r="G386" s="14" t="s">
-        <x:v>344</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="H386" s="14" t="s"/>
       <x:c r="I386" s="16" t="s">
-        <x:v>335</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="J386" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K386" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L386" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M386" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N386" s="15" t="n">
-        <x:v>42061</x:v>
+        <x:v>22885</x:v>
       </x:c>
       <x:c r="O386" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="P386" s="14" t="s">
-        <x:v>474</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="Q386" s="16" t="s">
-        <x:v>475</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
-        <x:v>476</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
-        <x:v>553195</x:v>
+        <x:v>601137</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="C387" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D387" s="3" t="s"/>
       <x:c r="E387" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G387" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="H387" s="0" t="s">
+        <x:v>361</x:v>
       </x:c>
       <x:c r="I387" s="4" t="s">
-        <x:v>318</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="J387" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K387" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L387" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M387" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N387" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="P387" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="Q387" s="4" t="s">
-        <x:v>318</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
-        <x:v>549475</x:v>
+        <x:v>605603</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
-        <x:v>799</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C388" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
-        <x:v>379</x:v>
-[...1 lines deleted...]
-      <x:c r="H388" s="14" t="s"/>
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="H388" s="14" t="s">
+        <x:v>284</x:v>
+      </x:c>
       <x:c r="I388" s="16" t="s">
-        <x:v>380</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="J388" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K388" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L388" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M388" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N388" s="15" t="n">
-        <x:v>22885</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O388" s="14" t="s">
-        <x:v>800</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="P388" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="Q388" s="16" t="s">
-        <x:v>380</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
-        <x:v>395</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="S388" s="14" t="n">
-        <x:v>601137</x:v>
+        <x:v>601977</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
-        <x:v>364</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="C389" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>35377</x:v>
       </x:c>
       <x:c r="D389" s="3" t="s"/>
       <x:c r="E389" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G389" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H389" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="I389" s="4" t="s">
-        <x:v>331</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="J389" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="K389" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L389" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M389" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
-        <x:v>605603</x:v>
+        <x:v>554814</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
         <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
-        <x:v>282</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C390" s="15" t="n">
-        <x:v>38575</x:v>
+        <x:v>37528</x:v>
       </x:c>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
-        <x:v>283</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>798</x:v>
+      </x:c>
+      <x:c r="H390" s="14" t="s"/>
       <x:c r="I390" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J390" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K390" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L390" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M390" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
-        <x:v>13175</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
-        <x:v>601977</x:v>
+        <x:v>555009</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
-        <x:v>241</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="C391" s="3" t="n">
-        <x:v>35377</x:v>
+        <x:v>40134</x:v>
       </x:c>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="E391" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G391" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="H391" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
-        <x:v>362</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="J391" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L391" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>13260</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
-        <x:v>331</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
-        <x:v>554814</x:v>
+        <x:v>616818</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
-        <x:v>364</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="C392" s="15" t="n">
-        <x:v>37528</x:v>
+        <x:v>35280</x:v>
       </x:c>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
-        <x:v>801</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s"/>
       <x:c r="I392" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="J392" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K392" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
-        <x:v>42061</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
+        <x:v>800</x:v>
+      </x:c>
+      <x:c r="Q392" s="16" t="s">
         <x:v>801</x:v>
       </x:c>
-      <x:c r="Q392" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R392" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
-        <x:v>555009</x:v>
+        <x:v>553371</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="C393" s="3" t="n">
-        <x:v>40134</x:v>
+        <x:v>35280</x:v>
       </x:c>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="E393" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G393" s="0" t="s">
-        <x:v>314</x:v>
-[...2 lines deleted...]
-        <x:v>315</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="J393" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L393" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
-        <x:v>13260</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
-        <x:v>645</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
-        <x:v>616818</x:v>
+        <x:v>553372</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
-        <x:v>496</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="C394" s="15" t="n">
-        <x:v>35280</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s"/>
       <x:c r="I394" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K394" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L394" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
-        <x:v>803</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
-        <x:v>804</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
-        <x:v>805</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
-        <x:v>553371</x:v>
+        <x:v>599055</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
-        <x:v>285</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="C395" s="3" t="n">
-        <x:v>35280</x:v>
+        <x:v>38527</x:v>
       </x:c>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="E395" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G395" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="H395" s="0" t="s">
+        <x:v>345</x:v>
       </x:c>
       <x:c r="I395" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="J395" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="K395" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L395" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>21576</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
-        <x:v>553372</x:v>
+        <x:v>553726</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
-        <x:v>285</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
-        <x:v>519</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C396" s="15" t="n">
-        <x:v>40257</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="F396" s="14" t="s"/>
       <x:c r="G396" s="14" t="s">
-        <x:v>759</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="H396" s="14" t="s"/>
       <x:c r="I396" s="16" t="s">
-        <x:v>760</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="J396" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="K396" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L396" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M396" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N396" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O396" s="14" t="s">
-        <x:v>517</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="P396" s="14" t="s">
-        <x:v>759</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="Q396" s="16" t="s">
-        <x:v>760</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
-        <x:v>761</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
-        <x:v>599055</x:v>
+        <x:v>642975</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>803</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C397" s="3" t="n">
-        <x:v>38527</x:v>
+        <x:v>42351</x:v>
       </x:c>
       <x:c r="D397" s="3" t="s"/>
       <x:c r="E397" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G397" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="H397" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="I397" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="J397" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K397" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L397" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M397" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N397" s="3" t="n">
-        <x:v>21576</x:v>
+        <x:v>32097</x:v>
       </x:c>
       <x:c r="O397" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="P397" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="Q397" s="4" t="s">
-        <x:v>335</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="R397" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="S397" s="0" t="n">
-        <x:v>553726</x:v>
+        <x:v>631128</x:v>
       </x:c>
       <x:c r="T397" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="U397" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
-        <x:v>261</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C398" s="15" t="n">
-        <x:v>38575</x:v>
+        <x:v>42351</x:v>
       </x:c>
       <x:c r="D398" s="15" t="s"/>
       <x:c r="E398" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="F398" s="14" t="s"/>
       <x:c r="G398" s="14" t="s">
-        <x:v>303</x:v>
-[...1 lines deleted...]
-      <x:c r="H398" s="14" t="s"/>
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="H398" s="14" t="s">
+        <x:v>345</x:v>
+      </x:c>
       <x:c r="I398" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="J398" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K398" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L398" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M398" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="N398" s="15" t="n">
-        <x:v>13175</x:v>
+        <x:v>32097</x:v>
       </x:c>
       <x:c r="O398" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="P398" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="Q398" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R398" s="14" t="s">
-        <x:v>304</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S398" s="14" t="n">
-        <x:v>642975</x:v>
+        <x:v>631129</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
-        <x:v>806</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="C399" s="3" t="n">
-        <x:v>42351</x:v>
+        <x:v>35354</x:v>
       </x:c>
       <x:c r="D399" s="3" t="s"/>
       <x:c r="E399" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G399" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H399" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="I399" s="4" t="s">
-        <x:v>335</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="J399" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="K399" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L399" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M399" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N399" s="3" t="n">
-        <x:v>32097</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O399" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="P399" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="Q399" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="R399" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S399" s="0" t="n">
-        <x:v>631128</x:v>
+        <x:v>510684</x:v>
       </x:c>
       <x:c r="T399" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="U399" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>553</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="C400" s="15" t="n">
-        <x:v>42351</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D400" s="15" t="s"/>
       <x:c r="E400" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="F400" s="14" t="s"/>
       <x:c r="G400" s="14" t="s">
-        <x:v>344</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="H400" s="14" t="s"/>
       <x:c r="I400" s="16" t="s">
-        <x:v>335</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="J400" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K400" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L400" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M400" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N400" s="15" t="n">
-        <x:v>32097</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O400" s="14" t="s">
-        <x:v>346</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="P400" s="14" t="s">
-        <x:v>436</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="Q400" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="R400" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="S400" s="14" t="n">
-        <x:v>631129</x:v>
+        <x:v>600231</x:v>
       </x:c>
       <x:c r="T400" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="U400" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>805</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="C401" s="3" t="n">
-        <x:v>35354</x:v>
+        <x:v>40981</x:v>
       </x:c>
       <x:c r="D401" s="3" t="s"/>
       <x:c r="E401" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G401" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="H401" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="I401" s="4" t="s">
-        <x:v>362</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="J401" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K401" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L401" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M401" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="N401" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>42133</x:v>
       </x:c>
       <x:c r="O401" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="P401" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="Q401" s="4" t="s">
-        <x:v>331</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="R401" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="S401" s="0" t="n">
-        <x:v>510684</x:v>
+        <x:v>600265</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
-        <x:v>552</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
-        <x:v>553</x:v>
+        <x:v>806</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
-        <x:v>554</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C402" s="15" t="n">
-        <x:v>36419</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D402" s="15" t="s"/>
       <x:c r="E402" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="F402" s="14" t="s"/>
       <x:c r="G402" s="14" t="s">
-        <x:v>460</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="H402" s="14" t="s"/>
       <x:c r="I402" s="16" t="s">
-        <x:v>485</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="J402" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="K402" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L402" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M402" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N402" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O402" s="14" t="s">
-        <x:v>486</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="P402" s="14" t="s">
-        <x:v>460</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="Q402" s="16" t="s">
-        <x:v>461</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
-        <x:v>374</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
-        <x:v>600231</x:v>
+        <x:v>609229</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
-        <x:v>807</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
-        <x:v>808</x:v>
+        <x:v>778</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C403" s="3" t="n">
-        <x:v>40981</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D403" s="3" t="s"/>
       <x:c r="E403" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G403" s="0" t="s">
-        <x:v>587</x:v>
-[...2 lines deleted...]
-        <x:v>588</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="I403" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="J403" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="K403" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L403" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M403" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N403" s="3" t="n">
-        <x:v>42133</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O403" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="P403" s="0" t="s">
-        <x:v>589</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
-        <x:v>600265</x:v>
+        <x:v>609232</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
-        <x:v>809</x:v>
+        <x:v>778</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C404" s="15" t="n">
-        <x:v>37963</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="H404" s="14" t="s"/>
       <x:c r="I404" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="J404" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K404" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L404" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M404" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N404" s="15" t="n">
-        <x:v>42050</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O404" s="14" t="s">
-        <x:v>312</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="P404" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="Q404" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R404" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S404" s="14" t="n">
-        <x:v>609229</x:v>
+        <x:v>609235</x:v>
       </x:c>
       <x:c r="T404" s="16" t="s">
-        <x:v>727</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="U404" s="16" t="s">
-        <x:v>728</x:v>
+        <x:v>778</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:21">
       <x:c r="A405" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="C405" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>40179</x:v>
       </x:c>
       <x:c r="D405" s="3" t="s"/>
       <x:c r="E405" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G405" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="I405" s="4" t="s">
-        <x:v>321</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="J405" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K405" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L405" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M405" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N405" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>12554</x:v>
       </x:c>
       <x:c r="O405" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="P405" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="Q405" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R405" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="S405" s="0" t="n">
-        <x:v>609232</x:v>
+        <x:v>546663</x:v>
       </x:c>
       <x:c r="T405" s="4" t="s">
-        <x:v>727</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="U405" s="4" t="s">
-        <x:v>728</x:v>
+        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:21">
       <x:c r="A406" s="13" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B406" s="14" t="s">
-        <x:v>389</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="C406" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>36393</x:v>
       </x:c>
       <x:c r="D406" s="15" t="s"/>
       <x:c r="E406" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="F406" s="14" t="s"/>
       <x:c r="G406" s="14" t="s">
-        <x:v>320</x:v>
-[...1 lines deleted...]
-      <x:c r="H406" s="14" t="s"/>
+        <x:v>678</x:v>
+      </x:c>
+      <x:c r="H406" s="14" t="s">
+        <x:v>679</x:v>
+      </x:c>
       <x:c r="I406" s="16" t="s">
-        <x:v>321</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="J406" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K406" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L406" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M406" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N406" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>23622</x:v>
       </x:c>
       <x:c r="O406" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="P406" s="14" t="s">
-        <x:v>407</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="Q406" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="R406" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="S406" s="14" t="n">
-        <x:v>609235</x:v>
+        <x:v>609321</x:v>
       </x:c>
       <x:c r="T406" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="U406" s="16" t="s">
-        <x:v>728</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C407" s="3" t="n">
-        <x:v>40179</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D407" s="3" t="s"/>
       <x:c r="E407" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G407" s="0" t="s">
-        <x:v>773</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="I407" s="4" t="s">
-        <x:v>774</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J407" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="K407" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L407" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M407" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N407" s="3" t="n">
-        <x:v>12554</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O407" s="0" t="s">
-        <x:v>775</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="P407" s="0" t="s">
-        <x:v>776</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="Q407" s="4" t="s">
-        <x:v>318</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R407" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S407" s="0" t="n">
-        <x:v>546663</x:v>
+        <x:v>546755</x:v>
       </x:c>
       <x:c r="T407" s="4" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="U407" s="4" t="s">
-        <x:v>364</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:21">
       <x:c r="A408" s="13" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B408" s="14" t="s">
-        <x:v>677</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="C408" s="15" t="n">
-        <x:v>36393</x:v>
+        <x:v>38527</x:v>
       </x:c>
       <x:c r="D408" s="15" t="s"/>
       <x:c r="E408" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="F408" s="14" t="s"/>
       <x:c r="G408" s="14" t="s">
-        <x:v>678</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="H408" s="14" t="s">
-        <x:v>679</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="I408" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="J408" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K408" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L408" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M408" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="N408" s="15" t="n">
-        <x:v>23622</x:v>
+        <x:v>21576</x:v>
       </x:c>
       <x:c r="O408" s="14" t="s">
-        <x:v>680</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="P408" s="14" t="s">
-        <x:v>810</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="Q408" s="16" t="s">
-        <x:v>811</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R408" s="14" t="s">
-        <x:v>681</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S408" s="14" t="n">
-        <x:v>609321</x:v>
+        <x:v>605174</x:v>
       </x:c>
       <x:c r="T408" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="U408" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:21">
       <x:c r="A409" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="C409" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>35966</x:v>
       </x:c>
       <x:c r="D409" s="3" t="s"/>
       <x:c r="E409" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G409" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="H409" s="0" t="s">
+        <x:v>345</x:v>
       </x:c>
       <x:c r="I409" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="J409" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K409" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L409" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M409" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="N409" s="3" t="n">
-        <x:v>34059</x:v>
+        <x:v>21528</x:v>
       </x:c>
       <x:c r="O409" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="P409" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="Q409" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R409" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S409" s="0" t="n">
-        <x:v>546755</x:v>
+        <x:v>605179</x:v>
       </x:c>
       <x:c r="T409" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="U409" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:21">
       <x:c r="A410" s="13" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B410" s="14" t="s">
-        <x:v>780</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C410" s="15" t="n">
-        <x:v>38527</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D410" s="15" t="s"/>
       <x:c r="E410" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="F410" s="14" t="s"/>
       <x:c r="G410" s="14" t="s">
-        <x:v>344</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="H410" s="14" t="s"/>
       <x:c r="I410" s="16" t="s">
-        <x:v>335</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="J410" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K410" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L410" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M410" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N410" s="15" t="n">
-        <x:v>21576</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O410" s="14" t="s">
-        <x:v>432</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="P410" s="14" t="s">
-        <x:v>436</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="Q410" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="R410" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="S410" s="14" t="n">
-        <x:v>605174</x:v>
+        <x:v>601606</x:v>
       </x:c>
       <x:c r="T410" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="U410" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:21">
       <x:c r="A411" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="C411" s="3" t="n">
-        <x:v>35966</x:v>
+        <x:v>35354</x:v>
       </x:c>
       <x:c r="D411" s="3" t="s"/>
       <x:c r="E411" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G411" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H411" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="I411" s="4" t="s">
-        <x:v>335</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="J411" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="K411" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L411" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M411" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N411" s="3" t="n">
-        <x:v>21528</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O411" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="P411" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="Q411" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="R411" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S411" s="0" t="n">
-        <x:v>605179</x:v>
+        <x:v>603438</x:v>
       </x:c>
       <x:c r="T411" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="U411" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:21">
       <x:c r="A412" s="13" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B412" s="14" t="s">
-        <x:v>394</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C412" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D412" s="15" t="s"/>
       <x:c r="E412" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="F412" s="14" t="s"/>
       <x:c r="G412" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="H412" s="14" t="s"/>
       <x:c r="I412" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="J412" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K412" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L412" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M412" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="N412" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O412" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="P412" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="Q412" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="R412" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="S412" s="14" t="n">
-        <x:v>601606</x:v>
+        <x:v>639809</x:v>
       </x:c>
       <x:c r="T412" s="16" t="s">
-        <x:v>405</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="U412" s="16" t="s">
-        <x:v>406</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:21">
       <x:c r="A413" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="C413" s="3" t="n">
-        <x:v>35354</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D413" s="3" t="s"/>
       <x:c r="E413" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G413" s="0" t="s">
-        <x:v>360</x:v>
-[...2 lines deleted...]
-        <x:v>361</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="I413" s="4" t="s">
-        <x:v>362</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J413" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K413" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L413" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M413" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="N413" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O413" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="P413" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="Q413" s="4" t="s">
-        <x:v>331</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R413" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="S413" s="0" t="n">
-        <x:v>603438</x:v>
+        <x:v>608659</x:v>
       </x:c>
       <x:c r="T413" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U413" s="4" t="s">
-        <x:v>366</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:21">
       <x:c r="A414" s="13" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B414" s="14" t="s">
-        <x:v>261</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C414" s="15" t="n">
-        <x:v>38575</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D414" s="15" t="s"/>
       <x:c r="E414" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="F414" s="14" t="s"/>
       <x:c r="G414" s="14" t="s">
-        <x:v>781</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="H414" s="14" t="s"/>
       <x:c r="I414" s="16" t="s">
-        <x:v>782</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="J414" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K414" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L414" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M414" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N414" s="15" t="n">
-        <x:v>13175</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O414" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="P414" s="14" t="s">
-        <x:v>781</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="Q414" s="16" t="s">
-        <x:v>782</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R414" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S414" s="14" t="n">
-        <x:v>639809</x:v>
+        <x:v>641094</x:v>
       </x:c>
       <x:c r="T414" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="U414" s="16" t="s">
-        <x:v>241</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:21">
       <x:c r="A415" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C415" s="3" t="n">
-        <x:v>40257</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D415" s="3" t="s"/>
       <x:c r="E415" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G415" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="I415" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J415" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="K415" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L415" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N415" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O415" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="P415" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="Q415" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R415" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S415" s="0" t="n">
-        <x:v>608659</x:v>
+        <x:v>641313</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C416" s="15" t="n">
-        <x:v>37963</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D416" s="15" t="s"/>
       <x:c r="E416" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="F416" s="14" t="s"/>
       <x:c r="G416" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="H416" s="14" t="s"/>
       <x:c r="I416" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J416" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K416" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L416" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M416" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N416" s="15" t="n">
-        <x:v>42050</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O416" s="14" t="s">
-        <x:v>312</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="P416" s="14" t="s">
-        <x:v>404</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
-        <x:v>641094</x:v>
+        <x:v>641314</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
-        <x:v>401</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="C417" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>34734</x:v>
       </x:c>
       <x:c r="D417" s="3" t="s"/>
-      <x:c r="E417" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G417" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="J417" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="K417" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L417" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M417" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="N417" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O417" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P417" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="Q417" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R417" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="S417" s="0" t="n">
-        <x:v>641313</x:v>
+        <x:v>572389</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
-        <x:v>163</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
-        <x:v>389</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>810</x:v>
+      </x:c>
+      <x:c r="C418" s="15" t="s"/>
       <x:c r="D418" s="15" t="s"/>
-      <x:c r="E418" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E418" s="14" t="s"/>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
-        <x:v>583</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="H418" s="14" t="s"/>
       <x:c r="I418" s="16" t="s">
-        <x:v>83</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>812</x:v>
+      </x:c>
+      <x:c r="J418" s="14" t="s"/>
       <x:c r="K418" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L418" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M418" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N418" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O418" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="P418" s="14" t="s">
-        <x:v>583</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="Q418" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="R418" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="S418" s="14" t="n">
-        <x:v>641314</x:v>
+        <x:v>565699</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
-        <x:v>812</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="C419" s="3" t="n">
-        <x:v>34734</x:v>
+        <x:v>38296</x:v>
       </x:c>
       <x:c r="D419" s="3" t="s"/>
       <x:c r="G419" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="I419" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="J419" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K419" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L419" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M419" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N419" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>13115</x:v>
       </x:c>
       <x:c r="O419" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="P419" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
-        <x:v>572389</x:v>
+        <x:v>650302</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
-        <x:v>285</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
-        <x:v>813</x:v>
-[...1 lines deleted...]
-      <x:c r="C420" s="15" t="s"/>
+        <x:v>658</x:v>
+      </x:c>
+      <x:c r="C420" s="15" t="n">
+        <x:v>38182</x:v>
+      </x:c>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s"/>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
-        <x:v>814</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H420" s="14" t="s"/>
       <x:c r="I420" s="16" t="s">
-        <x:v>815</x:v>
-[...1 lines deleted...]
-      <x:c r="J420" s="14" t="s"/>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="J420" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K420" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>11045</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
-        <x:v>814</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
-        <x:v>815</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
-        <x:v>816</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
-        <x:v>565699</x:v>
+        <x:v>650324</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
-        <x:v>241</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
-        <x:v>817</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>816</x:v>
+      </x:c>
+      <x:c r="C421" s="3" t="s"/>
       <x:c r="D421" s="3" t="s"/>
       <x:c r="G421" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="I421" s="4" t="s">
-        <x:v>619</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
-        <x:v>13115</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
-        <x:v>818</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
-        <x:v>619</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
-        <x:v>650302</x:v>
+        <x:v>609958</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
-        <x:v>658</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="C422" s="15" t="n">
-        <x:v>38182</x:v>
+        <x:v>37907</x:v>
       </x:c>
       <x:c r="D422" s="15" t="s"/>
       <x:c r="E422" s="14" t="s"/>
       <x:c r="F422" s="14" t="s"/>
       <x:c r="G422" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="H422" s="14" t="s"/>
       <x:c r="I422" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="J422" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K422" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L422" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M422" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
-        <x:v>11045</x:v>
+        <x:v>15099</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
-        <x:v>659</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
-        <x:v>420</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
-        <x:v>650324</x:v>
+        <x:v>647342</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>822</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
-        <x:v>819</x:v>
-[...1 lines deleted...]
-      <x:c r="C423" s="3" t="s"/>
+        <x:v>818</x:v>
+      </x:c>
+      <x:c r="C423" s="3" t="n">
+        <x:v>37907</x:v>
+      </x:c>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="G423" s="0" t="s">
+        <x:v>819</x:v>
+      </x:c>
+      <x:c r="I423" s="4" t="s">
         <x:v>820</x:v>
       </x:c>
-      <x:c r="I423" s="4" t="s">
-        <x:v>52</x:v>
+      <x:c r="J423" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K423" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L423" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M423" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N423" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>15099</x:v>
       </x:c>
       <x:c r="O423" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="P423" s="0" t="s">
+        <x:v>819</x:v>
+      </x:c>
+      <x:c r="Q423" s="4" t="s">
         <x:v>820</x:v>
       </x:c>
-      <x:c r="Q423" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R423" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S423" s="0" t="n">
-        <x:v>609958</x:v>
+        <x:v>647343</x:v>
       </x:c>
       <x:c r="T423" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U423" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>822</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
-        <x:v>658</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C424" s="15" t="s"/>
       <x:c r="D424" s="15" t="s"/>
       <x:c r="E424" s="14" t="s"/>
       <x:c r="F424" s="14" t="s"/>
       <x:c r="G424" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="H424" s="14" t="s"/>
       <x:c r="I424" s="16" t="s">
-        <x:v>24</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="J424" s="14" t="s"/>
       <x:c r="K424" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L424" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M424" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N424" s="15" t="n">
-        <x:v>11045</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O424" s="14" t="s">
-        <x:v>659</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P424" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="Q424" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="R424" s="14" t="s">
-        <x:v>420</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="S424" s="14" t="n">
-        <x:v>650323</x:v>
+        <x:v>648585</x:v>
       </x:c>
       <x:c r="T424" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U424" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:21">
       <x:c r="A425" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C425" s="3" t="s"/>
       <x:c r="D425" s="3" t="s"/>
       <x:c r="G425" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="I425" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="K425" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L425" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M425" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N425" s="3" t="n">
-        <x:v>13154</x:v>
+        <x:v>32068</x:v>
       </x:c>
       <x:c r="O425" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P425" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="Q425" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R425" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="S425" s="0" t="n">
-        <x:v>649063</x:v>
+        <x:v>537364</x:v>
       </x:c>
       <x:c r="T425" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="U425" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:21">
       <x:c r="A426" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B426" s="14" t="s">
-        <x:v>412</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C426" s="15" t="s"/>
       <x:c r="D426" s="15" t="s"/>
       <x:c r="E426" s="14" t="s"/>
       <x:c r="F426" s="14" t="s"/>
       <x:c r="G426" s="14" t="s">
-        <x:v>409</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="H426" s="14" t="s"/>
       <x:c r="I426" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="J426" s="14" t="s"/>
       <x:c r="K426" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L426" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M426" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N426" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O426" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P426" s="14" t="s">
-        <x:v>409</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
-        <x:v>649070</x:v>
+        <x:v>648621</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C427" s="3" t="s"/>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="G427" s="0" t="s">
-        <x:v>821</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
-        <x:v>539</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="K427" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L427" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M427" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
-        <x:v>13154</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
-        <x:v>822</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
-        <x:v>539</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
-        <x:v>649072</x:v>
+        <x:v>648623</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
-        <x:v>413</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C428" s="15" t="s"/>
       <x:c r="D428" s="15" t="s"/>
       <x:c r="E428" s="14" t="s"/>
       <x:c r="F428" s="14" t="s"/>
       <x:c r="G428" s="14" t="s">
-        <x:v>654</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="H428" s="14" t="s"/>
       <x:c r="I428" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="J428" s="14" t="s"/>
       <x:c r="K428" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L428" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M428" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
-        <x:v>13154</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
-        <x:v>410</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
-        <x:v>654</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
-        <x:v>649348</x:v>
+        <x:v>648626</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
-        <x:v>823</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C429" s="3" t="s"/>
       <x:c r="D429" s="3" t="s"/>
       <x:c r="G429" s="0" t="s">
-        <x:v>824</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="I429" s="4" t="s">
-        <x:v>825</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="K429" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L429" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
-        <x:v>15099</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
-        <x:v>826</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
-        <x:v>824</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
-        <x:v>825</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
-        <x:v>647342</x:v>
+        <x:v>648639</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
-        <x:v>827</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
-        <x:v>823</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C430" s="15" t="s"/>
       <x:c r="D430" s="15" t="s"/>
       <x:c r="E430" s="14" t="s"/>
       <x:c r="F430" s="14" t="s"/>
       <x:c r="G430" s="14" t="s">
-        <x:v>824</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="H430" s="14" t="s"/>
       <x:c r="I430" s="16" t="s">
-        <x:v>825</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>835</x:v>
+      </x:c>
+      <x:c r="J430" s="14" t="s"/>
       <x:c r="K430" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L430" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M430" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N430" s="15" t="n">
-        <x:v>15099</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O430" s="14" t="s">
-        <x:v>826</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P430" s="14" t="s">
-        <x:v>824</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="Q430" s="16" t="s">
-        <x:v>825</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="R430" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="S430" s="14" t="n">
-        <x:v>647343</x:v>
+        <x:v>648642</x:v>
       </x:c>
       <x:c r="T430" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U430" s="16" t="s">
-        <x:v>827</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C431" s="3" t="s"/>
       <x:c r="D431" s="3" t="s"/>
       <x:c r="G431" s="0" t="s">
-        <x:v>828</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="I431" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="K431" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L431" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M431" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N431" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O431" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P431" s="0" t="s">
-        <x:v>828</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="Q431" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="R431" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="S431" s="0" t="n">
-        <x:v>648585</x:v>
+        <x:v>648649</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C432" s="15" t="s"/>
       <x:c r="D432" s="15" t="s"/>
       <x:c r="E432" s="14" t="s"/>
       <x:c r="F432" s="14" t="s"/>
       <x:c r="G432" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="H432" s="14" t="s"/>
       <x:c r="I432" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J432" s="14" t="s"/>
       <x:c r="K432" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L432" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M432" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N432" s="15" t="n">
-        <x:v>32068</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O432" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P432" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
-        <x:v>252</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
-        <x:v>537364</x:v>
+        <x:v>648656</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
-        <x:v>829</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
-        <x:v>305</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C433" s="3" t="s"/>
       <x:c r="D433" s="3" t="s"/>
       <x:c r="G433" s="0" t="s">
-        <x:v>830</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="I433" s="4" t="s">
-        <x:v>831</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="K433" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L433" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M433" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N433" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O433" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P433" s="0" t="s">
-        <x:v>830</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
-        <x:v>831</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
-        <x:v>832</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
-        <x:v>648621</x:v>
+        <x:v>648660</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="C434" s="15" t="s"/>
       <x:c r="D434" s="15" t="s"/>
       <x:c r="E434" s="14" t="s"/>
       <x:c r="F434" s="14" t="s"/>
       <x:c r="G434" s="14" t="s">
-        <x:v>833</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="H434" s="14" t="s"/>
       <x:c r="I434" s="16" t="s">
-        <x:v>748</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="J434" s="14" t="s"/>
       <x:c r="K434" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L434" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M434" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N434" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O434" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="P434" s="14" t="s">
-        <x:v>833</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="Q434" s="16" t="s">
-        <x:v>748</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="R434" s="14" t="s">
-        <x:v>834</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
-        <x:v>648623</x:v>
+        <x:v>649063</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C435" s="3" t="s"/>
       <x:c r="D435" s="3" t="s"/>
       <x:c r="G435" s="0" t="s">
-        <x:v>835</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="I435" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L435" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O435" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
-        <x:v>835</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
-        <x:v>648626</x:v>
+        <x:v>649070</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="C436" s="15" t="s"/>
       <x:c r="D436" s="15" t="s"/>
       <x:c r="E436" s="14" t="s"/>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
-        <x:v>836</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="H436" s="14" t="s"/>
       <x:c r="I436" s="16" t="s">
-        <x:v>837</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="J436" s="14" t="s"/>
       <x:c r="K436" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L436" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M436" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
-        <x:v>836</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
-        <x:v>837</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
-        <x:v>838</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
-        <x:v>648639</x:v>
+        <x:v>649072</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
-        <x:v>50</x:v>
-[...1 lines deleted...]
-      <x:c r="C437" s="3" t="s"/>
+        <x:v>844</x:v>
+      </x:c>
+      <x:c r="C437" s="3" t="n">
+        <x:v>35215</x:v>
+      </x:c>
       <x:c r="D437" s="3" t="s"/>
       <x:c r="G437" s="0" t="s">
-        <x:v>839</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="I437" s="4" t="s">
-        <x:v>840</x:v>
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="J437" s="0" t="s">
+        <x:v>168</x:v>
       </x:c>
       <x:c r="K437" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="L437" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>32008</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
-        <x:v>839</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
-        <x:v>840</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
-        <x:v>841</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
-        <x:v>648642</x:v>
+        <x:v>602791</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
-        <x:v>50</x:v>
-[...1 lines deleted...]
-      <x:c r="C438" s="15" t="s"/>
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="C438" s="15" t="n">
+        <x:v>42368</x:v>
+      </x:c>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s"/>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
-        <x:v>842</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="H438" s="14" t="s"/>
       <x:c r="I438" s="16" t="s">
-        <x:v>843</x:v>
-[...1 lines deleted...]
-      <x:c r="J438" s="14" t="s"/>
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="J438" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K438" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L438" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
-        <x:v>842</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
-        <x:v>843</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
-        <x:v>844</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
-        <x:v>648649</x:v>
+        <x:v>646483</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C439" s="3" t="s"/>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="G439" s="0" t="s">
-        <x:v>845</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="K439" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L439" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
-        <x:v>845</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="R439" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="S439" s="0" t="n">
-        <x:v>648656</x:v>
+        <x:v>635656</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="C440" s="15" t="s"/>
       <x:c r="D440" s="15" t="s"/>
       <x:c r="E440" s="14" t="s"/>
       <x:c r="F440" s="14" t="s"/>
       <x:c r="G440" s="14" t="s">
-        <x:v>846</x:v>
-[...1 lines deleted...]
-      <x:c r="H440" s="14" t="s"/>
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="H440" s="14" t="s">
+        <x:v>371</x:v>
+      </x:c>
       <x:c r="I440" s="16" t="s">
-        <x:v>331</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="J440" s="14" t="s"/>
       <x:c r="K440" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="L440" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M440" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>13113</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
-        <x:v>846</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
-        <x:v>331</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
-        <x:v>648660</x:v>
+        <x:v>636930</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
-        <x:v>480</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="C441" s="3" t="s"/>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="G441" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
-        <x:v>461</x:v>
-[...2 lines deleted...]
-        <x:v>168</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L441" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N441" s="3" t="n">
-        <x:v>32120</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O441" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="P441" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="Q441" s="4" t="s">
-        <x:v>461</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="R441" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="S441" s="0" t="n">
-        <x:v>525437</x:v>
+        <x:v>649347</x:v>
       </x:c>
       <x:c r="T441" s="4" t="s">
-        <x:v>847</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U441" s="4" t="s">
-        <x:v>702</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:21">
       <x:c r="A442" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B442" s="14" t="s">
-        <x:v>522</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="C442" s="15" t="s"/>
       <x:c r="D442" s="15" t="s"/>
       <x:c r="E442" s="14" t="s"/>
       <x:c r="F442" s="14" t="s"/>
       <x:c r="G442" s="14" t="s">
-        <x:v>523</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="H442" s="14" t="s"/>
       <x:c r="I442" s="16" t="s">
-        <x:v>524</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="J442" s="14" t="s"/>
       <x:c r="K442" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L442" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M442" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N442" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O442" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="P442" s="14" t="s">
-        <x:v>525</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="Q442" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="R442" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="S442" s="14" t="n">
-        <x:v>646483</x:v>
+        <x:v>649362</x:v>
       </x:c>
       <x:c r="T442" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U442" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:21">
       <x:c r="A443" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
-        <x:v>235</x:v>
-[...1 lines deleted...]
-      <x:c r="C443" s="3" t="s"/>
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="C443" s="3" t="n">
+        <x:v>36324</x:v>
+      </x:c>
       <x:c r="D443" s="3" t="s"/>
       <x:c r="G443" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="I443" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="J443" s="0" t="s">
+        <x:v>168</x:v>
       </x:c>
       <x:c r="K443" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L443" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M443" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="N443" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>32120</x:v>
       </x:c>
       <x:c r="O443" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="P443" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="Q443" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="R443" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="S443" s="0" t="n">
-        <x:v>635656</x:v>
+        <x:v>525437</x:v>
       </x:c>
       <x:c r="T443" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="U443" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>702</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:21">
       <x:c r="A444" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B444" s="14" t="s">
-        <x:v>849</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="C444" s="15" t="s"/>
       <x:c r="D444" s="15" t="s"/>
       <x:c r="E444" s="14" t="s"/>
       <x:c r="F444" s="14" t="s"/>
       <x:c r="G444" s="14" t="s">
-        <x:v>850</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="H444" s="14" t="s"/>
       <x:c r="I444" s="16" t="s">
-        <x:v>362</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="J444" s="14" t="s"/>
       <x:c r="K444" s="14" t="s">
-        <x:v>851</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L444" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M444" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N444" s="15" t="n">
-        <x:v>32008</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O444" s="14" t="s">
-        <x:v>852</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="P444" s="14" t="s">
-        <x:v>850</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="Q444" s="16" t="s">
-        <x:v>362</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R444" s="14" t="s">
-        <x:v>599</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="S444" s="14" t="n">
-        <x:v>602791</x:v>
+        <x:v>649343</x:v>
       </x:c>
       <x:c r="T444" s="16" t="s">
-        <x:v>853</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U444" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:21">
       <x:c r="A445" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C445" s="3" t="s"/>
       <x:c r="D445" s="3" t="s"/>
       <x:c r="G445" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="I445" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="K445" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L445" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M445" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N445" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O445" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="P445" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="Q445" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R445" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S445" s="0" t="n">
-        <x:v>649343</x:v>
+        <x:v>649348</x:v>
       </x:c>
       <x:c r="T445" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U445" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:21">
       <x:c r="A446" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B446" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="C446" s="15" t="s"/>
       <x:c r="D446" s="15" t="s"/>
       <x:c r="E446" s="14" t="s"/>
       <x:c r="F446" s="14" t="s"/>
       <x:c r="G446" s="14" t="s">
         <x:v>854</x:v>
       </x:c>
       <x:c r="H446" s="14" t="s"/>
       <x:c r="I446" s="16" t="s">
         <x:v>83</x:v>
@@ -28949,145 +28949,145 @@
       </x:c>
       <x:c r="P447" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q447" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R447" s="0" t="s">
         <x:v>857</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
         <x:v>623634</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
-        <x:v>819</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="C448" s="15" t="s"/>
       <x:c r="D448" s="15" t="s"/>
       <x:c r="E448" s="14" t="s"/>
       <x:c r="F448" s="14" t="s"/>
       <x:c r="G448" s="14" t="s">
-        <x:v>820</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="H448" s="14" t="s"/>
       <x:c r="I448" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J448" s="14" t="s"/>
       <x:c r="K448" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L448" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M448" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="N448" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O448" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
-        <x:v>820</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
         <x:v>590306</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
         <x:v>858</x:v>
       </x:c>
       <x:c r="C449" s="3" t="s"/>
       <x:c r="D449" s="3" t="s"/>
       <x:c r="G449" s="0" t="s">
         <x:v>859</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
         <x:v>860</x:v>
       </x:c>
       <x:c r="K449" s="0" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="L449" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M449" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="N449" s="3" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O449" s="0" t="s">
-        <x:v>852</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="P449" s="0" t="s">
         <x:v>859</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
         <x:v>860</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
         <x:v>640193</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
-        <x:v>794</x:v>
+        <x:v>711</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="C450" s="15" t="n">
         <x:v>41903</x:v>
       </x:c>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="H450" s="14" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="I450" s="16" t="s">
         <x:v>197</x:v>
@@ -29122,75 +29122,75 @@
       <x:c r="S450" s="14" t="n">
         <x:v>651880</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
         <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C451" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="E451" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G451" s="0" t="s">
-        <x:v>764</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="J451" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K451" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L451" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M451" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N451" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O451" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="P451" s="0" t="s">
-        <x:v>765</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="Q451" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R451" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S451" s="0" t="n">
         <x:v>552961</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
         <x:v>862</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C452" s="15" t="n">
@@ -29240,81 +29240,81 @@
       <x:c r="S452" s="14" t="n">
         <x:v>641696</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
         <x:v>863</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
         <x:v>864</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="C453" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D453" s="3" t="s"/>
       <x:c r="E453" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G453" s="0" t="s">
-        <x:v>747</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="I453" s="4" t="s">
-        <x:v>748</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="J453" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K453" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L453" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M453" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N453" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O453" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P453" s="0" t="s">
-        <x:v>747</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="Q453" s="4" t="s">
-        <x:v>748</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="R453" s="0" t="s">
-        <x:v>834</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="S453" s="0" t="n">
         <x:v>552219</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
         <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="C454" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D454" s="15" t="s"/>
       <x:c r="E454" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
@@ -29694,82 +29694,82 @@
       </x:c>
       <x:c r="P460" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
         <x:v>601135</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
         <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
-        <x:v>799</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="C461" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D461" s="3" t="s"/>
       <x:c r="E461" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G461" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="I461" s="4" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="J461" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K461" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L461" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
-        <x:v>800</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
         <x:v>601138</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
         <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
@@ -29790,54 +29790,54 @@
       <x:c r="I462" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="J462" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K462" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L462" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M462" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="N462" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O462" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="P462" s="14" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="Q462" s="16" t="s">
-        <x:v>840</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="R462" s="14" t="s">
-        <x:v>841</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="S462" s="14" t="n">
         <x:v>599943</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
         <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="C463" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D463" s="3" t="s"/>
       <x:c r="E463" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
@@ -29983,51 +29983,51 @@
       </x:c>
       <x:c r="P465" s="0" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="Q465" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R465" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S465" s="0" t="n">
         <x:v>556162</x:v>
       </x:c>
       <x:c r="T465" s="4" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="U465" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
-        <x:v>780</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="C466" s="15" t="n">
         <x:v>38527</x:v>
       </x:c>
       <x:c r="D466" s="15" t="s"/>
       <x:c r="E466" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="F466" s="14" t="s"/>
       <x:c r="G466" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="H466" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="I466" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="J466" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K466" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L466" s="14" t="s">
@@ -30197,54 +30197,54 @@
       <x:c r="G469" s="0" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="I469" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J469" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K469" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L469" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M469" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="N469" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O469" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="P469" s="0" t="s">
-        <x:v>803</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="Q469" s="4" t="s">
-        <x:v>804</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="R469" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S469" s="0" t="n">
         <x:v>628458</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="C470" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D470" s="15" t="s"/>
@@ -30336,87 +30336,87 @@
       </x:c>
       <x:c r="P471" s="0" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="Q471" s="4" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="R471" s="0" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="S471" s="0" t="n">
         <x:v>643293</x:v>
       </x:c>
       <x:c r="T471" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="U471" s="4" t="s">
         <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:21">
       <x:c r="A472" s="13" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B472" s="14" t="s">
-        <x:v>772</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="C472" s="15" t="n">
         <x:v>40179</x:v>
       </x:c>
       <x:c r="D472" s="15" t="s"/>
       <x:c r="E472" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="F472" s="14" t="s"/>
       <x:c r="G472" s="14" t="s">
-        <x:v>773</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="H472" s="14" t="s"/>
       <x:c r="I472" s="16" t="s">
-        <x:v>774</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="J472" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K472" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L472" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M472" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N472" s="15" t="n">
         <x:v>12554</x:v>
       </x:c>
       <x:c r="O472" s="14" t="s">
-        <x:v>775</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="P472" s="14" t="s">
-        <x:v>776</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="Q472" s="16" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="R472" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="S472" s="14" t="n">
         <x:v>497289</x:v>
       </x:c>
       <x:c r="T472" s="16" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="U472" s="16" t="s">
         <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:21">
       <x:c r="A473" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="C473" s="3" t="n">
@@ -30429,167 +30429,167 @@
       <x:c r="G473" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I473" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="J473" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K473" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L473" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M473" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N473" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O473" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="P473" s="0" t="s">
-        <x:v>783</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="Q473" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R473" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="S473" s="0" t="n">
         <x:v>609234</x:v>
       </x:c>
       <x:c r="T473" s="4" t="s">
-        <x:v>727</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="U473" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:21">
       <x:c r="A474" s="13" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B474" s="14" t="s">
-        <x:v>772</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="C474" s="15" t="n">
         <x:v>42809</x:v>
       </x:c>
       <x:c r="D474" s="15" t="s"/>
       <x:c r="E474" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="F474" s="14" t="s"/>
       <x:c r="G474" s="14" t="s">
-        <x:v>773</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="H474" s="14" t="s"/>
       <x:c r="I474" s="16" t="s">
-        <x:v>774</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="J474" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K474" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L474" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M474" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N474" s="15" t="n">
         <x:v>12554</x:v>
       </x:c>
       <x:c r="O474" s="14" t="s">
-        <x:v>775</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="P474" s="14" t="s">
-        <x:v>776</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="Q474" s="16" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="R474" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="S474" s="14" t="n">
         <x:v>650810</x:v>
       </x:c>
       <x:c r="T474" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U474" s="16" t="s">
         <x:v>874</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:21">
       <x:c r="A475" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="C475" s="3" t="n">
         <x:v>39096</x:v>
       </x:c>
       <x:c r="D475" s="3" t="s"/>
       <x:c r="E475" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G475" s="0" t="s">
-        <x:v>773</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="I475" s="4" t="s">
-        <x:v>774</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="J475" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K475" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L475" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M475" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N475" s="3" t="n">
         <x:v>21551</x:v>
       </x:c>
       <x:c r="O475" s="0" t="s">
         <x:v>876</x:v>
       </x:c>
       <x:c r="P475" s="0" t="s">
-        <x:v>776</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="Q475" s="4" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="R475" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="S475" s="0" t="n">
         <x:v>650816</x:v>
       </x:c>
       <x:c r="T475" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U475" s="4" t="s">
         <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:21">
       <x:c r="A476" s="13" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B476" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="C476" s="15" t="n">
@@ -30639,75 +30639,75 @@
       <x:c r="S476" s="14" t="n">
         <x:v>547717</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
         <x:v>881</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C477" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D477" s="3" t="s"/>
       <x:c r="E477" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G477" s="0" t="s">
-        <x:v>764</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="I477" s="4" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="J477" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K477" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L477" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M477" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N477" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O477" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="P477" s="0" t="s">
-        <x:v>765</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="Q477" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R477" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S477" s="0" t="n">
         <x:v>599556</x:v>
       </x:c>
       <x:c r="T477" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="U477" s="4" t="s">
         <x:v>882</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:21">
       <x:c r="A478" s="13" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B478" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C478" s="15" t="n">
@@ -31273,51 +31273,51 @@
       </x:c>
       <x:c r="P487" s="0" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="Q487" s="4" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="R487" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="S487" s="0" t="n">
         <x:v>614279</x:v>
       </x:c>
       <x:c r="T487" s="4" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="U487" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:21">
       <x:c r="A488" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B488" s="14" t="s">
-        <x:v>743</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="C488" s="15" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D488" s="15" t="s"/>
       <x:c r="E488" s="14" t="s"/>
       <x:c r="F488" s="14" t="s"/>
       <x:c r="G488" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="H488" s="14" t="s"/>
       <x:c r="I488" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="J488" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="K488" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L488" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M488" s="14" t="s">
         <x:v>198</x:v>
@@ -31689,51 +31689,51 @@
       <x:c r="M495" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N495" s="3" t="n">
         <x:v>32120</x:v>
       </x:c>
       <x:c r="O495" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="P495" s="0" t="s">
         <x:v>890</x:v>
       </x:c>
       <x:c r="Q495" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R495" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S495" s="0" t="n">
         <x:v>646525</x:v>
       </x:c>
       <x:c r="T495" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U495" s="4" t="s">
-        <x:v>827</x:v>
+        <x:v>822</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:21">
       <x:c r="A496" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B496" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C496" s="15" t="s"/>
       <x:c r="D496" s="15" t="s"/>
       <x:c r="E496" s="14" t="s"/>
       <x:c r="F496" s="14" t="s"/>
       <x:c r="G496" s="14" t="s">
         <x:v>891</x:v>
       </x:c>
       <x:c r="H496" s="14" t="s"/>
       <x:c r="I496" s="16" t="s">
         <x:v>892</x:v>
       </x:c>
       <x:c r="J496" s="14" t="s"/>
       <x:c r="K496" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L496" s="14" t="s">
@@ -32362,51 +32362,51 @@
       <x:c r="M508" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N508" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O508" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P508" s="14" t="s">
         <x:v>917</x:v>
       </x:c>
       <x:c r="Q508" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R508" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S508" s="14" t="n">
         <x:v>646443</x:v>
       </x:c>
       <x:c r="T508" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U508" s="16" t="s">
-        <x:v>827</x:v>
+        <x:v>822</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:21">
       <x:c r="A509" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B509" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C509" s="3" t="n">
         <x:v>38700</x:v>
       </x:c>
       <x:c r="D509" s="3" t="s"/>
       <x:c r="G509" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="I509" s="4" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="J509" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K509" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -32850,51 +32850,51 @@
       </x:c>
       <x:c r="P517" s="0" t="s">
         <x:v>925</x:v>
       </x:c>
       <x:c r="Q517" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R517" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S517" s="0" t="n">
         <x:v>308500</x:v>
       </x:c>
       <x:c r="T517" s="4" t="s">
         <x:v>926</x:v>
       </x:c>
       <x:c r="U517" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:21">
       <x:c r="A518" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B518" s="14" t="s">
-        <x:v>743</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="C518" s="15" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D518" s="15" t="s"/>
       <x:c r="E518" s="14" t="s"/>
       <x:c r="F518" s="14" t="s"/>
       <x:c r="G518" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="H518" s="14" t="s"/>
       <x:c r="I518" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="J518" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="K518" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L518" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M518" s="14" t="s">
         <x:v>198</x:v>
@@ -33009,127 +33009,127 @@
       </x:c>
       <x:c r="P520" s="14" t="s">
         <x:v>928</x:v>
       </x:c>
       <x:c r="Q520" s="16" t="s">
         <x:v>929</x:v>
       </x:c>
       <x:c r="R520" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="S520" s="14" t="n">
         <x:v>617041</x:v>
       </x:c>
       <x:c r="T520" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U520" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="521" spans="1:21">
       <x:c r="A521" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B521" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="C521" s="3" t="s"/>
       <x:c r="D521" s="3" t="s"/>
       <x:c r="G521" s="0" t="s">
-        <x:v>736</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="I521" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="K521" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L521" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M521" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N521" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O521" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="P521" s="0" t="s">
-        <x:v>736</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="Q521" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R521" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="S521" s="0" t="n">
         <x:v>590333</x:v>
       </x:c>
       <x:c r="T521" s="4" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="U521" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:21">
       <x:c r="A522" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B522" s="14" t="s">
         <x:v>858</x:v>
       </x:c>
       <x:c r="C522" s="15" t="s"/>
       <x:c r="D522" s="15" t="s"/>
       <x:c r="E522" s="14" t="s"/>
       <x:c r="F522" s="14" t="s"/>
       <x:c r="G522" s="14" t="s">
         <x:v>859</x:v>
       </x:c>
       <x:c r="H522" s="14" t="s"/>
       <x:c r="I522" s="16" t="s">
         <x:v>860</x:v>
       </x:c>
       <x:c r="J522" s="14" t="s"/>
       <x:c r="K522" s="14" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="L522" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M522" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N522" s="15" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O522" s="14" t="s">
-        <x:v>852</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="P522" s="14" t="s">
         <x:v>859</x:v>
       </x:c>
       <x:c r="Q522" s="16" t="s">
         <x:v>860</x:v>
       </x:c>
       <x:c r="R522" s="14" t="s">
         <x:v>932</x:v>
       </x:c>
       <x:c r="S522" s="14" t="n">
         <x:v>640210</x:v>
       </x:c>
       <x:c r="T522" s="16" t="s">
         <x:v>863</x:v>
       </x:c>
       <x:c r="U522" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:21">
       <x:c r="A523" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B523" s="0" t="s">
@@ -33221,75 +33221,75 @@
         <x:v>937</x:v>
       </x:c>
       <x:c r="S524" s="14" t="n">
         <x:v>648597</x:v>
       </x:c>
       <x:c r="T524" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U524" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:21">
       <x:c r="A525" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B525" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C525" s="3" t="s"/>
       <x:c r="D525" s="3" t="s"/>
       <x:c r="G525" s="0" t="s">
         <x:v>938</x:v>
       </x:c>
       <x:c r="I525" s="4" t="s">
-        <x:v>748</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="K525" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L525" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M525" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N525" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O525" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P525" s="0" t="s">
         <x:v>938</x:v>
       </x:c>
       <x:c r="Q525" s="4" t="s">
-        <x:v>748</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="R525" s="0" t="s">
-        <x:v>834</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="S525" s="0" t="n">
         <x:v>648600</x:v>
       </x:c>
       <x:c r="T525" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U525" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="526" spans="1:21">
       <x:c r="A526" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B526" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C526" s="15" t="s"/>
       <x:c r="D526" s="15" t="s"/>
       <x:c r="E526" s="14" t="s"/>
       <x:c r="F526" s="14" t="s"/>
       <x:c r="G526" s="14" t="s">
         <x:v>939</x:v>
       </x:c>
@@ -33706,51 +33706,51 @@
         <x:v>960</x:v>
       </x:c>
       <x:c r="J534" s="14" t="s"/>
       <x:c r="K534" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L534" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M534" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N534" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O534" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P534" s="14" t="s">
         <x:v>959</x:v>
       </x:c>
       <x:c r="Q534" s="16" t="s">
         <x:v>960</x:v>
       </x:c>
       <x:c r="R534" s="14" t="s">
-        <x:v>719</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="S534" s="14" t="n">
         <x:v>648658</x:v>
       </x:c>
       <x:c r="T534" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U534" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:21">
       <x:c r="A535" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B535" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C535" s="3" t="s"/>
       <x:c r="D535" s="3" t="s"/>
       <x:c r="G535" s="0" t="s">
         <x:v>961</x:v>
       </x:c>
       <x:c r="I535" s="4" t="s">
         <x:v>962</x:v>
@@ -33932,72 +33932,72 @@
         <x:v>142</x:v>
       </x:c>
       <x:c r="R538" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S538" s="14" t="n">
         <x:v>648672</x:v>
       </x:c>
       <x:c r="T538" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U538" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:21">
       <x:c r="A539" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B539" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="C539" s="3" t="s"/>
       <x:c r="D539" s="3" t="s"/>
       <x:c r="G539" s="0" t="s">
-        <x:v>821</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="I539" s="4" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="K539" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L539" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M539" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N539" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O539" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P539" s="0" t="s">
-        <x:v>822</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="Q539" s="4" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="R539" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="S539" s="0" t="n">
         <x:v>649068</x:v>
       </x:c>
       <x:c r="T539" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U539" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="540" spans="1:21">
       <x:c r="A540" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B540" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="C540" s="15" t="n">
@@ -34268,51 +34268,51 @@
       <x:c r="U544" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:21">
       <x:c r="A545" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B545" s="0" t="s">
         <x:v>976</x:v>
       </x:c>
       <x:c r="C545" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D545" s="3" t="s"/>
       <x:c r="G545" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="I545" s="4" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="J545" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K545" s="0" t="s">
-        <x:v>793</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="L545" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M545" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="N545" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O545" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="P545" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="Q545" s="4" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="R545" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S545" s="0" t="n">
         <x:v>642313</x:v>
       </x:c>
@@ -34325,51 +34325,51 @@
     </x:row>
     <x:row r="546" spans="1:21">
       <x:c r="A546" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B546" s="14" t="s">
         <x:v>976</x:v>
       </x:c>
       <x:c r="C546" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D546" s="15" t="s"/>
       <x:c r="E546" s="14" t="s"/>
       <x:c r="F546" s="14" t="s"/>
       <x:c r="G546" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="H546" s="14" t="s"/>
       <x:c r="I546" s="16" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="J546" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K546" s="14" t="s">
-        <x:v>793</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="L546" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M546" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="N546" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O546" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="P546" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="Q546" s="16" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="R546" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S546" s="14" t="n">
         <x:v>642320</x:v>
       </x:c>
@@ -34531,181 +34531,181 @@
       </x:c>
       <x:c r="P549" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="Q549" s="4" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="R549" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="S549" s="0" t="n">
         <x:v>537244</x:v>
       </x:c>
       <x:c r="T549" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="U549" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:21">
       <x:c r="A550" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B550" s="14" t="s">
-        <x:v>739</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="C550" s="15" t="n">
         <x:v>40385</x:v>
       </x:c>
       <x:c r="D550" s="15" t="s"/>
       <x:c r="E550" s="14" t="s"/>
       <x:c r="F550" s="14" t="s"/>
       <x:c r="G550" s="14" t="s">
         <x:v>989</x:v>
       </x:c>
       <x:c r="H550" s="14" t="s"/>
       <x:c r="I550" s="16" t="s">
         <x:v>990</x:v>
       </x:c>
       <x:c r="J550" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K550" s="14" t="s">
         <x:v>991</x:v>
       </x:c>
       <x:c r="L550" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M550" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="N550" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O550" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P550" s="14" t="s">
         <x:v>989</x:v>
       </x:c>
       <x:c r="Q550" s="16" t="s">
         <x:v>990</x:v>
       </x:c>
       <x:c r="R550" s="14" t="s">
         <x:v>992</x:v>
       </x:c>
       <x:c r="S550" s="14" t="n">
         <x:v>643937</x:v>
       </x:c>
       <x:c r="T550" s="16" t="s">
-        <x:v>704</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="U550" s="16" t="s">
         <x:v>993</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:21">
       <x:c r="A551" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B551" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="C551" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D551" s="3" t="s"/>
       <x:c r="G551" s="0" t="s">
-        <x:v>778</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="I551" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J551" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K551" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L551" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M551" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N551" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O551" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="P551" s="0" t="s">
-        <x:v>778</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="Q551" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R551" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S551" s="0" t="n">
         <x:v>587944</x:v>
       </x:c>
       <x:c r="T551" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="U551" s="4" t="s">
         <x:v>994</x:v>
       </x:c>
     </x:row>
     <x:row r="552" spans="1:21">
       <x:c r="A552" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B552" s="14" t="s">
         <x:v>976</x:v>
       </x:c>
       <x:c r="C552" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D552" s="15" t="s"/>
       <x:c r="E552" s="14" t="s"/>
       <x:c r="F552" s="14" t="s"/>
       <x:c r="G552" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="H552" s="14" t="s"/>
       <x:c r="I552" s="16" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="J552" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K552" s="14" t="s">
-        <x:v>793</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="L552" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M552" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="N552" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O552" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="P552" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="Q552" s="16" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="R552" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S552" s="14" t="n">
         <x:v>613318</x:v>
       </x:c>
@@ -35115,51 +35115,51 @@
     </x:row>
     <x:row r="560" spans="1:21">
       <x:c r="A560" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B560" s="14" t="s">
         <x:v>976</x:v>
       </x:c>
       <x:c r="C560" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D560" s="15" t="s"/>
       <x:c r="E560" s="14" t="s"/>
       <x:c r="F560" s="14" t="s"/>
       <x:c r="G560" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="H560" s="14" t="s"/>
       <x:c r="I560" s="16" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="J560" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K560" s="14" t="s">
-        <x:v>793</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="L560" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M560" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="N560" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O560" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="P560" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="Q560" s="16" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="R560" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S560" s="14" t="n">
         <x:v>642310</x:v>
       </x:c>
@@ -35477,99 +35477,99 @@
       <x:c r="L566" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M566" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="N566" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O566" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P566" s="14" t="s">
         <x:v>1013</x:v>
       </x:c>
       <x:c r="Q566" s="16" t="s">
         <x:v>1014</x:v>
       </x:c>
       <x:c r="R566" s="14" t="s">
         <x:v>1015</x:v>
       </x:c>
       <x:c r="S566" s="14" t="n">
         <x:v>629525</x:v>
       </x:c>
       <x:c r="T566" s="16" t="s">
-        <x:v>788</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="U566" s="16" t="s">
         <x:v>922</x:v>
       </x:c>
     </x:row>
     <x:row r="567" spans="1:21">
       <x:c r="A567" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B567" s="0" t="s">
-        <x:v>739</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="C567" s="3" t="n">
         <x:v>40385</x:v>
       </x:c>
       <x:c r="D567" s="3" t="s"/>
       <x:c r="G567" s="0" t="s">
         <x:v>1016</x:v>
       </x:c>
       <x:c r="I567" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="J567" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K567" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L567" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M567" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="N567" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O567" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P567" s="0" t="s">
         <x:v>1016</x:v>
       </x:c>
       <x:c r="Q567" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="R567" s="0" t="s">
-        <x:v>834</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="S567" s="0" t="n">
         <x:v>608276</x:v>
       </x:c>
       <x:c r="T567" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="U567" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="568" spans="1:21">
       <x:c r="A568" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B568" s="14" t="s">
         <x:v>976</x:v>
       </x:c>
       <x:c r="C568" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D568" s="15" t="s"/>
       <x:c r="E568" s="14" t="s"/>
       <x:c r="F568" s="14" t="s"/>
       <x:c r="G568" s="14" t="s">
@@ -35675,78 +35675,78 @@
     </x:row>
     <x:row r="570" spans="1:21">
       <x:c r="A570" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B570" s="14" t="s">
         <x:v>976</x:v>
       </x:c>
       <x:c r="C570" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D570" s="15" t="s"/>
       <x:c r="E570" s="14" t="s"/>
       <x:c r="F570" s="14" t="s"/>
       <x:c r="G570" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="H570" s="14" t="s"/>
       <x:c r="I570" s="16" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="J570" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K570" s="14" t="s">
-        <x:v>793</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="L570" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M570" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="N570" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O570" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="P570" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="Q570" s="16" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="R570" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S570" s="14" t="n">
         <x:v>584370</x:v>
       </x:c>
       <x:c r="T570" s="16" t="s">
-        <x:v>853</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="U570" s="16" t="s">
         <x:v>995</x:v>
       </x:c>
     </x:row>
     <x:row r="571" spans="1:21">
       <x:c r="A571" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B571" s="0" t="s">
         <x:v>979</x:v>
       </x:c>
       <x:c r="C571" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D571" s="3" t="s"/>
       <x:c r="G571" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="I571" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="J571" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -35878,1747 +35878,1748 @@
       </x:c>
       <x:c r="P573" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q573" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R573" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S573" s="0" t="n">
         <x:v>635206</x:v>
       </x:c>
       <x:c r="T573" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="U573" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="574" spans="1:21">
       <x:c r="A574" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B574" s="14" t="s">
-        <x:v>979</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="C574" s="15" t="n">
-        <x:v>36419</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D574" s="15" t="s"/>
       <x:c r="E574" s="14" t="s"/>
       <x:c r="F574" s="14" t="s"/>
       <x:c r="G574" s="14" t="s">
-        <x:v>460</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="H574" s="14" t="s"/>
       <x:c r="I574" s="16" t="s">
-        <x:v>461</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="J574" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="K574" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L574" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M574" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="N574" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O574" s="14" t="s">
-        <x:v>486</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="P574" s="14" t="s">
-        <x:v>460</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="Q574" s="16" t="s">
-        <x:v>461</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="R574" s="14" t="s">
-        <x:v>374</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="S574" s="14" t="n">
-        <x:v>589591</x:v>
+        <x:v>639061</x:v>
       </x:c>
       <x:c r="T574" s="16" t="s">
-        <x:v>393</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="U574" s="16" t="s">
-        <x:v>996</x:v>
+        <x:v>741</x:v>
       </x:c>
     </x:row>
     <x:row r="575" spans="1:21">
       <x:c r="A575" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B575" s="0" t="s">
-        <x:v>979</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="C575" s="3" t="n">
-        <x:v>36419</x:v>
+        <x:v>41818</x:v>
       </x:c>
       <x:c r="D575" s="3" t="s"/>
       <x:c r="G575" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="I575" s="4" t="s">
-        <x:v>461</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J575" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K575" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L575" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M575" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N575" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O575" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="P575" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="Q575" s="4" t="s">
-        <x:v>461</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="R575" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="S575" s="0" t="n">
-        <x:v>589588</x:v>
+        <x:v>620332</x:v>
       </x:c>
       <x:c r="T575" s="4" t="s">
-        <x:v>377</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="U575" s="4" t="s">
-        <x:v>980</x:v>
+        <x:v>1029</x:v>
       </x:c>
     </x:row>
     <x:row r="576" spans="1:21">
       <x:c r="A576" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B576" s="14" t="s">
-        <x:v>979</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="C576" s="15" t="n">
-        <x:v>36419</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D576" s="15" t="s"/>
       <x:c r="E576" s="14" t="s"/>
       <x:c r="F576" s="14" t="s"/>
       <x:c r="G576" s="14" t="s">
-        <x:v>460</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H576" s="14" t="s"/>
       <x:c r="I576" s="16" t="s">
-        <x:v>461</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J576" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K576" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L576" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M576" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="N576" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O576" s="14" t="s">
-        <x:v>486</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="P576" s="14" t="s">
-        <x:v>460</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q576" s="16" t="s">
-        <x:v>461</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R576" s="14" t="s">
-        <x:v>374</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="S576" s="14" t="n">
-        <x:v>589590</x:v>
+        <x:v>632718</x:v>
       </x:c>
       <x:c r="T576" s="16" t="s">
-        <x:v>377</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="U576" s="16" t="s">
-        <x:v>1019</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:21">
       <x:c r="A577" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B577" s="0" t="s">
         <x:v>979</x:v>
       </x:c>
       <x:c r="C577" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D577" s="3" t="s"/>
       <x:c r="G577" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="I577" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="J577" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K577" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L577" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M577" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="N577" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O577" s="0" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="P577" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="Q577" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R577" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="S577" s="0" t="n">
         <x:v>645299</x:v>
       </x:c>
       <x:c r="T577" s="4" t="s">
-        <x:v>1026</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="U577" s="4" t="s">
-        <x:v>1027</x:v>
+        <x:v>1031</x:v>
       </x:c>
     </x:row>
     <x:row r="578" spans="1:21">
       <x:c r="A578" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B578" s="14" t="s">
-        <x:v>1028</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="C578" s="15" t="n">
-        <x:v>38575</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D578" s="15" t="s"/>
       <x:c r="E578" s="14" t="s"/>
       <x:c r="F578" s="14" t="s"/>
       <x:c r="G578" s="14" t="s">
-        <x:v>684</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="H578" s="14" t="s"/>
       <x:c r="I578" s="16" t="s">
-        <x:v>685</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="J578" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K578" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L578" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M578" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="N578" s="15" t="n">
-        <x:v>13175</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O578" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="P578" s="14" t="s">
-        <x:v>684</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="Q578" s="16" t="s">
-        <x:v>685</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="R578" s="14" t="s">
-        <x:v>686</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="S578" s="14" t="n">
-        <x:v>639061</x:v>
+        <x:v>589591</x:v>
       </x:c>
       <x:c r="T578" s="16" t="s">
-        <x:v>463</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="U578" s="16" t="s">
-        <x:v>731</x:v>
+        <x:v>996</x:v>
       </x:c>
     </x:row>
     <x:row r="579" spans="1:21">
       <x:c r="A579" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B579" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>1032</x:v>
       </x:c>
       <x:c r="C579" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>42368</x:v>
       </x:c>
       <x:c r="D579" s="3" t="s"/>
       <x:c r="G579" s="0" t="s">
-        <x:v>778</x:v>
+        <x:v>1033</x:v>
+      </x:c>
+      <x:c r="H579" s="0" t="s">
+        <x:v>1034</x:v>
       </x:c>
       <x:c r="I579" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="J579" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K579" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L579" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M579" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N579" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O579" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P579" s="0" t="s">
-        <x:v>778</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="Q579" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="R579" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S579" s="0" t="n">
-        <x:v>564403</x:v>
+        <x:v>632579</x:v>
       </x:c>
       <x:c r="T579" s="4" t="s">
-        <x:v>328</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="U579" s="4" t="s">
-        <x:v>1029</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="580" spans="1:21">
       <x:c r="A580" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B580" s="14" t="s">
         <x:v>976</x:v>
       </x:c>
       <x:c r="C580" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D580" s="15" t="s"/>
       <x:c r="E580" s="14" t="s"/>
       <x:c r="F580" s="14" t="s"/>
       <x:c r="G580" s="14" t="s">
-        <x:v>573</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="H580" s="14" t="s"/>
       <x:c r="I580" s="16" t="s">
-        <x:v>574</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="J580" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K580" s="14" t="s">
-        <x:v>793</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L580" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M580" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="N580" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O580" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="P580" s="14" t="s">
-        <x:v>573</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="Q580" s="16" t="s">
-        <x:v>574</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="R580" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S580" s="14" t="n">
-        <x:v>642318</x:v>
+        <x:v>590143</x:v>
       </x:c>
       <x:c r="T580" s="16" t="s">
-        <x:v>1030</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="U580" s="16" t="s">
-        <x:v>1031</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="581" spans="1:21">
       <x:c r="A581" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B581" s="0" t="s">
         <x:v>976</x:v>
       </x:c>
       <x:c r="C581" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D581" s="3" t="s"/>
       <x:c r="G581" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="I581" s="4" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="J581" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K581" s="0" t="s">
-        <x:v>793</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="L581" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M581" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="N581" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O581" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="P581" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="Q581" s="4" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="R581" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S581" s="0" t="n">
-        <x:v>642319</x:v>
+        <x:v>642318</x:v>
       </x:c>
       <x:c r="T581" s="4" t="s">
-        <x:v>1032</x:v>
+        <x:v>1036</x:v>
       </x:c>
       <x:c r="U581" s="4" t="s">
-        <x:v>381</x:v>
+        <x:v>1037</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:21">
       <x:c r="A582" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B582" s="14" t="s">
         <x:v>976</x:v>
       </x:c>
       <x:c r="C582" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D582" s="15" t="s"/>
       <x:c r="E582" s="14" t="s"/>
       <x:c r="F582" s="14" t="s"/>
       <x:c r="G582" s="14" t="s">
-        <x:v>299</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="H582" s="14" t="s"/>
       <x:c r="I582" s="16" t="s">
-        <x:v>300</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="J582" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K582" s="14" t="s">
-        <x:v>977</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="L582" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M582" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="N582" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O582" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="P582" s="14" t="s">
-        <x:v>299</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="Q582" s="16" t="s">
-        <x:v>300</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="R582" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S582" s="14" t="n">
-        <x:v>642398</x:v>
+        <x:v>642319</x:v>
       </x:c>
       <x:c r="T582" s="16" t="s">
-        <x:v>305</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="U582" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="583" spans="1:21">
       <x:c r="A583" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B583" s="0" t="s">
-        <x:v>739</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="C583" s="3" t="n">
-        <x:v>41991</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D583" s="3" t="s"/>
       <x:c r="G583" s="0" t="s">
-        <x:v>1033</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="I583" s="4" t="s">
-        <x:v>362</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="J583" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K583" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="L583" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M583" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="N583" s="3" t="n">
-        <x:v>42854</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O583" s="0" t="s">
-        <x:v>1034</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="P583" s="0" t="s">
-        <x:v>1033</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="Q583" s="4" t="s">
-        <x:v>362</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="R583" s="0" t="s">
-        <x:v>599</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="S583" s="0" t="n">
-        <x:v>626162</x:v>
+        <x:v>642398</x:v>
       </x:c>
       <x:c r="T583" s="4" t="s">
-        <x:v>1035</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="U583" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="584" spans="1:21">
       <x:c r="A584" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B584" s="14" t="s">
-        <x:v>739</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C584" s="15" t="n">
-        <x:v>40385</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D584" s="15" t="s"/>
       <x:c r="E584" s="14" t="s"/>
       <x:c r="F584" s="14" t="s"/>
       <x:c r="G584" s="14" t="s">
-        <x:v>1036</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>785</x:v>
+      </x:c>
+      <x:c r="H584" s="14" t="s"/>
       <x:c r="I584" s="16" t="s">
-        <x:v>631</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="J584" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K584" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L584" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M584" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N584" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O584" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="P584" s="14" t="s">
-        <x:v>1036</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="Q584" s="16" t="s">
-        <x:v>631</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R584" s="14" t="s">
-        <x:v>632</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="S584" s="14" t="n">
-        <x:v>623980</x:v>
+        <x:v>564403</x:v>
       </x:c>
       <x:c r="T584" s="16" t="s">
-        <x:v>1038</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="U584" s="16" t="s">
-        <x:v>887</x:v>
+        <x:v>1039</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:21">
       <x:c r="A585" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B585" s="0" t="s">
         <x:v>976</x:v>
       </x:c>
       <x:c r="C585" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D585" s="3" t="s"/>
       <x:c r="G585" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I585" s="4" t="s">
-        <x:v>574</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J585" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K585" s="0" t="s">
-        <x:v>793</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L585" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M585" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="N585" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O585" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="P585" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q585" s="4" t="s">
-        <x:v>574</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R585" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S585" s="0" t="n">
-        <x:v>613319</x:v>
+        <x:v>578853</x:v>
       </x:c>
       <x:c r="T585" s="4" t="s">
-        <x:v>1039</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="U585" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="586" spans="1:21">
       <x:c r="A586" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B586" s="14" t="s">
-        <x:v>976</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="C586" s="15" t="n">
-        <x:v>38575</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D586" s="15" t="s"/>
       <x:c r="E586" s="14" t="s"/>
       <x:c r="F586" s="14" t="s"/>
       <x:c r="G586" s="14" t="s">
-        <x:v>573</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="H586" s="14" t="s"/>
       <x:c r="I586" s="16" t="s">
-        <x:v>574</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="J586" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K586" s="14" t="s">
-        <x:v>793</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L586" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M586" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="N586" s="15" t="n">
-        <x:v>13175</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O586" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="P586" s="14" t="s">
-        <x:v>573</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="Q586" s="16" t="s">
-        <x:v>574</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="R586" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="S586" s="14" t="n">
-        <x:v>613328</x:v>
+        <x:v>589588</x:v>
       </x:c>
       <x:c r="T586" s="16" t="s">
-        <x:v>1040</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="U586" s="16" t="s">
-        <x:v>398</x:v>
+        <x:v>980</x:v>
       </x:c>
     </x:row>
     <x:row r="587" spans="1:21">
       <x:c r="A587" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B587" s="0" t="s">
-        <x:v>1041</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="C587" s="3" t="n">
-        <x:v>37963</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D587" s="3" t="s"/>
       <x:c r="G587" s="0" t="s">
-        <x:v>314</x:v>
-[...2 lines deleted...]
-        <x:v>315</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="I587" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="J587" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K587" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L587" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M587" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="N587" s="3" t="n">
-        <x:v>42050</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O587" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="P587" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="Q587" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="R587" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="S587" s="0" t="n">
-        <x:v>643023</x:v>
+        <x:v>589590</x:v>
       </x:c>
       <x:c r="T587" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="U587" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>1019</x:v>
       </x:c>
     </x:row>
     <x:row r="588" spans="1:21">
       <x:c r="A588" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B588" s="14" t="s">
-        <x:v>976</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="C588" s="15" t="n">
-        <x:v>38575</x:v>
+        <x:v>41991</x:v>
       </x:c>
       <x:c r="D588" s="15" t="s"/>
       <x:c r="E588" s="14" t="s"/>
       <x:c r="F588" s="14" t="s"/>
       <x:c r="G588" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>1040</x:v>
       </x:c>
       <x:c r="H588" s="14" t="s"/>
       <x:c r="I588" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="J588" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K588" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L588" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M588" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="N588" s="15" t="n">
-        <x:v>13175</x:v>
+        <x:v>42854</x:v>
       </x:c>
       <x:c r="O588" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>1041</x:v>
       </x:c>
       <x:c r="P588" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>1040</x:v>
       </x:c>
       <x:c r="Q588" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="R588" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="S588" s="14" t="n">
-        <x:v>578853</x:v>
+        <x:v>626162</x:v>
       </x:c>
       <x:c r="T588" s="16" t="s">
-        <x:v>567</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="U588" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="589" spans="1:21">
       <x:c r="A589" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B589" s="0" t="s">
-        <x:v>1042</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="C589" s="3" t="n">
-        <x:v>42154</x:v>
+        <x:v>40385</x:v>
       </x:c>
       <x:c r="D589" s="3" t="s"/>
       <x:c r="G589" s="0" t="s">
-        <x:v>850</x:v>
+        <x:v>1043</x:v>
+      </x:c>
+      <x:c r="H589" s="0" t="s">
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="I589" s="4" t="s">
-        <x:v>362</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="J589" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="K589" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L589" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M589" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="N589" s="3" t="n">
-        <x:v>32008</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O589" s="0" t="s">
-        <x:v>852</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P589" s="0" t="s">
-        <x:v>850</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="Q589" s="4" t="s">
-        <x:v>362</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="R589" s="0" t="s">
-        <x:v>599</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="S589" s="0" t="n">
-        <x:v>641759</x:v>
+        <x:v>623980</x:v>
       </x:c>
       <x:c r="T589" s="4" t="s">
-        <x:v>610</x:v>
+        <x:v>1045</x:v>
       </x:c>
       <x:c r="U589" s="4" t="s">
-        <x:v>1043</x:v>
+        <x:v>887</x:v>
       </x:c>
     </x:row>
     <x:row r="590" spans="1:21">
       <x:c r="A590" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B590" s="14" t="s">
-        <x:v>1044</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="C590" s="15" t="n">
-        <x:v>41818</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D590" s="15" t="s"/>
       <x:c r="E590" s="14" t="s"/>
       <x:c r="F590" s="14" t="s"/>
       <x:c r="G590" s="14" t="s">
-        <x:v>1045</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="H590" s="14" t="s"/>
       <x:c r="I590" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="J590" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="K590" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="L590" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M590" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="N590" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O590" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="P590" s="14" t="s">
-        <x:v>1045</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="Q590" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="R590" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="S590" s="14" t="n">
-        <x:v>620332</x:v>
+        <x:v>613319</x:v>
       </x:c>
       <x:c r="T590" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="U590" s="16" t="s">
-        <x:v>1046</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="591" spans="1:21">
       <x:c r="A591" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B591" s="0" t="s">
-        <x:v>987</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="C591" s="3" t="n">
-        <x:v>40257</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D591" s="3" t="s"/>
       <x:c r="G591" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="I591" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="J591" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="K591" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="L591" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M591" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="N591" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O591" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="P591" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="Q591" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="R591" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S591" s="0" t="n">
-        <x:v>632718</x:v>
+        <x:v>613328</x:v>
       </x:c>
       <x:c r="T591" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>1047</x:v>
       </x:c>
       <x:c r="U591" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="592" spans="1:21">
       <x:c r="A592" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B592" s="14" t="s">
-        <x:v>987</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="C592" s="15" t="n">
-        <x:v>40257</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D592" s="15" t="s"/>
       <x:c r="E592" s="14" t="s"/>
       <x:c r="F592" s="14" t="s"/>
       <x:c r="G592" s="14" t="s">
-        <x:v>204</x:v>
-[...1 lines deleted...]
-      <x:c r="H592" s="14" t="s"/>
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="H592" s="14" t="s">
+        <x:v>315</x:v>
+      </x:c>
       <x:c r="I592" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="J592" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="K592" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L592" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M592" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N592" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O592" s="14" t="s">
-        <x:v>517</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="P592" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="Q592" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="R592" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="S592" s="14" t="n">
-        <x:v>613755</x:v>
+        <x:v>643023</x:v>
       </x:c>
       <x:c r="T592" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="U592" s="16" t="s">
-        <x:v>582</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="593" spans="1:21">
       <x:c r="A593" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B593" s="0" t="s">
-        <x:v>1025</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="C593" s="3" t="n">
-        <x:v>42510</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D593" s="3" t="s"/>
       <x:c r="G593" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="I593" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="J593" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K593" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L593" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M593" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="N593" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O593" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="P593" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q593" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R593" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S593" s="0" t="n">
-        <x:v>637251</x:v>
+        <x:v>613755</x:v>
       </x:c>
       <x:c r="T593" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U593" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="594" spans="1:21">
       <x:c r="A594" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B594" s="14" t="s">
-        <x:v>976</x:v>
+        <x:v>1025</x:v>
       </x:c>
       <x:c r="C594" s="15" t="n">
-        <x:v>38575</x:v>
+        <x:v>42510</x:v>
       </x:c>
       <x:c r="D594" s="15" t="s"/>
       <x:c r="E594" s="14" t="s"/>
       <x:c r="F594" s="14" t="s"/>
       <x:c r="G594" s="14" t="s">
-        <x:v>1020</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H594" s="14" t="s"/>
       <x:c r="I594" s="16" t="s">
-        <x:v>1021</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J594" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="K594" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L594" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M594" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="N594" s="15" t="n">
-        <x:v>13175</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O594" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P594" s="14" t="s">
-        <x:v>1020</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q594" s="16" t="s">
-        <x:v>1021</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R594" s="14" t="s">
-        <x:v>1022</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="S594" s="14" t="n">
-        <x:v>621173</x:v>
+        <x:v>637251</x:v>
       </x:c>
       <x:c r="T594" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="U594" s="16" t="s">
-        <x:v>922</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="595" spans="1:21">
       <x:c r="A595" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B595" s="0" t="s">
         <x:v>976</x:v>
       </x:c>
       <x:c r="C595" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D595" s="3" t="s"/>
       <x:c r="G595" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="I595" s="4" t="s">
-        <x:v>318</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="J595" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K595" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L595" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M595" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N595" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O595" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="P595" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="Q595" s="4" t="s">
-        <x:v>318</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="R595" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="S595" s="0" t="n">
-        <x:v>640562</x:v>
+        <x:v>621173</x:v>
       </x:c>
       <x:c r="T595" s="4" t="s">
-        <x:v>1047</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="U595" s="4" t="s">
-        <x:v>366</x:v>
+        <x:v>922</x:v>
       </x:c>
     </x:row>
     <x:row r="596" spans="1:21">
       <x:c r="A596" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B596" s="14" t="s">
-        <x:v>1048</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="C596" s="15" t="n">
-        <x:v>42510</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D596" s="15" t="s"/>
       <x:c r="E596" s="14" t="s"/>
       <x:c r="F596" s="14" t="s"/>
       <x:c r="G596" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="H596" s="14" t="s"/>
       <x:c r="I596" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="J596" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="K596" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L596" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M596" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N596" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O596" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="P596" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q596" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R596" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="S596" s="14" t="n">
-        <x:v>635168</x:v>
+        <x:v>640562</x:v>
       </x:c>
       <x:c r="T596" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="U596" s="16" t="s">
-        <x:v>241</x:v>
+        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="597" spans="1:21">
       <x:c r="A597" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B597" s="0" t="s">
-        <x:v>976</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="C597" s="3" t="n">
-        <x:v>38575</x:v>
+        <x:v>42510</x:v>
       </x:c>
       <x:c r="D597" s="3" t="s"/>
       <x:c r="G597" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I597" s="4" t="s">
-        <x:v>574</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J597" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="K597" s="0" t="s">
-        <x:v>793</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L597" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M597" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="N597" s="3" t="n">
-        <x:v>13175</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O597" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P597" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q597" s="4" t="s">
-        <x:v>574</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R597" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S597" s="0" t="n">
-        <x:v>642311</x:v>
+        <x:v>635168</x:v>
       </x:c>
       <x:c r="T597" s="4" t="s">
-        <x:v>463</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="U597" s="4" t="s">
-        <x:v>1049</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="598" spans="1:21">
       <x:c r="A598" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B598" s="14" t="s">
-        <x:v>353</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="C598" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D598" s="15" t="s"/>
       <x:c r="E598" s="14" t="s"/>
       <x:c r="F598" s="14" t="s"/>
       <x:c r="G598" s="14" t="s">
-        <x:v>314</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="H598" s="14" t="s"/>
       <x:c r="I598" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="J598" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K598" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="L598" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M598" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="N598" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O598" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="P598" s="14" t="s">
-        <x:v>314</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="Q598" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="R598" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="S598" s="14" t="n">
-        <x:v>554002</x:v>
+        <x:v>642311</x:v>
       </x:c>
       <x:c r="T598" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="U598" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>1051</x:v>
       </x:c>
     </x:row>
     <x:row r="599" spans="1:21">
       <x:c r="A599" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B599" s="0" t="s">
-        <x:v>988</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C599" s="3" t="n">
-        <x:v>37963</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D599" s="3" t="s"/>
       <x:c r="G599" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="H599" s="0" t="s">
+        <x:v>315</x:v>
       </x:c>
       <x:c r="I599" s="4" t="s">
-        <x:v>318</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="J599" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K599" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L599" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M599" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N599" s="3" t="n">
-        <x:v>42050</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O599" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="P599" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="Q599" s="4" t="s">
-        <x:v>318</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="R599" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S599" s="0" t="n">
-        <x:v>616215</x:v>
+        <x:v>554002</x:v>
       </x:c>
       <x:c r="T599" s="4" t="s">
-        <x:v>1050</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="U599" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="600" spans="1:21">
       <x:c r="A600" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B600" s="14" t="s">
-        <x:v>976</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="C600" s="15" t="n">
-        <x:v>38575</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D600" s="15" t="s"/>
       <x:c r="E600" s="14" t="s"/>
       <x:c r="F600" s="14" t="s"/>
       <x:c r="G600" s="14" t="s">
-        <x:v>573</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="H600" s="14" t="s"/>
       <x:c r="I600" s="16" t="s">
-        <x:v>574</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="J600" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K600" s="14" t="s">
-        <x:v>793</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L600" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M600" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N600" s="15" t="n">
-        <x:v>13175</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O600" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="P600" s="14" t="s">
-        <x:v>573</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q600" s="16" t="s">
-        <x:v>574</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R600" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="S600" s="14" t="n">
-        <x:v>642316</x:v>
+        <x:v>616215</x:v>
       </x:c>
       <x:c r="T600" s="16" t="s">
-        <x:v>1051</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="U600" s="16" t="s">
-        <x:v>1052</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="601" spans="1:21">
       <x:c r="A601" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B601" s="0" t="s">
-        <x:v>739</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="C601" s="3" t="n">
-        <x:v>42483</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D601" s="3" t="s"/>
       <x:c r="G601" s="0" t="s">
-        <x:v>1036</x:v>
-[...2 lines deleted...]
-        <x:v>1037</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="I601" s="4" t="s">
-        <x:v>631</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="J601" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K601" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="L601" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M601" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="N601" s="3" t="n">
-        <x:v>32094</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O601" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="P601" s="0" t="s">
-        <x:v>1036</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="Q601" s="4" t="s">
-        <x:v>631</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="R601" s="0" t="s">
-        <x:v>632</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="S601" s="0" t="n">
-        <x:v>643367</x:v>
+        <x:v>642316</x:v>
       </x:c>
       <x:c r="T601" s="4" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="U601" s="4" t="s">
-        <x:v>753</x:v>
+        <x:v>1054</x:v>
       </x:c>
     </x:row>
     <x:row r="602" spans="1:21">
       <x:c r="A602" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B602" s="14" t="s">
-        <x:v>1054</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="C602" s="15" t="n">
-        <x:v>42368</x:v>
+        <x:v>42483</x:v>
       </x:c>
       <x:c r="D602" s="15" t="s"/>
       <x:c r="E602" s="14" t="s"/>
       <x:c r="F602" s="14" t="s"/>
       <x:c r="G602" s="14" t="s">
-        <x:v>1055</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="H602" s="14" t="s">
-        <x:v>1056</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="I602" s="16" t="s">
-        <x:v>1057</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="J602" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="K602" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L602" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M602" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="N602" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>32094</x:v>
       </x:c>
       <x:c r="O602" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="P602" s="14" t="s">
+        <x:v>1043</x:v>
+      </x:c>
+      <x:c r="Q602" s="16" t="s">
+        <x:v>631</x:v>
+      </x:c>
+      <x:c r="R602" s="14" t="s">
+        <x:v>632</x:v>
+      </x:c>
+      <x:c r="S602" s="14" t="n">
+        <x:v>643367</x:v>
+      </x:c>
+      <x:c r="T602" s="16" t="s">
         <x:v>1055</x:v>
       </x:c>
-      <x:c r="Q602" s="16" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U602" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>760</x:v>
       </x:c>
     </x:row>
     <x:row r="603" spans="1:21">
       <x:c r="A603" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B603" s="0" t="s">
-        <x:v>976</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="C603" s="3" t="n">
-        <x:v>38575</x:v>
+        <x:v>42154</x:v>
       </x:c>
       <x:c r="D603" s="3" t="s"/>
       <x:c r="G603" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="I603" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="J603" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="K603" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="L603" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M603" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="N603" s="3" t="n">
-        <x:v>13175</x:v>
+        <x:v>32008</x:v>
       </x:c>
       <x:c r="O603" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="P603" s="0" t="s">
-        <x:v>580</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="Q603" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="R603" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="S603" s="0" t="n">
-        <x:v>590143</x:v>
+        <x:v>641759</x:v>
       </x:c>
       <x:c r="T603" s="4" t="s">
-        <x:v>653</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="U603" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>1057</x:v>
       </x:c>
     </x:row>
     <x:row r="604" spans="1:21">
       <x:c r="A604" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B604" s="14" t="s">
         <x:v>976</x:v>
       </x:c>
       <x:c r="C604" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D604" s="15" t="s"/>
       <x:c r="E604" s="14" t="s"/>
       <x:c r="F604" s="14" t="s"/>
       <x:c r="G604" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="H604" s="14" t="s"/>
       <x:c r="I604" s="16" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="J604" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K604" s="14" t="s">
-        <x:v>793</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="L604" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M604" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="N604" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O604" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="P604" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="Q604" s="16" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="R604" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S604" s="14" t="n">
         <x:v>613320</x:v>
       </x:c>
@@ -37628,51 +37629,51 @@
       <x:c r="U604" s="16" t="s">
         <x:v>999</x:v>
       </x:c>
     </x:row>
     <x:row r="605" spans="1:21">
       <x:c r="A605" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B605" s="0" t="s">
         <x:v>976</x:v>
       </x:c>
       <x:c r="C605" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D605" s="3" t="s"/>
       <x:c r="G605" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="I605" s="4" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="J605" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K605" s="0" t="s">
-        <x:v>793</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="L605" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M605" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="N605" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O605" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="P605" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="Q605" s="4" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="R605" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S605" s="0" t="n">
         <x:v>613326</x:v>
       </x:c>
@@ -37685,105 +37686,105 @@
     </x:row>
     <x:row r="606" spans="1:21">
       <x:c r="A606" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B606" s="14" t="s">
         <x:v>976</x:v>
       </x:c>
       <x:c r="C606" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D606" s="15" t="s"/>
       <x:c r="E606" s="14" t="s"/>
       <x:c r="F606" s="14" t="s"/>
       <x:c r="G606" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="H606" s="14" t="s"/>
       <x:c r="I606" s="16" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="J606" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K606" s="14" t="s">
-        <x:v>793</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="L606" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M606" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="N606" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O606" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="P606" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="Q606" s="16" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="R606" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S606" s="14" t="n">
         <x:v>613332</x:v>
       </x:c>
       <x:c r="T606" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="U606" s="16" t="s">
-        <x:v>1051</x:v>
+        <x:v>1053</x:v>
       </x:c>
     </x:row>
     <x:row r="607" spans="1:21">
       <x:c r="A607" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B607" s="0" t="s">
         <x:v>976</x:v>
       </x:c>
       <x:c r="C607" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D607" s="3" t="s"/>
       <x:c r="G607" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="I607" s="4" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="J607" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K607" s="0" t="s">
-        <x:v>793</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="L607" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M607" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="N607" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O607" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="P607" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="Q607" s="4" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="R607" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S607" s="0" t="n">
         <x:v>613333</x:v>
       </x:c>
@@ -37888,51 +37889,51 @@
       </x:c>
       <x:c r="P609" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q609" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R609" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S609" s="0" t="n">
         <x:v>635207</x:v>
       </x:c>
       <x:c r="T609" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="U609" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="610" spans="1:21">
       <x:c r="A610" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B610" s="14" t="s">
-        <x:v>1028</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="C610" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D610" s="15" t="s"/>
       <x:c r="E610" s="14" t="s"/>
       <x:c r="F610" s="14" t="s"/>
       <x:c r="G610" s="14" t="s">
         <x:v>1061</x:v>
       </x:c>
       <x:c r="H610" s="14" t="s"/>
       <x:c r="I610" s="16" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="J610" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K610" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L610" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M610" s="14" t="s">
         <x:v>198</x:v>
@@ -38110,51 +38111,51 @@
       </x:c>
       <x:c r="P613" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="Q613" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R613" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="S613" s="0" t="n">
         <x:v>643958</x:v>
       </x:c>
       <x:c r="T613" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="U613" s="4" t="s">
         <x:v>1064</x:v>
       </x:c>
     </x:row>
     <x:row r="614" spans="1:21">
       <x:c r="A614" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B614" s="14" t="s">
-        <x:v>739</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="C614" s="15" t="n">
         <x:v>40385</x:v>
       </x:c>
       <x:c r="D614" s="15" t="s"/>
       <x:c r="E614" s="14" t="s"/>
       <x:c r="F614" s="14" t="s"/>
       <x:c r="G614" s="14" t="s">
         <x:v>1065</x:v>
       </x:c>
       <x:c r="H614" s="14" t="s"/>
       <x:c r="I614" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="J614" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K614" s="14" t="s">
         <x:v>1066</x:v>
       </x:c>
       <x:c r="L614" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M614" s="14" t="s">
         <x:v>213</x:v>
@@ -38407,200 +38408,200 @@
       <x:c r="U618" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="619" spans="1:21">
       <x:c r="A619" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B619" s="0" t="s">
         <x:v>976</x:v>
       </x:c>
       <x:c r="C619" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D619" s="3" t="s"/>
       <x:c r="G619" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="I619" s="4" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="J619" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K619" s="0" t="s">
-        <x:v>793</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="L619" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M619" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="N619" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O619" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="P619" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="Q619" s="4" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="R619" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S619" s="0" t="n">
         <x:v>613327</x:v>
       </x:c>
       <x:c r="T619" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="U619" s="4" t="s">
         <x:v>982</x:v>
       </x:c>
     </x:row>
     <x:row r="620" spans="1:21">
       <x:c r="A620" s="13" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="B620" s="14" t="s">
         <x:v>1074</x:v>
       </x:c>
       <x:c r="C620" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D620" s="15" t="s"/>
       <x:c r="E620" s="14" t="s"/>
       <x:c r="F620" s="14" t="s"/>
       <x:c r="G620" s="14" t="s">
-        <x:v>764</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="H620" s="14" t="s"/>
       <x:c r="I620" s="16" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="J620" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K620" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L620" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M620" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N620" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O620" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="P620" s="14" t="s">
-        <x:v>764</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="Q620" s="16" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="R620" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S620" s="14" t="n">
         <x:v>588117</x:v>
       </x:c>
       <x:c r="T620" s="16" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="U620" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="621" spans="1:21">
       <x:c r="A621" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B621" s="0" t="s">
         <x:v>976</x:v>
       </x:c>
       <x:c r="C621" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D621" s="3" t="s"/>
       <x:c r="G621" s="0" t="s">
-        <x:v>764</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="I621" s="4" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="J621" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K621" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L621" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M621" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N621" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O621" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="P621" s="0" t="s">
-        <x:v>764</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="Q621" s="4" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="R621" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S621" s="0" t="n">
         <x:v>588119</x:v>
       </x:c>
       <x:c r="T621" s="4" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="U621" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="622" spans="1:21">
       <x:c r="A622" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B622" s="14" t="s">
-        <x:v>739</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="C622" s="15" t="n">
         <x:v>40385</x:v>
       </x:c>
       <x:c r="D622" s="15" t="s"/>
       <x:c r="E622" s="14" t="s"/>
       <x:c r="F622" s="14" t="s"/>
       <x:c r="G622" s="14" t="s">
         <x:v>1016</x:v>
       </x:c>
       <x:c r="H622" s="14" t="s"/>
       <x:c r="I622" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="J622" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K622" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L622" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M622" s="14" t="s">
         <x:v>213</x:v>
@@ -38656,51 +38657,51 @@
       <x:c r="L623" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M623" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="N623" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O623" s="0" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="P623" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="Q623" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R623" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="S623" s="0" t="n">
         <x:v>641725</x:v>
       </x:c>
       <x:c r="T623" s="4" t="s">
-        <x:v>1050</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="U623" s="4" t="s">
         <x:v>1075</x:v>
       </x:c>
     </x:row>
     <x:row r="624" spans="1:21">
       <x:c r="A624" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B624" s="14" t="s">
         <x:v>979</x:v>
       </x:c>
       <x:c r="C624" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D624" s="15" t="s"/>
       <x:c r="E624" s="14" t="s"/>
       <x:c r="F624" s="14" t="s"/>
       <x:c r="G624" s="14" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="H624" s="14" t="s"/>
       <x:c r="I624" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
@@ -38824,51 +38825,51 @@
       <x:c r="L626" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M626" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="N626" s="15" t="n">
         <x:v>32120</x:v>
       </x:c>
       <x:c r="O626" s="14" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="P626" s="14" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="Q626" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R626" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="S626" s="14" t="n">
         <x:v>643960</x:v>
       </x:c>
       <x:c r="T626" s="16" t="s">
-        <x:v>807</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="U626" s="16" t="s">
         <x:v>1077</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:21">
       <x:c r="A627" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B627" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="C627" s="3" t="n">
         <x:v>38841</x:v>
       </x:c>
       <x:c r="D627" s="3" t="s"/>
       <x:c r="G627" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="I627" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="J627" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
@@ -38889,156 +38890,156 @@
       </x:c>
       <x:c r="P627" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="Q627" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R627" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="S627" s="0" t="n">
         <x:v>598325</x:v>
       </x:c>
       <x:c r="T627" s="4" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="U627" s="4" t="s">
         <x:v>1078</x:v>
       </x:c>
     </x:row>
     <x:row r="628" spans="1:21">
       <x:c r="A628" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B628" s="14" t="s">
-        <x:v>1054</x:v>
+        <x:v>1032</x:v>
       </x:c>
       <x:c r="C628" s="15" t="n">
         <x:v>42368</x:v>
       </x:c>
       <x:c r="D628" s="15" t="s"/>
       <x:c r="E628" s="14" t="s"/>
       <x:c r="F628" s="14" t="s"/>
       <x:c r="G628" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="H628" s="14" t="s">
         <x:v>1079</x:v>
       </x:c>
       <x:c r="I628" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="J628" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K628" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L628" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M628" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="N628" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O628" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P628" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q628" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="R628" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S628" s="14" t="n">
         <x:v>632777</x:v>
       </x:c>
       <x:c r="T628" s="16" t="s">
-        <x:v>1038</x:v>
+        <x:v>1045</x:v>
       </x:c>
       <x:c r="U628" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="629" spans="1:21">
       <x:c r="A629" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B629" s="0" t="s">
         <x:v>976</x:v>
       </x:c>
       <x:c r="C629" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D629" s="3" t="s"/>
       <x:c r="G629" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="I629" s="4" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="J629" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K629" s="0" t="s">
-        <x:v>793</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="L629" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M629" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="N629" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O629" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="P629" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="Q629" s="4" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="R629" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S629" s="0" t="n">
         <x:v>642309</x:v>
       </x:c>
       <x:c r="T629" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="U629" s="4" t="s">
-        <x:v>1032</x:v>
+        <x:v>1038</x:v>
       </x:c>
     </x:row>
     <x:row r="630" spans="1:21">
       <x:c r="A630" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B630" s="14" t="s">
         <x:v>976</x:v>
       </x:c>
       <x:c r="C630" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D630" s="15" t="s"/>
       <x:c r="E630" s="14" t="s"/>
       <x:c r="F630" s="14" t="s"/>
       <x:c r="G630" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="H630" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="I630" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J630" s="14" t="s">
@@ -39115,51 +39116,51 @@
       </x:c>
       <x:c r="P631" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="Q631" s="4" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="R631" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="S631" s="0" t="n">
         <x:v>640563</x:v>
       </x:c>
       <x:c r="T631" s="4" t="s">
         <x:v>1080</x:v>
       </x:c>
       <x:c r="U631" s="4" t="s">
         <x:v>1081</x:v>
       </x:c>
     </x:row>
     <x:row r="632" spans="1:21">
       <x:c r="A632" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B632" s="14" t="s">
-        <x:v>1028</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="C632" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D632" s="15" t="s"/>
       <x:c r="E632" s="14" t="s"/>
       <x:c r="F632" s="14" t="s"/>
       <x:c r="G632" s="14" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="H632" s="14" t="s"/>
       <x:c r="I632" s="16" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="J632" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K632" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L632" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M632" s="14" t="s">
         <x:v>213</x:v>
@@ -39235,82 +39236,82 @@
       </x:c>
       <x:c r="S633" s="0" t="n">
         <x:v>650807</x:v>
       </x:c>
       <x:c r="T633" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="U633" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="634" spans="1:21">
       <x:c r="A634" s="13" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="B634" s="14" t="s">
         <x:v>1083</x:v>
       </x:c>
       <x:c r="C634" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D634" s="15" t="s"/>
       <x:c r="E634" s="14" t="s"/>
       <x:c r="F634" s="14" t="s"/>
       <x:c r="G634" s="14" t="s">
-        <x:v>759</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="H634" s="14" t="s"/>
       <x:c r="I634" s="16" t="s">
-        <x:v>760</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="J634" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K634" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L634" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M634" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="N634" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O634" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="P634" s="14" t="s">
-        <x:v>759</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="Q634" s="16" t="s">
-        <x:v>760</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="R634" s="14" t="s">
-        <x:v>761</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="S634" s="14" t="n">
         <x:v>578168</x:v>
       </x:c>
       <x:c r="T634" s="16" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="U634" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="635" spans="1:21">
       <x:c r="A635" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B635" s="0" t="s">
         <x:v>1084</x:v>
       </x:c>
       <x:c r="C635" s="3" t="n">
         <x:v>39354</x:v>
       </x:c>
       <x:c r="D635" s="3" t="s"/>
       <x:c r="G635" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
@@ -39508,94 +39509,94 @@
       </x:c>
       <x:c r="P638" s="14" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="Q638" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R638" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="S638" s="14" t="n">
         <x:v>622002</x:v>
       </x:c>
       <x:c r="T638" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="U638" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="639" spans="1:21">
       <x:c r="A639" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B639" s="0" t="s">
-        <x:v>1028</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="C639" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D639" s="3" t="s"/>
       <x:c r="G639" s="0" t="s">
         <x:v>1061</x:v>
       </x:c>
       <x:c r="I639" s="4" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="J639" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K639" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L639" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M639" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="N639" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O639" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="P639" s="0" t="s">
         <x:v>1061</x:v>
       </x:c>
       <x:c r="Q639" s="4" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="R639" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S639" s="0" t="n">
         <x:v>636922</x:v>
       </x:c>
       <x:c r="T639" s="4" t="s">
-        <x:v>1040</x:v>
+        <x:v>1047</x:v>
       </x:c>
       <x:c r="U639" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="640" spans="1:21">
       <x:c r="A640" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B640" s="14" t="s">
         <x:v>976</x:v>
       </x:c>
       <x:c r="C640" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D640" s="15" t="s"/>
       <x:c r="E640" s="14" t="s"/>
       <x:c r="F640" s="14" t="s"/>
       <x:c r="G640" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="H640" s="14" t="s"/>
       <x:c r="I640" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
@@ -39619,51 +39620,51 @@
       </x:c>
       <x:c r="P640" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q640" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R640" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S640" s="14" t="n">
         <x:v>615338</x:v>
       </x:c>
       <x:c r="T640" s="16" t="s">
         <x:v>1088</x:v>
       </x:c>
       <x:c r="U640" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="641" spans="1:21">
       <x:c r="A641" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B641" s="0" t="s">
-        <x:v>1028</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="C641" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D641" s="3" t="s"/>
       <x:c r="G641" s="0" t="s">
         <x:v>1089</x:v>
       </x:c>
       <x:c r="H641" s="0" t="s">
         <x:v>1090</x:v>
       </x:c>
       <x:c r="I641" s="4" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="J641" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K641" s="0" t="s">
         <x:v>1091</x:v>
       </x:c>
       <x:c r="L641" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M641" s="0" t="s">
         <x:v>28</x:v>
@@ -39806,51 +39807,51 @@
     </x:row>
     <x:row r="644" spans="1:21">
       <x:c r="A644" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B644" s="14" t="s">
         <x:v>976</x:v>
       </x:c>
       <x:c r="C644" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D644" s="15" t="s"/>
       <x:c r="E644" s="14" t="s"/>
       <x:c r="F644" s="14" t="s"/>
       <x:c r="G644" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="H644" s="14" t="s"/>
       <x:c r="I644" s="16" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="J644" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K644" s="14" t="s">
-        <x:v>793</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="L644" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M644" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="N644" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O644" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="P644" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="Q644" s="16" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="R644" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S644" s="14" t="n">
         <x:v>642312</x:v>
       </x:c>
@@ -39860,51 +39861,51 @@
       <x:c r="U644" s="16" t="s">
         <x:v>1093</x:v>
       </x:c>
     </x:row>
     <x:row r="645" spans="1:21">
       <x:c r="A645" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B645" s="0" t="s">
         <x:v>976</x:v>
       </x:c>
       <x:c r="C645" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D645" s="3" t="s"/>
       <x:c r="G645" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="I645" s="4" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="J645" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K645" s="0" t="s">
-        <x:v>793</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="L645" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M645" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="N645" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O645" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="P645" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="Q645" s="4" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="R645" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S645" s="0" t="n">
         <x:v>642314</x:v>
       </x:c>
@@ -39917,51 +39918,51 @@
     </x:row>
     <x:row r="646" spans="1:21">
       <x:c r="A646" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B646" s="14" t="s">
         <x:v>976</x:v>
       </x:c>
       <x:c r="C646" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D646" s="15" t="s"/>
       <x:c r="E646" s="14" t="s"/>
       <x:c r="F646" s="14" t="s"/>
       <x:c r="G646" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="H646" s="14" t="s"/>
       <x:c r="I646" s="16" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="J646" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K646" s="14" t="s">
-        <x:v>793</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="L646" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M646" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="N646" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O646" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="P646" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="Q646" s="16" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="R646" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S646" s="14" t="n">
         <x:v>642315</x:v>
       </x:c>
@@ -39971,81 +39972,81 @@
       <x:c r="U646" s="16" t="s">
         <x:v>1095</x:v>
       </x:c>
     </x:row>
     <x:row r="647" spans="1:21">
       <x:c r="A647" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B647" s="0" t="s">
         <x:v>976</x:v>
       </x:c>
       <x:c r="C647" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D647" s="3" t="s"/>
       <x:c r="G647" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="I647" s="4" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="J647" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K647" s="0" t="s">
-        <x:v>793</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="L647" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M647" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="N647" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O647" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="P647" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="Q647" s="4" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="R647" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S647" s="0" t="n">
         <x:v>642317</x:v>
       </x:c>
       <x:c r="T647" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U647" s="4" t="s">
-        <x:v>809</x:v>
+        <x:v>806</x:v>
       </x:c>
     </x:row>
     <x:row r="648" spans="1:21">
       <x:c r="A648" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B648" s="14" t="s">
         <x:v>976</x:v>
       </x:c>
       <x:c r="C648" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D648" s="15" t="s"/>
       <x:c r="E648" s="14" t="s"/>
       <x:c r="F648" s="14" t="s"/>
       <x:c r="G648" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="H648" s="14" t="s"/>
       <x:c r="I648" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="J648" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
@@ -40120,51 +40121,51 @@
       </x:c>
       <x:c r="P649" s="0" t="s">
         <x:v>1098</x:v>
       </x:c>
       <x:c r="Q649" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R649" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S649" s="0" t="n">
         <x:v>635448</x:v>
       </x:c>
       <x:c r="T649" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="U649" s="4" t="s">
         <x:v>1099</x:v>
       </x:c>
     </x:row>
     <x:row r="650" spans="1:21">
       <x:c r="A650" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B650" s="14" t="s">
-        <x:v>739</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="C650" s="15" t="n">
         <x:v>40385</x:v>
       </x:c>
       <x:c r="D650" s="15" t="s"/>
       <x:c r="E650" s="14" t="s"/>
       <x:c r="F650" s="14" t="s"/>
       <x:c r="G650" s="14" t="s">
         <x:v>1016</x:v>
       </x:c>
       <x:c r="H650" s="14" t="s"/>
       <x:c r="I650" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="J650" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K650" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L650" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M650" s="14" t="s">
         <x:v>213</x:v>
@@ -40177,51 +40178,51 @@
       </x:c>
       <x:c r="P650" s="14" t="s">
         <x:v>1016</x:v>
       </x:c>
       <x:c r="Q650" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="R650" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="S650" s="14" t="n">
         <x:v>608273</x:v>
       </x:c>
       <x:c r="T650" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="U650" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="651" spans="1:21">
       <x:c r="A651" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B651" s="0" t="s">
-        <x:v>739</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="C651" s="3" t="n">
         <x:v>40385</x:v>
       </x:c>
       <x:c r="D651" s="3" t="s"/>
       <x:c r="G651" s="0" t="s">
         <x:v>1016</x:v>
       </x:c>
       <x:c r="I651" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="J651" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K651" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L651" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M651" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="N651" s="3" t="n">
         <x:v>32054</x:v>
@@ -40231,51 +40232,51 @@
       </x:c>
       <x:c r="P651" s="0" t="s">
         <x:v>1016</x:v>
       </x:c>
       <x:c r="Q651" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="R651" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S651" s="0" t="n">
         <x:v>608278</x:v>
       </x:c>
       <x:c r="T651" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="U651" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="652" spans="1:21">
       <x:c r="A652" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B652" s="14" t="s">
-        <x:v>739</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="C652" s="15" t="n">
         <x:v>40385</x:v>
       </x:c>
       <x:c r="D652" s="15" t="s"/>
       <x:c r="E652" s="14" t="s"/>
       <x:c r="F652" s="14" t="s"/>
       <x:c r="G652" s="14" t="s">
         <x:v>989</x:v>
       </x:c>
       <x:c r="H652" s="14" t="s"/>
       <x:c r="I652" s="16" t="s">
         <x:v>990</x:v>
       </x:c>
       <x:c r="J652" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K652" s="14" t="s">
         <x:v>991</x:v>
       </x:c>
       <x:c r="L652" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M652" s="14" t="s">
         <x:v>213</x:v>
@@ -40331,51 +40332,51 @@
       <x:c r="L653" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M653" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="N653" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O653" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P653" s="0" t="s">
         <x:v>1101</x:v>
       </x:c>
       <x:c r="Q653" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R653" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S653" s="0" t="n">
         <x:v>638298</x:v>
       </x:c>
       <x:c r="T653" s="4" t="s">
-        <x:v>1026</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="U653" s="4" t="s">
         <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="654" spans="1:21">
       <x:c r="A654" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B654" s="14" t="s">
         <x:v>1102</x:v>
       </x:c>
       <x:c r="C654" s="15" t="n">
         <x:v>42363</x:v>
       </x:c>
       <x:c r="D654" s="15" t="s"/>
       <x:c r="E654" s="14" t="s"/>
       <x:c r="F654" s="14" t="s"/>
       <x:c r="G654" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="H654" s="14" t="s">
         <x:v>1079</x:v>
       </x:c>
       <x:c r="I654" s="16" t="s">
@@ -40464,76 +40465,76 @@
       </x:c>
       <x:c r="S655" s="0" t="n">
         <x:v>616195</x:v>
       </x:c>
       <x:c r="T655" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="U655" s="4" t="s">
         <x:v>1106</x:v>
       </x:c>
     </x:row>
     <x:row r="656" spans="1:21">
       <x:c r="A656" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B656" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="C656" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D656" s="15" t="s"/>
       <x:c r="E656" s="14" t="s"/>
       <x:c r="F656" s="14" t="s"/>
       <x:c r="G656" s="14" t="s">
-        <x:v>778</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="H656" s="14" t="s"/>
       <x:c r="I656" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J656" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K656" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L656" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M656" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N656" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O656" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="P656" s="14" t="s">
-        <x:v>778</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="Q656" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R656" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S656" s="14" t="n">
         <x:v>650713</x:v>
       </x:c>
       <x:c r="T656" s="16" t="s">
         <x:v>1107</x:v>
       </x:c>
       <x:c r="U656" s="16" t="s">
         <x:v>1108</x:v>
       </x:c>
     </x:row>
     <x:row r="657" spans="1:21">
       <x:c r="A657" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B657" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="C657" s="3" t="n">
@@ -40566,51 +40567,51 @@
       </x:c>
       <x:c r="P657" s="0" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="Q657" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R657" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S657" s="0" t="n">
         <x:v>612674</x:v>
       </x:c>
       <x:c r="T657" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="U657" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="658" spans="1:21">
       <x:c r="A658" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B658" s="14" t="s">
-        <x:v>1041</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="C658" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D658" s="15" t="s"/>
       <x:c r="E658" s="14" t="s"/>
       <x:c r="F658" s="14" t="s"/>
       <x:c r="G658" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="H658" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="I658" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="J658" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K658" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L658" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -40625,51 +40626,51 @@
       </x:c>
       <x:c r="P658" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="Q658" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R658" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S658" s="14" t="n">
         <x:v>643022</x:v>
       </x:c>
       <x:c r="T658" s="16" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="U658" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="659" spans="1:21">
       <x:c r="A659" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B659" s="0" t="s">
-        <x:v>1041</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="C659" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D659" s="3" t="s"/>
       <x:c r="G659" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="H659" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="I659" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="J659" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K659" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L659" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M659" s="0" t="s">
         <x:v>28</x:v>
@@ -40757,108 +40758,108 @@
       <x:c r="U660" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="661" spans="1:21">
       <x:c r="A661" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B661" s="0" t="s">
         <x:v>976</x:v>
       </x:c>
       <x:c r="C661" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D661" s="3" t="s"/>
       <x:c r="G661" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="I661" s="4" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="J661" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K661" s="0" t="s">
-        <x:v>793</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="L661" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M661" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="N661" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O661" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="P661" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="Q661" s="4" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="R661" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S661" s="0" t="n">
         <x:v>613321</x:v>
       </x:c>
       <x:c r="T661" s="4" t="s">
-        <x:v>742</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="U661" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="662" spans="1:21">
       <x:c r="A662" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B662" s="14" t="s">
         <x:v>976</x:v>
       </x:c>
       <x:c r="C662" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D662" s="15" t="s"/>
       <x:c r="E662" s="14" t="s"/>
       <x:c r="F662" s="14" t="s"/>
       <x:c r="G662" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="H662" s="14" t="s"/>
       <x:c r="I662" s="16" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="J662" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K662" s="14" t="s">
-        <x:v>793</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="L662" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M662" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="N662" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O662" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="P662" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="Q662" s="16" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="R662" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S662" s="14" t="n">
         <x:v>613329</x:v>
       </x:c>
@@ -40868,162 +40869,162 @@
       <x:c r="U662" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="663" spans="1:21">
       <x:c r="A663" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B663" s="0" t="s">
         <x:v>976</x:v>
       </x:c>
       <x:c r="C663" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D663" s="3" t="s"/>
       <x:c r="G663" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="I663" s="4" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="J663" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K663" s="0" t="s">
-        <x:v>793</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="L663" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M663" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="N663" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O663" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="P663" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="Q663" s="4" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="R663" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S663" s="0" t="n">
         <x:v>613334</x:v>
       </x:c>
       <x:c r="T663" s="4" t="s">
         <x:v>1110</x:v>
       </x:c>
       <x:c r="U663" s="4" t="s">
-        <x:v>1030</x:v>
+        <x:v>1036</x:v>
       </x:c>
     </x:row>
     <x:row r="664" spans="1:21">
       <x:c r="A664" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B664" s="14" t="s">
         <x:v>976</x:v>
       </x:c>
       <x:c r="C664" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D664" s="15" t="s"/>
       <x:c r="E664" s="14" t="s"/>
       <x:c r="F664" s="14" t="s"/>
       <x:c r="G664" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="H664" s="14" t="s"/>
       <x:c r="I664" s="16" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="J664" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K664" s="14" t="s">
-        <x:v>793</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="L664" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M664" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="N664" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O664" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="P664" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="Q664" s="16" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="R664" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S664" s="14" t="n">
         <x:v>613335</x:v>
       </x:c>
       <x:c r="T664" s="16" t="s">
         <x:v>995</x:v>
       </x:c>
       <x:c r="U664" s="16" t="s">
-        <x:v>1032</x:v>
+        <x:v>1038</x:v>
       </x:c>
     </x:row>
     <x:row r="665" spans="1:21">
       <x:c r="A665" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B665" s="0" t="s">
         <x:v>976</x:v>
       </x:c>
       <x:c r="C665" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D665" s="3" t="s"/>
       <x:c r="G665" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="I665" s="4" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="J665" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K665" s="0" t="s">
-        <x:v>793</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="L665" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M665" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="N665" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O665" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="P665" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="Q665" s="4" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="R665" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S665" s="0" t="n">
         <x:v>584369</x:v>
       </x:c>