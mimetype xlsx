--- v0 (2026-09-19)
+++ v1 (2026-09-19)
@@ -1927,159 +1927,161 @@
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
         <x:v>603396</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>34</x:v>
-[...1 lines deleted...]
-      <x:c r="C19" s="3" t="s"/>
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C19" s="3" t="n">
+        <x:v>35514</x:v>
+      </x:c>
       <x:c r="D19" s="3" t="s"/>
+      <x:c r="E19" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
       <x:c r="G19" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="J19" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
-        <x:v>14469</x:v>
+        <x:v>44072</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>630114</x:v>
+        <x:v>603395</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
-        <x:v>95</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>96</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C20" s="15" t="s"/>
       <x:c r="D20" s="15" t="s"/>
-      <x:c r="E20" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="I20" s="16" t="s">
-        <x:v>100</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="J20" s="14" t="s"/>
       <x:c r="K20" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
-        <x:v>44072</x:v>
+        <x:v>14469</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>603395</x:v>
+        <x:v>630114</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s"/>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>28</x:v>