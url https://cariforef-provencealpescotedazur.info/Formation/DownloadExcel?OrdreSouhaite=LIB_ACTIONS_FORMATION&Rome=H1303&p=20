--- v0 (2026-09-18)
+++ v1 (2026-09-19)
@@ -458,95 +458,95 @@
   <x:si>
     <x:t>Institut National de l'Enseignement à Distance - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>INEAD-ESMAC</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>03/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/10/2024 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Formation scolaire, universitaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTS métiers de l'eau</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée P G de Gennes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04990</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public de la formation initiale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Traitement eau</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIGNE LES BAINS CEDEX 9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>BTS Métiers de l'eau</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Alpes Provence</x:t>
   </x:si>
   <x:si>
     <x:t>05000</x:t>
   </x:si>
   <x:si>
-    <x:t>Traitement eau</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>DIGNE LES BAINS</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Formation scolaire, universitaire</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>BTS métiers de l'eau (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Général et Technologique Pierre Gilles de Gennes</x:t>
   </x:si>
   <x:si>
     <x:t>04000</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers des services à l'environnement</x:t>
   </x:si>
   <x:si>
     <x:t>Institut National de l'Hygiène et du Nettoyage Industriel - CFA Régional Propreté Environnement Hygiène - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>CFA</x:t>
   </x:si>
   <x:si>
     <x:t>Pollution atmosphérique</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
@@ -845,107 +845,107 @@
   <x:si>
     <x:t>10/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Comprendre la charge de travail et identifier les leviers d'action</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour l'Amélioration des Conditions de Travail</x:t>
   </x:si>
   <x:si>
     <x:t>ANACT</x:t>
   </x:si>
   <x:si>
     <x:t>69009</x:t>
   </x:si>
   <x:si>
     <x:t>Devenir acteur en Sauvetage Secourisme du Travail (SST) - PRS001</x:t>
   </x:si>
   <x:si>
     <x:t>Accident travail maladie professionnelle</x:t>
   </x:si>
   <x:si>
+    <x:t>11/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/20/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONTFAVET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/20/2026 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>12/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>SAINTE-TULLE</x:t>
   </x:si>
   <x:si>
-    <x:t>11/03/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>11/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/02/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/27/2026 00:00:00</x:t>
@@ -1085,69 +1085,69 @@
   <x:si>
     <x:t>Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>Tuyauterie</x:t>
   </x:si>
   <x:si>
     <x:t>ISTRES</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention chimie</x:t>
   </x:si>
   <x:si>
     <x:t>Chimie</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>13288</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 09</x:t>
   </x:si>
   <x:si>
+    <x:t>Université Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE CEDEX 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84916</x:t>
+  </x:si>
+  <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>13397</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 20</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>NICE CEDEX 2</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention chimie parcours chimie</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Faculté des Sciences</x:t>
   </x:si>
   <x:si>
     <x:t>13003</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention chimie parcours génie chimique, génie des procédés</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention chimie parcours plurisciences</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 3e</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention physique</x:t>
   </x:si>
   <x:si>
     <x:t>Physique</x:t>
   </x:si>
@@ -3701,327 +3701,327 @@
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>523171</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>37964</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>12520</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="P31" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="Q31" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="P31" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>634298</x:v>
+        <x:v>597146</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
-        <x:v>136</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>37964</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>12520</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>597146</x:v>
+        <x:v>634298</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>37964</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>12520</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>634299</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>37964</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>12520</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>547572</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>37964</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="E35" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>12520</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>614600</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>39944</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="I36" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
@@ -4041,157 +4041,157 @@
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>572335</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>39944</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>12570</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>624498</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
-        <x:v>136</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>39944</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>12570</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>592320</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>39944</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
@@ -4263,51 +4263,51 @@
       <x:c r="L40" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>12570</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>601752</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>39944</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
@@ -4323,51 +4323,51 @@
       <x:c r="M41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>12570</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>548691</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>39944</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
@@ -4382,51 +4382,51 @@
       <x:c r="M42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>12570</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>605100</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>39944</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
@@ -4558,281 +4558,281 @@
       <x:c r="M45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>12570</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>548692</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
-        <x:v>136</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>36937</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>21570</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>596448</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>36937</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>21570</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>550310</x:v>
+        <x:v>604287</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>36937</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>21570</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>611635</x:v>
+        <x:v>550310</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>36937</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>21570</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>604287</x:v>
+        <x:v>611635</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>36937</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
@@ -4852,208 +4852,208 @@
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>640533</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>41567</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>596697</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
-        <x:v>136</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>41568</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>11502</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>596698</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>41568</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>11502</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>596699</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>35370</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="I54" s="16" t="s">
@@ -5062,51 +5062,51 @@
       <x:c r="J54" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>11502</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>575964</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>35370</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
@@ -5128,51 +5128,51 @@
       <x:c r="L55" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>11502</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>602526</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>35406</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
@@ -5195,97 +5195,97 @@
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>575977</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>41602</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>12587</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>596713</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>35406</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
         <x:v>149</x:v>
@@ -5302,51 +5302,51 @@
       <x:c r="L58" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>12587</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>603844</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>35406</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
@@ -5674,725 +5674,725 @@
       <x:c r="I65" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="S65" s="0" t="n">
+        <x:v>619987</x:v>
+      </x:c>
+      <x:c r="T65" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="S65" s="0" t="n">
-[...2 lines deleted...]
-      <x:c r="T65" s="4" t="s">
+      <x:c r="U65" s="4" t="s">
         <x:v>259</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C66" s="15" t="s"/>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s"/>
       <x:c r="K66" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>619999</x:v>
+        <x:v>619988</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
-        <x:v>261</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>262</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s"/>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>620000</x:v>
+        <x:v>620009</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C68" s="15" t="s"/>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s"/>
       <x:c r="K68" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>620009</x:v>
+        <x:v>620014</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>264</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s"/>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="S69" s="0" t="n">
+        <x:v>619982</x:v>
+      </x:c>
+      <x:c r="T69" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="S69" s="0" t="n">
-[...2 lines deleted...]
-      <x:c r="T69" s="4" t="s">
+      <x:c r="U69" s="4" t="s">
         <x:v>266</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C70" s="15" t="s"/>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s"/>
       <x:c r="K70" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>620005</x:v>
+        <x:v>619999</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="U70" s="16" t="s">
         <x:v>268</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s"/>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>620010</x:v>
+        <x:v>620000</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C72" s="15" t="s"/>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s"/>
       <x:c r="K72" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>272</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>619981</x:v>
+        <x:v>620005</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
-        <x:v>274</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s"/>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>619986</x:v>
+        <x:v>620010</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>251</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C74" s="15" t="s"/>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s"/>
       <x:c r="K74" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>619997</x:v>
+        <x:v>619981</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="U74" s="16" t="s">
         <x:v>275</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s"/>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>619998</x:v>
+        <x:v>619986</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C76" s="15" t="s"/>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s"/>
       <x:c r="K76" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>619987</x:v>
+        <x:v>619997</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s"/>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>619988</x:v>
+        <x:v>619998</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C78" s="15" t="s"/>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s"/>
       <x:c r="K78" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>620006</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s"/>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>27</x:v>
@@ -6447,54 +6447,54 @@
       <x:c r="L80" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>620008</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
-        <x:v>261</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>262</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s"/>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>27</x:v>
@@ -6592,60 +6592,60 @@
       <x:c r="I83" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>620015</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C84" s="15" t="s"/>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s"/>
       <x:c r="K84" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
@@ -6753,54 +6753,54 @@
       <x:c r="L86" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>620001</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>276</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s"/>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>27</x:v>
@@ -6951,208 +6951,208 @@
         <x:v>24</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s"/>
       <x:c r="K90" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>620016</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s"/>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>596630</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="C92" s="15" t="s"/>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s"/>
       <x:c r="K92" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>33029</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>619922</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
-        <x:v>276</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s"/>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>33029</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>619923</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
-        <x:v>261</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="C94" s="15" t="s"/>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s"/>
       <x:c r="K94" s="14" t="s">
@@ -7210,54 +7210,54 @@
       <x:c r="L95" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>42866</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>626279</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="C96" s="15" t="s"/>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s"/>
       <x:c r="K96" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
@@ -7334,76 +7334,76 @@
         <x:v>640184</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="C98" s="15" t="s"/>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s"/>
       <x:c r="K98" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>42866</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>598745</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s"/>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>295</x:v>
@@ -7483,140 +7483,140 @@
         <x:v>295</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>640182</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s"/>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>42866</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>576684</x:v>
+        <x:v>629502</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C102" s="15" t="s"/>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s"/>
       <x:c r="K102" s="14" t="s">
-        <x:v>305</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>42866</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>629502</x:v>
+        <x:v>576684</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
-        <x:v>307</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>308</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s"/>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>27</x:v>
@@ -7640,76 +7640,76 @@
         <x:v>586601</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C104" s="15" t="s"/>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s"/>
       <x:c r="K104" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>42866</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>598287</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s"/>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>311</x:v>
@@ -7996,75 +7996,75 @@
         <x:v>119</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>638477</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s"/>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>42884</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>598283</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="C112" s="15" t="s"/>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
@@ -8197,376 +8197,376 @@
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>632753</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>38701</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>11554</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>591906</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
-        <x:v>136</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>38701</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>11554</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>591907</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>38701</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>11554</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>591905</x:v>
+        <x:v>591908</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
-        <x:v>136</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>38701</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>11554</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
-        <x:v>340</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>591909</x:v>
+        <x:v>591904</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>38701</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="G119" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>11554</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
-        <x:v>341</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>591904</x:v>
+        <x:v>591905</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
-        <x:v>136</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>38701</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
-        <x:v>342</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
-        <x:v>343</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>11554</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
-        <x:v>342</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>591908</x:v>
+        <x:v>591909</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>38701</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H121" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
@@ -8703,100 +8703,100 @@
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>581547</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
-        <x:v>136</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>38978</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>592019</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>38978</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
@@ -8806,330 +8806,330 @@
       <x:c r="L125" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>630893</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
-        <x:v>136</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>38978</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>632371</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>38978</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
-        <x:v>343</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
-        <x:v>343</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>592015</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
-        <x:v>136</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>38978</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
-        <x:v>339</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
-        <x:v>340</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>592017</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>38978</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>592020</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
-        <x:v>136</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>38978</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>338</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>592018</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>38978</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H131" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
@@ -9325,208 +9325,208 @@
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>581548</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>38979</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>592021</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
-        <x:v>136</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>38979</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>592023</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>38979</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
-        <x:v>339</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>592022</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>38979</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="I138" s="16" t="s">
@@ -9665,712 +9665,712 @@
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
         <x:v>581550</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>39517</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
-        <x:v>343</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
-        <x:v>343</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>592168</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
-        <x:v>136</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>39517</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
         <x:v>592171</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>39517</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="H143" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>640241</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
-        <x:v>136</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>39517</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>592169</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>39517</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>592166</x:v>
+        <x:v>592167</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
-        <x:v>136</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>39517</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
-        <x:v>339</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>592167</x:v>
+        <x:v>592170</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>39517</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="G147" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>592170</x:v>
+        <x:v>592166</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
-        <x:v>136</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>40115</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
-        <x:v>341</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>592348</x:v>
+        <x:v>592346</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>40115</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>592346</x:v>
+        <x:v>592350</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
-        <x:v>136</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>40115</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
-        <x:v>335</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>592350</x:v>
+        <x:v>592348</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>40115</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
         <x:v>592347</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
-        <x:v>136</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>40115</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
-        <x:v>339</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>340</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
         <x:v>592349</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>40115</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H153" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
@@ -10615,51 +10615,51 @@
       <x:c r="L157" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
         <x:v>632951</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>40115</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="I158" s="16" t="s">
@@ -10906,51 +10906,51 @@
       <x:c r="L162" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>632954</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>40115</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H163" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
@@ -11435,211 +11435,211 @@
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>581546</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
-        <x:v>136</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>41277</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
         <x:v>606181</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>40411</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
-        <x:v>343</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>11502</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
-        <x:v>343</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>592532</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
-        <x:v>136</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>40411</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>11502</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>592531</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>40411</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H175" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
@@ -11711,51 +11711,51 @@
       <x:c r="L176" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>11502</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>632948</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>40411</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H177" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
@@ -11835,100 +11835,100 @@
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>576117</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>40109</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>24121</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>592391</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>40109</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="I180" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
@@ -12379,51 +12379,51 @@
       <x:c r="M188" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>613579</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C189" s="3" t="s"/>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>27</x:v>
@@ -12527,51 +12527,51 @@
       <x:c r="L191" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>613581</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C192" s="15" t="s"/>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s"/>
       <x:c r="K192" s="14" t="s">
@@ -12580,51 +12580,51 @@
       <x:c r="L192" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>613583</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="C193" s="3" t="s"/>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="H193" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>25</x:v>
@@ -12679,100 +12679,100 @@
         <x:v>24</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s"/>
       <x:c r="K194" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
         <x:v>638684</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C195" s="3" t="s"/>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="G195" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>620017</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C196" s="15" t="s"/>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -12889,54 +12889,54 @@
       <x:c r="L198" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>620040</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C199" s="3" t="s"/>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>27</x:v>
@@ -13189,100 +13189,100 @@
         <x:v>24</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s"/>
       <x:c r="K204" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>620056</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
-        <x:v>259</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
-        <x:v>259</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C205" s="3" t="s"/>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>620018</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C206" s="15" t="s"/>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -13297,54 +13297,54 @@
       <x:c r="L206" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>620023</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
-        <x:v>263</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
-        <x:v>263</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C207" s="3" t="s"/>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>27</x:v>
@@ -13652,147 +13652,147 @@
       <x:c r="L213" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
         <x:v>620048</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C214" s="15" t="s"/>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s"/>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s"/>
       <x:c r="K214" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>620057</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C215" s="3" t="s"/>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="G215" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
         <x:v>620058</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C216" s="15" t="s"/>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -13856,54 +13856,54 @@
       <x:c r="L217" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
         <x:v>620035</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C218" s="15" t="s"/>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s"/>
       <x:c r="K218" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
@@ -13958,107 +13958,107 @@
       <x:c r="L219" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
         <x:v>620021</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C220" s="15" t="s"/>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s"/>
       <x:c r="K220" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
         <x:v>620037</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
-        <x:v>266</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
-        <x:v>266</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C221" s="3" t="s"/>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>27</x:v>
@@ -14156,51 +14156,51 @@
       <x:c r="I223" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
         <x:v>640431</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="C224" s="15" t="s"/>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
         <x:v>428</x:v>
       </x:c>
@@ -14413,51 +14413,51 @@
         <x:v>434</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s"/>
       <x:c r="K228" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
         <x:v>627716</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
         <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>35214</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="G229" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
@@ -15107,54 +15107,54 @@
       <x:c r="K240" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>12537</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
-        <x:v>639799</x:v>
+        <x:v>632824</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
-        <x:v>454</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
         <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
         <x:v>41978</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="E241" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G241" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
@@ -15164,54 +15164,54 @@
       <x:c r="K241" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>12537</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
-        <x:v>632824</x:v>
+        <x:v>639799</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
         <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
         <x:v>41978</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s"/>
       <x:c r="I242" s="16" t="s">
@@ -15283,51 +15283,51 @@
       <x:c r="L243" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>12585</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
         <x:v>639481</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>39265</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="I244" s="16" t="s">
@@ -15350,148 +15350,148 @@
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
         <x:v>577557</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="C245" s="3" t="s"/>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="G245" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>24147</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
         <x:v>597475</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="C246" s="15" t="s"/>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s"/>
       <x:c r="K246" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>33029</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
         <x:v>619925</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="C247" s="3" t="s"/>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="G247" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>27</x:v>
@@ -16225,51 +16225,51 @@
       <x:c r="M261" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>42875</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
         <x:v>629030</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="C262" s="15" t="s"/>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s"/>
       <x:c r="I262" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s"/>
       <x:c r="K262" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
@@ -16473,51 +16473,51 @@
         <x:v>434</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s"/>
       <x:c r="K266" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
         <x:v>33053</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
         <x:v>628020</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="C267" s="3" t="s"/>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="G267" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
         <x:v>504</x:v>
@@ -16583,54 +16583,54 @@
       <x:c r="L268" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>42866</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
         <x:v>617046</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
         <x:v>37003</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="E269" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G269" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="H269" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
         <x:v>220</x:v>
       </x:c>