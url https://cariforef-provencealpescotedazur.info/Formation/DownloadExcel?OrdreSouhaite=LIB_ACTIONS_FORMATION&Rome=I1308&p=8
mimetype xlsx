--- v0 (2026-09-18)
+++ v1 (2026-09-18)
@@ -665,72 +665,72 @@
   <x:si>
     <x:t>MARSEILLE-16e</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Technicien d’installation et de maintenance de systèmes énergétiques spécialisé en énergies renouvelables (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>CCIV</x:t>
   </x:si>
   <x:si>
     <x:t>Académie Vaucluse Provence Industries</x:t>
   </x:si>
   <x:si>
     <x:t>Technicien d'intervention en chauffage, climatisation, sanitaire et énergies renouvelables</x:t>
   </x:si>
   <x:si>
+    <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Accès à l'Emploi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFPA - ACCES A L'EMPLOI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13417</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Performance énergétique bâtiment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/21/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA</x:t>
   </x:si>
   <x:si>
     <x:t>AFPA - CFA</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>AFPA - ACCES A L'EMPLOI</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/22/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/29/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/24/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel agent de maintenance d'équipements de confort climatique</x:t>
   </x:si>
@@ -4140,876 +4140,876 @@
         <x:v>123</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s"/>
       <x:c r="K50" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>24162</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>607196</x:v>
+        <x:v>607198</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s"/>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>24162</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>607197</x:v>
+        <x:v>607201</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C52" s="15" t="s"/>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s"/>
       <x:c r="K52" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>24162</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>607199</x:v>
+        <x:v>607202</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s"/>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>24162</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>607198</x:v>
+        <x:v>607196</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C54" s="15" t="s"/>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s"/>
       <x:c r="K54" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>24162</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>607201</x:v>
+        <x:v>607197</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s"/>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>24162</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>607202</x:v>
+        <x:v>607199</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C56" s="15" t="s"/>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s"/>
       <x:c r="K56" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>22675</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>607163</x:v>
+        <x:v>628521</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s"/>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>22675</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>628520</x:v>
+        <x:v>607162</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C58" s="15" t="s"/>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s"/>
       <x:c r="K58" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>22675</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>628521</x:v>
+        <x:v>607165</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s"/>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>22675</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>607162</x:v>
+        <x:v>607158</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C60" s="15" t="s"/>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s"/>
       <x:c r="K60" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>22675</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>607165</x:v>
+        <x:v>607161</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s"/>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>22675</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>607158</x:v>
+        <x:v>607164</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C62" s="15" t="s"/>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s"/>
       <x:c r="K62" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>22675</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>607161</x:v>
+        <x:v>607166</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s"/>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>22675</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>607164</x:v>
+        <x:v>607163</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C64" s="15" t="s"/>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s"/>
       <x:c r="K64" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>22675</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>607166</x:v>
+        <x:v>628520</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s"/>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>22642</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>600734</x:v>
+        <x:v>640609</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C66" s="15" t="s"/>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s"/>
       <x:c r="K66" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>22642</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>640609</x:v>
+        <x:v>600734</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s"/>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>29</x:v>
@@ -5188,51 +5188,51 @@
       <x:c r="K70" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>624025</x:v>
+        <x:v>623888</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>41911</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
@@ -5245,641 +5245,638 @@
       <x:c r="K71" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>623888</x:v>
+        <x:v>629360</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>41911</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="I72" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>629360</x:v>
+        <x:v>624024</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>41911</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>624024</x:v>
+        <x:v>620646</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>41911</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="I74" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>620646</x:v>
+        <x:v>629339</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>41911</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>629339</x:v>
+        <x:v>623887</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>41911</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="I76" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>623887</x:v>
+        <x:v>629338</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>41911</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>629338</x:v>
+        <x:v>620666</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>41911</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="I78" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>620666</x:v>
+        <x:v>624025</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>41911</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>629361</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>38079</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
-      <x:c r="E80" s="14" t="s"/>
-      <x:c r="F80" s="14" t="s"/>
+      <x:c r="E80" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="F80" s="14" t="s">
+        <x:v>143</x:v>
+      </x:c>
       <x:c r="G80" s="14" t="s">
-        <x:v>138</x:v>
-[...1 lines deleted...]
-      <x:c r="H80" s="14" t="s"/>
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="H80" s="14" t="s">
+        <x:v>151</x:v>
+      </x:c>
       <x:c r="I80" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>22671</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>639834</x:v>
+        <x:v>636900</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>38079</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
-      <x:c r="E81" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G81" s="0" t="s">
-        <x:v>150</x:v>
-[...2 lines deleted...]
-        <x:v>151</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>22671</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>636900</x:v>
+        <x:v>639834</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>38748</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="I82" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
@@ -5973,54 +5970,54 @@
         <x:v>605731</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>38748</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="I84" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
@@ -6033,54 +6030,54 @@
       <x:c r="S84" s="14" t="n">
         <x:v>606527</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>41911</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="E85" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
@@ -6094,54 +6091,54 @@
         <x:v>623720</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>41911</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="I86" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
@@ -6154,54 +6151,54 @@
       <x:c r="S86" s="14" t="n">
         <x:v>629648</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>41911</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>233</x:v>
       </x:c>