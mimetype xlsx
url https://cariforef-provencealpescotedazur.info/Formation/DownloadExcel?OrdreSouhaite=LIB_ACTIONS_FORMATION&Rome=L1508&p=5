--- v1 (2026-11-03)
+++ v2 (2026-11-03)
@@ -230,87 +230,87 @@
   <x:si>
     <x:t>BTS métiers de l'audiovisuel option métiers du son</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 2</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/08/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en apprentissage</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de l'audiovisuel option métiers du son (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>OPCO</x:t>
   </x:si>
   <x:si>
+    <x:t>Sciences-U Lyon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autre public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Igpepm - Groupe Eductive - Campus Eductive Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>La Compagnie de Formation - Pigier</x:t>
   </x:si>
   <x:si>
     <x:t>92300</x:t>
   </x:si>
   <x:si>
-    <x:t>Autre public</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>La Compagnie de Formation - Pigier - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
-  </x:si>
-[...19 lines deleted...]
-    <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maestris - Groupe Eductive - Antenne Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>Alpes Développement Formation</x:t>
   </x:si>
   <x:si>
     <x:t>ADF</x:t>
   </x:si>
   <x:si>
     <x:t>04100</x:t>
   </x:si>
   <x:si>
     <x:t>MANOSQUE</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2027 00:00:00</x:t>
   </x:si>
@@ -1856,191 +1856,191 @@
         <x:v>51</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>37196</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="E7" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J7" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>546511</x:v>
+        <x:v>550671</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
         <x:v>37196</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s"/>
       <x:c r="I8" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K8" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>550671</x:v>
+        <x:v>546511</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>37196</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="E9" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
         <x:v>550670</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>37196</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I10" s="16" t="s">
         <x:v>71</x:v>
@@ -2054,102 +2054,102 @@
       <x:c r="L10" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
         <x:v>549139</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>37196</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="E11" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
         <x:v>611114</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>37196</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -2191,81 +2191,81 @@
       <x:c r="S12" s="14" t="n">
         <x:v>608577</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>37196</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="E13" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
         <x:v>603556</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>41667</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
@@ -2769,78 +2769,78 @@
       <x:c r="S22" s="14" t="n">
         <x:v>646270</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>40666</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>46264</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>646269</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>40666</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -2885,78 +2885,78 @@
       <x:c r="T24" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>40666</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="E25" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>46264</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>604935</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C26" s="15" t="s"/>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
@@ -3683,51 +3683,51 @@
       <x:c r="J40" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>45061</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>649045</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>41243</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
@@ -3737,51 +3737,51 @@
       <x:c r="J41" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>45061</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>649046</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>41243</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
@@ -3794,51 +3794,51 @@
       <x:c r="J42" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>45061</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>649047</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s"/>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>127</x:v>
@@ -5846,51 +5846,51 @@
       <x:c r="L81" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>45062</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>590309</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>40862</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s">
         <x:v>158</x:v>
@@ -5907,51 +5907,51 @@
       <x:c r="L82" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>45061</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>590312</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s"/>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>26</x:v>