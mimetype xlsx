--- v0 (2026-09-18)
+++ v1 (2026-09-18)
@@ -218,80 +218,80 @@
   <x:si>
     <x:t>Adjoint de dirigeant d'entreprise artisanale (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>OPCO</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CMAR PACA</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>Bac</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion entreprise artisanale</x:t>
   </x:si>
   <x:si>
+    <x:t>Cma Formation La Seyne sur Mer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA SEYNE-SUR-MER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Cma Formation Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Cma Formation Gap</x:t>
   </x:si>
   <x:si>
     <x:t>05000</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
-    <x:t>Cma Formation La Seyne sur Mer</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Adjoint de dirigeant d'entreprise artisanale BC02 Assurer la comptabilité générale d’une entreprise artisanale – TPE-PME</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Conjoint collaborateur d'artisan , Demandeur d'emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Adjoint de dirigeant d'entreprise artisanale BC05 Définir sa stratégie commerciale et son marketing digital</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Assistant d'administration commerciale (TPE/PME)</x:t>
@@ -692,56 +692,56 @@
   <x:si>
     <x:t>44200</x:t>
   </x:si>
   <x:si>
     <x:t>Logiciel bureautique</x:t>
   </x:si>
   <x:si>
     <x:t>Dawan - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13002</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 2e</x:t>
   </x:si>
   <x:si>
     <x:t>02/12/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Dawan - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Bureautique Microsoft avec l'intelligence artificielle (IA) intégrée</x:t>
   </x:si>
   <x:si>
+    <x:t>02/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>02/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>02/23/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>01/15/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité gestion administrative et commerciale des organisations parcours management responsable de projet et entrepreneuriat</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion des organisations</x:t>
   </x:si>
   <x:si>
     <x:t>DIGNE LES BAINS</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
@@ -920,54 +920,54 @@
   <x:si>
     <x:t>Licence mention économie et gestion parcours International Program in Economics and Management</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention économie et gestion parcours management des affaires et du commerce international</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention gestion</x:t>
   </x:si>
   <x:si>
     <x:t>Conduite projet</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention gestion</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13625</x:t>
   </x:si>
   <x:si>
     <x:t>Organisation travail</x:t>
   </x:si>
   <x:si>
+    <x:t>06/25/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/13/2027 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>06/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention gestion (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut La Cadenelle</x:t>
   </x:si>
   <x:si>
     <x:t>13376</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-12e</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention gestion parcours administration des institutions culturelle</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université|Aix Marseille Université - Faculté Economie et Gestion</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention gestion parcours commerce et développement international en partenariat avec l'EMD Marseille (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Conservatoire National des Arts et des Métiers Paca</x:t>
   </x:si>
@@ -1930,196 +1930,196 @@
         <x:v>38289</x:v>
       </x:c>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="E5" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H5" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I5" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J5" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K5" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>32097</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>605173</x:v>
+        <x:v>604147</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C6" s="15" t="n">
         <x:v>38289</x:v>
       </x:c>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I6" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J6" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K6" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>32097</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="Q6" s="16" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="R6" s="14" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="S6" s="14" t="n">
+        <x:v>605173</x:v>
+      </x:c>
+      <x:c r="T6" s="16" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="U6" s="16" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>38289</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="E7" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H7" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J7" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>32097</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>604147</x:v>
+        <x:v>604204</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
         <x:v>38289</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I8" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s">
@@ -2533,54 +2533,54 @@
       <x:c r="L15" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
         <x:v>620515</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -2590,51 +2590,51 @@
       <x:c r="L16" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
         <x:v>629808</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -2704,51 +2704,51 @@
       <x:c r="M18" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
         <x:v>640224</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -3160,51 +3160,51 @@
       <x:c r="L26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>608429</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="E27" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
@@ -3223,51 +3223,51 @@
       <x:c r="M27" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>555976</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
@@ -3452,54 +3452,54 @@
       <x:c r="L31" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>628954</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
@@ -3511,51 +3511,51 @@
       <x:c r="L32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>603604</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="E33" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
@@ -3574,51 +3574,51 @@
       <x:c r="M33" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>555975</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
@@ -3806,51 +3806,51 @@
       <x:c r="L37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>608430</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
@@ -3865,51 +3865,51 @@
       <x:c r="L38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>603603</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -4123,51 +4123,51 @@
       <x:c r="L43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>35054</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>639526</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>40811</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
@@ -4180,51 +4180,51 @@
       <x:c r="L44" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>592825</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>37561</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
@@ -4234,51 +4234,51 @@
       <x:c r="L45" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>35008</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>594201</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>37561</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
@@ -4291,51 +4291,51 @@
       <x:c r="L46" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>35008</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>594202</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>37561</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
@@ -4351,51 +4351,51 @@
       <x:c r="L47" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>35008</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>605651</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>37561</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
         <x:v>183</x:v>
@@ -4412,51 +4412,51 @@
       <x:c r="L48" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>35008</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>602816</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>37561</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
@@ -4475,51 +4475,51 @@
       <x:c r="M49" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>35008</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>550226</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>37561</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="I50" s="16" t="s">
         <x:v>180</x:v>
@@ -4536,232 +4536,232 @@
       <x:c r="M50" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>35008</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>550236</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>37561</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>35008</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>605652</x:v>
+        <x:v>550231</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>37561</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="I52" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>35008</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>602330</x:v>
+        <x:v>605652</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>37561</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>35008</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>550231</x:v>
+        <x:v>602330</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C54" s="15" t="s"/>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s"/>
       <x:c r="K54" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
@@ -4816,51 +4816,51 @@
       <x:c r="L55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>15052</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>639498</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C56" s="15" t="s"/>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s"/>
       <x:c r="K56" s="14" t="s">
@@ -5017,159 +5017,159 @@
       <x:c r="K59" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>616675</x:v>
+        <x:v>617462</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C60" s="15" t="s"/>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s"/>
       <x:c r="K60" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>617462</x:v>
+        <x:v>616676</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s"/>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>616676</x:v>
+        <x:v>616675</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>35386</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I62" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
@@ -5235,51 +5235,51 @@
       <x:c r="L63" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>596948</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C64" s="15" t="s"/>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s"/>
       <x:c r="K64" s="14" t="s">
@@ -5508,189 +5508,189 @@
         <x:v>34</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>584333</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s"/>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>632252</x:v>
+        <x:v>576588</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C70" s="15" t="s"/>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s"/>
       <x:c r="K70" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>632253</x:v>
+        <x:v>632252</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s"/>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>576588</x:v>
+        <x:v>632253</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C72" s="15" t="s"/>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s"/>
       <x:c r="K72" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
@@ -5962,51 +5962,51 @@
       <x:c r="L77" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>591974</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>39018</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
@@ -6019,51 +6019,51 @@
       <x:c r="L78" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>591975</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>39018</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
@@ -6073,162 +6073,162 @@
       <x:c r="L79" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>591977</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>39018</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>259</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
-        <x:v>259</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>591976</x:v>
+        <x:v>591973</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>39018</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>591973</x:v>
+        <x:v>591976</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>39018</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I82" s="16" t="s">
@@ -6645,162 +6645,162 @@
       <x:c r="L89" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>635304</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>631088</x:v>
+        <x:v>614352</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>614352</x:v>
+        <x:v>631088</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>42362</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
@@ -6813,51 +6813,51 @@
       <x:c r="L92" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>635305</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>42362</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
@@ -6867,51 +6867,51 @@
       <x:c r="L93" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>635303</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
@@ -6981,54 +6981,54 @@
       <x:c r="L95" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>607976</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I96" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
@@ -7100,51 +7100,51 @@
       <x:c r="L97" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>611493</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s">
         <x:v>293</x:v>
@@ -7221,51 +7221,51 @@
       <x:c r="L99" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>611442</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s">
         <x:v>293</x:v>
@@ -7400,51 +7400,51 @@
       <x:c r="L102" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>611452</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="H103" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
@@ -7567,51 +7567,51 @@
       <x:c r="J105" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>575748</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>42362</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
@@ -7634,51 +7634,51 @@
       <x:c r="L106" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>611466</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
@@ -7694,51 +7694,51 @@
       <x:c r="M107" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>617488</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
-        <x:v>284</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I108" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
@@ -7920,51 +7920,51 @@
       <x:c r="L111" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>592386</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>40113</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I112" s="16" t="s">
@@ -7979,51 +7979,51 @@
       <x:c r="L112" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>639025</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>40113</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
@@ -8033,51 +8033,51 @@
       <x:c r="L113" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>592384</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>40113</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
@@ -8090,105 +8090,105 @@
       <x:c r="L114" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>592383</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>40113</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>592387</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>40113</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
@@ -8201,51 +8201,51 @@
       <x:c r="L116" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>592388</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>40113</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
@@ -8255,51 +8255,51 @@
       <x:c r="L117" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>592382</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>40113</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
@@ -8312,51 +8312,51 @@
       <x:c r="L118" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>592385</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>40113</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="G119" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="H119" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
@@ -8774,54 +8774,54 @@
       <x:c r="L126" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>592407</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>40290</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -8831,51 +8831,51 @@
       <x:c r="M127" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>629787</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>40290</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="I128" s="16" t="s">
         <x:v>294</x:v>
@@ -8889,51 +8889,51 @@
       <x:c r="L128" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>611477</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>40290</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="E129" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="H129" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
@@ -8949,51 +8949,51 @@
       <x:c r="L129" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>611472</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>40107</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
         <x:v>281</x:v>
       </x:c>