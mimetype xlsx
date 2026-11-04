--- v1 (2026-11-04)
+++ v2 (2026-11-04)
@@ -794,71 +794,71 @@
   <x:si>
     <x:t>Institut National de l'Enseignement à Distance - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>INEAD-ESMAC</x:t>
   </x:si>
   <x:si>
     <x:t>11/13/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/27/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/22/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projet marketing communication (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Centre d'Etudes Européen Méditérranée</x:t>
   </x:si>
   <x:si>
     <x:t>CEEME</x:t>
   </x:si>
   <x:si>
+    <x:t>Responsable de projet marketing communication</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/29/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
-    <x:t>Responsable de projet marketing communication</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Campus Eductive Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole supérieure Campus Eductive Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2030 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>03/29/2024 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Responsable de communication</x:t>
   </x:si>
   <x:si>
     <x:t>Idrac business School - Compétences Commerce et International - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Communication entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable communication (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Communication événementielle</x:t>
   </x:si>
   <x:si>
     <x:t>Ufip - Ufitech - Les Anglades</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/13/2028 00:00:00</x:t>
@@ -1403,56 +1403,56 @@
   <x:si>
     <x:t>83160</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>09/18/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>B2h13 Aix - My Business School - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du marketing et de la communication (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole de Management</x:t>
   </x:si>
   <x:si>
     <x:t>EMD</x:t>
   </x:si>
   <x:si>
     <x:t>13003</x:t>
   </x:si>
   <x:si>
+    <x:t>09/03/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/05/2029 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/03/2028 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>manager du marketing et de la communication</x:t>
   </x:si>
   <x:si>
     <x:t>EMD École de management</x:t>
   </x:si>
   <x:si>
     <x:t>13331</x:t>
   </x:si>
   <x:si>
     <x:t>EMD Ecole de management</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des stratégies marketing et communication (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Formation Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>IFC</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Formation Conseil - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2027 00:00:00</x:t>
@@ -1607,68 +1607,68 @@
   <x:si>
     <x:t>11/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager de projet événementiel (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
   </x:si>
   <x:si>
     <x:t>FM</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Formation Perrimond</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 7e</x:t>
   </x:si>
   <x:si>
     <x:t>Manager de la communication omnicanal (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>Ecole Supérieure de l'Alternance Méditerranée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESAME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SALON-DE-PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Liberté Formation - Iscae</x:t>
   </x:si>
   <x:si>
-    <x:t>Ecole Supérieure de l'Alternance Méditerranée</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>10/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager de la communication numérique</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>manager de la communication globale</x:t>
   </x:si>
   <x:si>
     <x:t>ESG</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion communication crise</x:t>
   </x:si>
   <x:si>
     <x:t>Manager de la communication et du marketing digital spécialisation Social Media, marketing d'influence et évènementiel (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Ynov Campus</x:t>
   </x:si>
   <x:si>
     <x:t>Marketing stratégique</x:t>
@@ -2237,59 +2237,59 @@
   <x:si>
     <x:t>02/19/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chef de projets marketing digital spécialisation marketing et communication digitale avec IA (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chef de projets marketing digital spécialisation création digitale et design d'interface avec IA (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Chef de projet webmarketing et e-commerce (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Dcf - Academy Numérique</x:t>
   </x:si>
   <x:si>
     <x:t>04510</x:t>
   </x:si>
   <x:si>
     <x:t>Marketing opérationnel</x:t>
   </x:si>
   <x:si>
+    <x:t>03/04/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>03/04/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Chef de projet webmarketing et e-commerce (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chef de projet digital (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Informatique - Systèmes d’information et numérique</x:t>
   </x:si>
   <x:si>
     <x:t>Ri7</x:t>
   </x:si>
   <x:si>
     <x:t>13400</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/24/2025 00:00:00</x:t>
@@ -2327,125 +2327,125 @@
   <x:si>
     <x:t>Groupe Belmont - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Octo</x:t>
   </x:si>
   <x:si>
     <x:t>33300</x:t>
   </x:si>
   <x:si>
     <x:t>Octo - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>chargé de marketing digital et e-commerce</x:t>
   </x:si>
   <x:si>
     <x:t>ÉRUDIS Formation</x:t>
   </x:si>
   <x:si>
+    <x:t>Chargé de développement marketing et communication</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/06/2030 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>chargé de développement marketing et communication</x:t>
   </x:si>
   <x:si>
-    <x:t>Chargé de développement marketing et communication</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Chargé de communication spécialisation digital et évènementiel (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de communication multicanale (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>03/26/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/26/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de communication multicanale</x:t>
   </x:si>
   <x:si>
     <x:t>01/26/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de communication (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Académie du Management</x:t>
   </x:si>
   <x:si>
     <x:t>ACAMAN</x:t>
   </x:si>
   <x:si>
     <x:t>Académie du Management - Antenne Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>Académie du Management - Antenne Draguignan</x:t>
   </x:si>
   <x:si>
     <x:t>83300</x:t>
   </x:si>
   <x:si>
     <x:t>Académie du Management - Antenne Brignoles</x:t>
   </x:si>
   <x:si>
     <x:t>83170</x:t>
   </x:si>
   <x:si>
     <x:t>BRIGNOLES</x:t>
   </x:si>
   <x:si>
     <x:t>06/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Le Cours Messidoro - Pigier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LCM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 5e</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>B.Factory School</x:t>
   </x:si>
   <x:si>
-    <x:t>Le Cours Messidoro - Pigier</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>06/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de communication</x:t>
   </x:si>
   <x:si>
     <x:t>FORMAVAR</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de communication (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>ISCAE - Site de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>FORMAPLUS</x:t>
   </x:si>
   <x:si>
     <x:t>83520</x:t>
   </x:si>
   <x:si>
     <x:t>ROQUEBRUNE-SUR-ARGENS</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2027 00:00:00</x:t>
@@ -2594,276 +2594,276 @@
   <x:si>
     <x:t>Igpepm - Groupe Eductive</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS études de réalisation d'un projet de communication option A : études de réalisation de produits plurimedia</x:t>
   </x:si>
   <x:si>
     <x:t>BTS communication option entrepreneuriat (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>BTS communication (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS communication (préparation également possible par Bloc(s) de compétences) (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>BTS communication (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>Cfa Perspective - Isim</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Line Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sport 4.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA TOUR-D'AIGUES</x:t>
+  </x:si>
+  <x:si>
     <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>GIP FIPAN</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Bonaparte</x:t>
   </x:si>
   <x:si>
     <x:t>A3fa</x:t>
   </x:si>
   <x:si>
-    <x:t>First Line Formation</x:t>
+    <x:t>Institut Libre d'Etudes Commerciales Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ILEC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/03/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Athélia Institut de Formation Conseils et Performance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIFCP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/25/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurlom Prépa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurlom Prépa - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ebm Business School</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EBM 5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ebm Business School - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PERTUIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alternance Exxecc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Someform</x:t>
   </x:si>
   <x:si>
     <x:t>13127</x:t>
   </x:si>
   <x:si>
     <x:t>VITROLLES</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Libre d'Etudes Commerciales Cannes</x:t>
   </x:si>
   <x:si>
-    <x:t>ILEC</x:t>
-[...32 lines deleted...]
-    <x:t>06100</x:t>
+    <x:t>Stéphane Auger Com - Fabrik Tête d'Affiche</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Isim 83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diderot Education</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diderot Education - Antenne Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>En Avant Mauricette - Ecole du Luxe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>En Avant Mauricette - Ecole du Luxe - Antenne Sainte Maxime</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINTE-MAXIME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greta-Cfa Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Général et Technologique Paul Cézanne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alpes Développement Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANOSQUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/13/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Bristol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée du Parc Impérial</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Esid</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Esid - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/27/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CCI Hautes Alpes Formation - Centre Régional et Européen du Tourisme</x:t>
   </x:si>
   <x:si>
     <x:t>CRET</x:t>
   </x:si>
   <x:si>
     <x:t>05100</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
+    <x:t>EBM 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ebm Business School - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Esgcv - Esarc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Esgcv - Esarc - Antenne Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ogec Sainte Elisabeth - LPP Sainte Elisatbeth</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEPTEMES-LES-VALLONS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/16/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Groupe Belmont - Antenne Mougins</x:t>
   </x:si>
   <x:si>
     <x:t>MOUGINS</x:t>
   </x:si>
   <x:si>
-    <x:t>Aurlom Prépa</x:t>
-[...122 lines deleted...]
-    <x:t>09/02/2025 00:00:00</x:t>
+    <x:t>09/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Idev</x:t>
   </x:si>
   <x:si>
     <x:t>13117</x:t>
   </x:si>
   <x:si>
     <x:t>Idev - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-16e</x:t>
   </x:si>
   <x:si>
     <x:t>Escial Académie</x:t>
   </x:si>
   <x:si>
     <x:t>10/02/2025 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>09/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Someform - Antenne La Garde</x:t>
   </x:si>
   <x:si>
     <x:t>M2I Skilles - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Idev - Antenne Marignane</x:t>
   </x:si>
   <x:si>
     <x:t>13700</x:t>
   </x:si>
   <x:si>
     <x:t>MARIGNANE</x:t>
   </x:si>
   <x:si>
     <x:t>Delta - Groupe Someform</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
   </x:si>
@@ -4357,471 +4357,471 @@
       </x:c>
       <x:c r="C13" s="3" t="s"/>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>587014</x:v>
+        <x:v>587022</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C14" s="15" t="s"/>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s"/>
       <x:c r="K14" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>587022</x:v>
+        <x:v>612217</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s"/>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>612217</x:v>
+        <x:v>587016</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C16" s="15" t="s"/>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s"/>
       <x:c r="K16" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>587016</x:v>
+        <x:v>587018</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s"/>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>587018</x:v>
+        <x:v>587019</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C18" s="15" t="s"/>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s"/>
       <x:c r="K18" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>587019</x:v>
+        <x:v>587021</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s"/>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>587021</x:v>
+        <x:v>587025</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C20" s="15" t="s"/>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s"/>
       <x:c r="K20" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>587025</x:v>
+        <x:v>612218</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s"/>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>612218</x:v>
+        <x:v>587014</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C22" s="15" t="s"/>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I22" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
@@ -8927,125 +8927,125 @@
       <x:c r="G95" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>535011</x:v>
+        <x:v>551013</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>551013</x:v>
+        <x:v>535011</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>223</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
@@ -9878,160 +9878,159 @@
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>608416</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="B112" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="B112" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C112" s="15" t="n">
-        <x:v>41430</x:v>
+        <x:v>37006</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
-        <x:v>243</x:v>
-[...1 lines deleted...]
-      <x:c r="H112" s="14" t="s"/>
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="H112" s="14" t="s">
+        <x:v>234</x:v>
+      </x:c>
       <x:c r="I112" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
-        <x:v>34052</x:v>
+        <x:v>34031</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>646321</x:v>
+        <x:v>521664</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
-        <x:v>37006</x:v>
+        <x:v>41430</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
-        <x:v>233</x:v>
-[...2 lines deleted...]
-        <x:v>234</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
-        <x:v>34031</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>521664</x:v>
+        <x:v>646321</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="U113" s="4" t="s">
         <x:v>247</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>34919</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
@@ -11719,73 +11718,73 @@
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>565071</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>39280</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>15231</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>645553</x:v>
       </x:c>
@@ -11830,127 +11829,127 @@
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>642007</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>39280</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>15231</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
         <x:v>645554</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>38178</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>13036</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>650291</x:v>
       </x:c>
@@ -12000,127 +11999,127 @@
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>635492</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>40548</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
         <x:v>646021</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>39198</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>21627</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
         <x:v>645591</x:v>
       </x:c>
@@ -12230,181 +12229,181 @@
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
         <x:v>633672</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>39462</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>645573</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>39494</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
         <x:v>645580</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>39494</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
         <x:v>645581</x:v>
       </x:c>
@@ -12454,127 +12453,127 @@
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
         <x:v>635047</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>40098</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>645843</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>40098</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>645842</x:v>
       </x:c>
@@ -12681,70 +12680,70 @@
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>651347</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>39263</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>645536</x:v>
       </x:c>
@@ -12792,403 +12791,403 @@
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>642709</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>39263</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
         <x:v>645534</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>39263</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>645535</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>38208</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>650227</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>38208</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>650226</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>38208</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>650229</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>38208</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
         <x:v>650228</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>38208</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>650230</x:v>
       </x:c>
@@ -13354,292 +13353,292 @@
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>639480</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>38209</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>33020</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>650221</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>38209</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>33020</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>650219</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>38209</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>33020</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>650220</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>38209</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>33020</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>650218</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>41079</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>648943</x:v>
       </x:c>
@@ -13689,70 +13688,70 @@
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
         <x:v>590170</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>39479</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>648942</x:v>
       </x:c>
@@ -13975,184 +13974,184 @@
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>639514</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>40794</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>646239</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>40794</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
         <x:v>646240</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>40617</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>14229</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>646020</x:v>
       </x:c>
@@ -14197,73 +14196,73 @@
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
         <x:v>633476</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>38204</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>650222</x:v>
       </x:c>
@@ -14311,127 +14310,127 @@
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>635166</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>39463</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>645592</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>39789</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
         <x:v>645654</x:v>
       </x:c>
@@ -14581,70 +14580,70 @@
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>601012</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>40360</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>645979</x:v>
       </x:c>
@@ -14987,57 +14986,57 @@
       <x:c r="K203" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
-        <x:v>554357</x:v>
+        <x:v>602435</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
-        <x:v>432</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
-        <x:v>430</x:v>
+        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>40241</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="I204" s="16" t="s">
         <x:v>443</x:v>
@@ -15048,57 +15047,57 @@
       <x:c r="K204" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
-        <x:v>656280</x:v>
+        <x:v>554357</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
-        <x:v>444</x:v>
+        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>40241</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="E205" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="H205" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>443</x:v>
       </x:c>
@@ -15108,84 +15107,84 @@
       <x:c r="K205" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
-        <x:v>602435</x:v>
+        <x:v>656280</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>40241</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>649910</x:v>
       </x:c>
@@ -15216,127 +15215,127 @@
       <x:c r="H207" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
-        <x:v>655421</x:v>
+        <x:v>549264</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
-        <x:v>454</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
-        <x:v>455</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
         <x:v>38504</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="I208" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
-        <x:v>451</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
-        <x:v>549264</x:v>
+        <x:v>655421</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
-        <x:v>263</x:v>
+        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>38504</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="E209" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
@@ -15828,73 +15827,73 @@
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
         <x:v>614698</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>38504</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
         <x:v>650276</x:v>
       </x:c>
@@ -16568,70 +16567,70 @@
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
         <x:v>608102</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
         <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>38504</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="G231" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
         <x:v>650275</x:v>
       </x:c>
@@ -17503,85 +17502,85 @@
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
         <x:v>523159</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
         <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
         <x:v>41449</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="G247" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
         <x:v>646375</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
@@ -17749,253 +17748,254 @@
       </x:c>
       <x:c r="T250" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
         <x:v>42186</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="E251" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G251" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
+      <x:c r="H251" s="0" t="s">
+        <x:v>513</x:v>
+      </x:c>
       <x:c r="I251" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
-        <x:v>632805</x:v>
+        <x:v>643070</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
         <x:v>42186</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
-        <x:v>513</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="H252" s="14" t="s"/>
       <x:c r="I252" s="16" t="s">
-        <x:v>515</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K252" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
-        <x:v>513</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
-        <x:v>515</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
-        <x:v>516</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
-        <x:v>643070</x:v>
+        <x:v>632805</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
-        <x:v>517</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
         <x:v>42186</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="E253" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G253" s="0" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="H253" s="0" t="s">
         <x:v>513</x:v>
       </x:c>
-      <x:c r="H253" s="0" t="s">
+      <x:c r="I253" s="4" t="s">
         <x:v>514</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>515</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="R253" s="0" t="s">
         <x:v>515</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>516</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
         <x:v>632812</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
         <x:v>42186</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
-        <x:v>512</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s"/>
       <x:c r="I254" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K254" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
-        <x:v>512</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
         <x:v>650933</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
@@ -18136,73 +18136,73 @@
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
         <x:v>613161</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>40856</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s"/>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s"/>
       <x:c r="I258" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>32037</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
         <x:v>646261</x:v>
       </x:c>
@@ -18657,51 +18657,51 @@
       <x:c r="M266" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
         <x:v>34057</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
         <x:v>655586</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
-        <x:v>517</x:v>
+        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
         <x:v>39592</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="E267" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G267" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="H267" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
@@ -18843,184 +18843,184 @@
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
         <x:v>655584</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
         <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
         <x:v>39592</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s"/>
       <x:c r="I270" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K270" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>34057</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
         <x:v>646043</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
         <x:v>39592</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="G271" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>34057</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
         <x:v>646044</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
         <x:v>39592</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K272" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>34057</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
         <x:v>646045</x:v>
       </x:c>
@@ -19246,70 +19246,70 @@
       </x:c>
       <x:c r="O276" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
         <x:v>558533</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="C277" s="3" t="n">
         <x:v>41703</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="G277" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
         <x:v>646423</x:v>
       </x:c>
@@ -19357,100 +19357,100 @@
       </x:c>
       <x:c r="O278" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
         <x:v>537349</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
         <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="C279" s="3" t="n">
         <x:v>40114</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="G279" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="J279" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
         <x:v>645829</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="C280" s="15" t="n">
         <x:v>37156</x:v>
       </x:c>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s"/>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s"/>
       <x:c r="I280" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
@@ -19468,70 +19468,70 @@
       </x:c>
       <x:c r="O280" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
         <x:v>537355</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
         <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
         <x:v>41703</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="G281" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
         <x:v>646422</x:v>
       </x:c>
@@ -19638,73 +19638,73 @@
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
         <x:v>641880</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
         <x:v>40439</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s"/>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s"/>
       <x:c r="I284" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K284" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>13168</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
         <x:v>645998</x:v>
       </x:c>
@@ -19752,325 +19752,325 @@
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
         <x:v>599860</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="C286" s="15" t="n">
         <x:v>39480</x:v>
       </x:c>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s"/>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s"/>
       <x:c r="I286" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K286" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>12523</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
         <x:v>648956</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
         <x:v>39480</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="G287" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>12523</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
         <x:v>648957</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
         <x:v>39480</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s"/>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s"/>
       <x:c r="I288" s="16" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K288" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>12523</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
         <x:v>648958</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="C289" s="3" t="n">
         <x:v>38692</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="G289" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="J289" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>14272</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
         <x:v>645375</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
         <x:v>38183</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s"/>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s"/>
       <x:c r="I290" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K290" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>13027</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
         <x:v>650277</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="C291" s="3" t="n">
         <x:v>40616</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="G291" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="H291" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="J291" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
@@ -20088,157 +20088,157 @@
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
         <x:v>641569</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="C292" s="15" t="n">
         <x:v>40616</x:v>
       </x:c>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s"/>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s"/>
       <x:c r="I292" s="16" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K292" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
         <x:v>646030</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="C293" s="3" t="n">
         <x:v>40616</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="G293" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="J293" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
         <x:v>646029</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="C294" s="15" t="n">
         <x:v>40114</x:v>
       </x:c>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s"/>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="I294" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s">
@@ -20490,211 +20490,211 @@
       </x:c>
       <x:c r="O298" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
         <x:v>643041</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
         <x:v>579</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="C299" s="3" t="n">
         <x:v>40114</x:v>
       </x:c>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="G299" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="J299" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
         <x:v>645827</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="C300" s="15" t="n">
         <x:v>40114</x:v>
       </x:c>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s"/>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s"/>
       <x:c r="I300" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K300" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
         <x:v>645828</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="C301" s="3" t="n">
         <x:v>40114</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="G301" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="J301" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
         <x:v>645826</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="C302" s="15" t="n">
         <x:v>40120</x:v>
       </x:c>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s"/>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="I302" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s">
@@ -21178,157 +21178,157 @@
       </x:c>
       <x:c r="O310" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
         <x:v>640092</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
         <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="C311" s="3" t="n">
         <x:v>40120</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="G311" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="J311" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
         <x:v>645823</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="C312" s="15" t="n">
         <x:v>40120</x:v>
       </x:c>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s"/>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s"/>
       <x:c r="I312" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K312" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
         <x:v>645822</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="C313" s="3" t="n">
         <x:v>40120</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="G313" s="0" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="H313" s="0" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="J313" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
@@ -21346,157 +21346,157 @@
       </x:c>
       <x:c r="O313" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
         <x:v>638782</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="C314" s="15" t="n">
         <x:v>40120</x:v>
       </x:c>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s"/>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s"/>
       <x:c r="I314" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K314" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
         <x:v>645820</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="C315" s="3" t="n">
         <x:v>40120</x:v>
       </x:c>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="G315" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="J315" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
         <x:v>645821</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C316" s="15" t="n">
         <x:v>39173</x:v>
       </x:c>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="I316" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s">
@@ -21573,103 +21573,103 @@
       </x:c>
       <x:c r="O317" s="0" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
         <x:v>636179</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="C318" s="15" t="n">
         <x:v>39173</x:v>
       </x:c>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K318" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>15254</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
         <x:v>645517</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="C319" s="3" t="n">
         <x:v>39173</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="G319" s="0" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="H319" s="0" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="J319" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
@@ -21687,214 +21687,214 @@
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
         <x:v>639043</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="C320" s="15" t="n">
         <x:v>39173</x:v>
       </x:c>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K320" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>15254</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
         <x:v>645516</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="C321" s="3" t="n">
         <x:v>39173</x:v>
       </x:c>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="J321" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>15254</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
         <x:v>645519</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="C322" s="15" t="n">
         <x:v>39173</x:v>
       </x:c>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s"/>
       <x:c r="I322" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K322" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>15254</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
         <x:v>645518</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="C323" s="3" t="n">
         <x:v>38189</x:v>
       </x:c>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="H323" s="0" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="J323" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
@@ -21912,379 +21912,379 @@
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
         <x:v>638780</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="C324" s="15" t="n">
         <x:v>38189</x:v>
       </x:c>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s"/>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s"/>
       <x:c r="I324" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K324" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
         <x:v>650285</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="C325" s="3" t="n">
         <x:v>38189</x:v>
       </x:c>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="G325" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="J325" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
         <x:v>650287</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="C326" s="15" t="n">
         <x:v>38189</x:v>
       </x:c>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s"/>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s"/>
       <x:c r="I326" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K326" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
         <x:v>650286</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="C327" s="3" t="n">
         <x:v>39697</x:v>
       </x:c>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="G327" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="J327" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>13054</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
         <x:v>645665</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="C328" s="15" t="n">
         <x:v>39697</x:v>
       </x:c>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s"/>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s"/>
       <x:c r="I328" s="16" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K328" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
         <x:v>13054</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
         <x:v>645667</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="C329" s="3" t="n">
         <x:v>39697</x:v>
       </x:c>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="G329" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="J329" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
         <x:v>13054</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
         <x:v>645666</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="C330" s="15" t="n">
         <x:v>40237</x:v>
       </x:c>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s"/>
       <x:c r="I330" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s">
@@ -23569,127 +23569,127 @@
       </x:c>
       <x:c r="O352" s="14" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
         <x:v>537296</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="C353" s="3" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="G353" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="J353" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
         <x:v>645515</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="C354" s="15" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s"/>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="H354" s="14" t="s"/>
       <x:c r="I354" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K354" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
         <x:v>645514</x:v>
       </x:c>
@@ -23864,84 +23864,84 @@
         <x:v>608618</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="C358" s="15" t="n">
         <x:v>35593</x:v>
       </x:c>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="H358" s="14" t="s">
         <x:v>513</x:v>
       </x:c>
-      <x:c r="H358" s="14" t="s">
+      <x:c r="I358" s="16" t="s">
         <x:v>514</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>515</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K358" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
-        <x:v>513</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="R358" s="14" t="s">
         <x:v>515</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>516</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
         <x:v>546438</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="C359" s="3" t="n">
         <x:v>35593</x:v>
       </x:c>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="G359" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
@@ -24192,73 +24192,73 @@
       </x:c>
       <x:c r="O363" s="0" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
         <x:v>642981</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
         <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="C364" s="15" t="n">
         <x:v>40843</x:v>
       </x:c>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s"/>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s"/>
       <x:c r="I364" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K364" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
         <x:v>646265</x:v>
       </x:c>
@@ -24991,103 +24991,103 @@
       </x:c>
       <x:c r="O377" s="0" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
         <x:v>621070</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
         <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="C378" s="15" t="n">
         <x:v>37662</x:v>
       </x:c>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s"/>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s"/>
       <x:c r="I378" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K378" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
         <x:v>650159</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="C379" s="3" t="n">
         <x:v>37662</x:v>
       </x:c>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="G379" s="0" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="J379" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -25102,103 +25102,103 @@
       </x:c>
       <x:c r="O379" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
         <x:v>655411</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
         <x:v>656</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="C380" s="15" t="n">
         <x:v>37662</x:v>
       </x:c>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s"/>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s"/>
       <x:c r="I380" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K380" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
         <x:v>650160</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="C381" s="3" t="n">
         <x:v>40164</x:v>
       </x:c>
       <x:c r="D381" s="3" t="s"/>
       <x:c r="E381" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G381" s="0" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="J381" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
@@ -25391,70 +25391,70 @@
       </x:c>
       <x:c r="O384" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
         <x:v>614354</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
         <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="C385" s="3" t="n">
         <x:v>39136</x:v>
       </x:c>
       <x:c r="D385" s="3" t="s"/>
       <x:c r="G385" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="I385" s="4" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="J385" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K385" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L385" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M385" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N385" s="3" t="n">
         <x:v>13054</x:v>
       </x:c>
       <x:c r="O385" s="0" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="P385" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="Q385" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="R385" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="S385" s="0" t="n">
         <x:v>646888</x:v>
       </x:c>
@@ -25663,165 +25663,165 @@
       <x:c r="L389" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M389" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
         <x:v>521688</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="C390" s="15" t="n">
         <x:v>39221</x:v>
       </x:c>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s"/>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="H390" s="14" t="s"/>
       <x:c r="I390" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J390" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K390" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L390" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M390" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
         <x:v>645656</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="C391" s="3" t="n">
         <x:v>39221</x:v>
       </x:c>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="G391" s="0" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="J391" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L391" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
         <x:v>645655</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="C392" s="15" t="s"/>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s"/>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s"/>
       <x:c r="I392" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J392" s="14" t="s"/>
       <x:c r="K392" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
@@ -26268,157 +26268,157 @@
       </x:c>
       <x:c r="O400" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P400" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="Q400" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R400" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="S400" s="14" t="n">
         <x:v>550893</x:v>
       </x:c>
       <x:c r="T400" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="U400" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="C401" s="3" t="n">
         <x:v>39605</x:v>
       </x:c>
       <x:c r="D401" s="3" t="s"/>
       <x:c r="G401" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="I401" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="J401" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K401" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L401" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M401" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N401" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O401" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P401" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="Q401" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R401" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="S401" s="0" t="n">
         <x:v>645692</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="C402" s="15" t="n">
         <x:v>39605</x:v>
       </x:c>
       <x:c r="D402" s="15" t="s"/>
       <x:c r="E402" s="14" t="s"/>
       <x:c r="F402" s="14" t="s"/>
       <x:c r="G402" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H402" s="14" t="s"/>
       <x:c r="I402" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="J402" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K402" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L402" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M402" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N402" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O402" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P402" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="Q402" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
         <x:v>645693</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="C403" s="3" t="n">
         <x:v>40907</x:v>
       </x:c>
       <x:c r="D403" s="3" t="s"/>
       <x:c r="E403" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G403" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="I403" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J403" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
@@ -27034,108 +27034,108 @@
       <x:c r="K414" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L414" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M414" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N414" s="15" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O414" s="14" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="P414" s="14" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="Q414" s="16" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="R414" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S414" s="14" t="n">
-        <x:v>650646</x:v>
+        <x:v>623261</x:v>
       </x:c>
       <x:c r="T414" s="16" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="U414" s="16" t="s">
         <x:v>722</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>723</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:21">
       <x:c r="A415" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="C415" s="3" t="n">
         <x:v>40851</x:v>
       </x:c>
       <x:c r="D415" s="3" t="s"/>
       <x:c r="G415" s="0" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="I415" s="4" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="J415" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K415" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L415" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N415" s="3" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O415" s="0" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="P415" s="0" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="Q415" s="4" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="R415" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S415" s="0" t="n">
-        <x:v>623261</x:v>
+        <x:v>650646</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
-        <x:v>503</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
         <x:v>724</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="C416" s="15" t="n">
         <x:v>40851</x:v>
       </x:c>
       <x:c r="D416" s="15" t="s"/>
       <x:c r="E416" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F416" s="14" t="s"/>
       <x:c r="G416" s="14" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="H416" s="14" t="s"/>
       <x:c r="I416" s="16" t="s">
@@ -28037,84 +28037,84 @@
         <x:v>603643</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="C432" s="15" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D432" s="15" t="s"/>
       <x:c r="E432" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F432" s="14" t="s"/>
       <x:c r="G432" s="14" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="H432" s="14" t="s">
         <x:v>513</x:v>
       </x:c>
-      <x:c r="H432" s="14" t="s">
+      <x:c r="I432" s="16" t="s">
         <x:v>514</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>515</x:v>
       </x:c>
       <x:c r="J432" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K432" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L432" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M432" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N432" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O432" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="P432" s="14" t="s">
-        <x:v>513</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="R432" s="14" t="s">
         <x:v>515</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>516</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
         <x:v>599654</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="C433" s="3" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D433" s="3" t="s"/>
       <x:c r="E433" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
@@ -28271,496 +28271,495 @@
         <x:v>607315</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="C436" s="15" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D436" s="15" t="s"/>
       <x:c r="E436" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="H436" s="14" t="s">
         <x:v>513</x:v>
       </x:c>
-      <x:c r="H436" s="14" t="s">
+      <x:c r="I436" s="16" t="s">
         <x:v>514</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>515</x:v>
       </x:c>
       <x:c r="J436" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K436" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L436" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M436" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
-        <x:v>513</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="R436" s="14" t="s">
         <x:v>515</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>516</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
         <x:v>643067</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
         <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="C437" s="3" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D437" s="3" t="s"/>
       <x:c r="E437" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G437" s="0" t="s">
-        <x:v>609</x:v>
-[...2 lines deleted...]
-        <x:v>610</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="I437" s="4" t="s">
-        <x:v>295</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="J437" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K437" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L437" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
-        <x:v>295</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
-        <x:v>623611</x:v>
+        <x:v>641326</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
-        <x:v>748</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
-        <x:v>749</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="C438" s="15" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
-        <x:v>745</x:v>
-[...1 lines deleted...]
-      <x:c r="H438" s="14" t="s"/>
+        <x:v>609</x:v>
+      </x:c>
+      <x:c r="H438" s="14" t="s">
+        <x:v>610</x:v>
+      </x:c>
       <x:c r="I438" s="16" t="s">
-        <x:v>746</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="J438" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K438" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L438" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
-        <x:v>747</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
-        <x:v>641326</x:v>
+        <x:v>623611</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>749</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="C439" s="3" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="G439" s="0" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="J439" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K439" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L439" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="R439" s="0" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="S439" s="0" t="n">
         <x:v>645987</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
-        <x:v>241</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="C440" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="D440" s="15" t="s"/>
       <x:c r="E440" s="14" t="s"/>
       <x:c r="F440" s="14" t="s"/>
       <x:c r="G440" s="14" t="s">
-        <x:v>465</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="H440" s="14" t="s"/>
       <x:c r="I440" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J440" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K440" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L440" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M440" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
-        <x:v>465</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
-        <x:v>646462</x:v>
+        <x:v>638620</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>470</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
-        <x:v>753</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="C441" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="G441" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J441" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L441" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N441" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O441" s="0" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="P441" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="Q441" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R441" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S441" s="0" t="n">
-        <x:v>638620</x:v>
+        <x:v>650959</x:v>
       </x:c>
       <x:c r="T441" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="U441" s="4" t="s">
-        <x:v>470</x:v>
+        <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:21">
       <x:c r="A442" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B442" s="14" t="s">
-        <x:v>753</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="C442" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="D442" s="15" t="s"/>
       <x:c r="E442" s="14" t="s"/>
       <x:c r="F442" s="14" t="s"/>
       <x:c r="G442" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H442" s="14" t="s"/>
       <x:c r="I442" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J442" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K442" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L442" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M442" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N442" s="15" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O442" s="14" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="P442" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="Q442" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="R442" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S442" s="14" t="n">
-        <x:v>650959</x:v>
+        <x:v>651037</x:v>
       </x:c>
       <x:c r="T442" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U442" s="16" t="s">
-        <x:v>754</x:v>
+        <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:21">
       <x:c r="A443" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
-        <x:v>753</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="C443" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="D443" s="3" t="s"/>
       <x:c r="G443" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="I443" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="J443" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K443" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L443" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M443" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N443" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O443" s="0" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="P443" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="Q443" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="R443" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="S443" s="0" t="n">
-        <x:v>651037</x:v>
+        <x:v>646462</x:v>
       </x:c>
       <x:c r="T443" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U443" s="4" t="s">
-        <x:v>754</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:21">
       <x:c r="A444" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B444" s="14" t="s">
-        <x:v>753</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="C444" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="D444" s="15" t="s"/>
       <x:c r="E444" s="14" t="s"/>
       <x:c r="F444" s="14" t="s"/>
       <x:c r="G444" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H444" s="14" t="s"/>
       <x:c r="I444" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J444" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K444" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L444" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M444" s="14" t="s">
         <x:v>72</x:v>
@@ -29318,76 +29317,76 @@
         <x:v>644939</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="C454" s="15" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D454" s="15" t="s"/>
       <x:c r="E454" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F454" s="14" t="s"/>
       <x:c r="G454" s="14" t="s">
-        <x:v>512</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="H454" s="14" t="s"/>
       <x:c r="I454" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="J454" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K454" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L454" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M454" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N454" s="15" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O454" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="P454" s="14" t="s">
-        <x:v>512</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="Q454" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
         <x:v>650928</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="C455" s="3" t="n">
@@ -29668,513 +29667,513 @@
       </x:c>
       <x:c r="Q459" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R459" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="S459" s="0" t="n">
         <x:v>642986</x:v>
       </x:c>
       <x:c r="T459" s="4" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="C460" s="15" t="n">
-        <x:v>39741</x:v>
+        <x:v>41407</x:v>
       </x:c>
       <x:c r="D460" s="15" t="s"/>
       <x:c r="E460" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F460" s="14" t="s"/>
       <x:c r="G460" s="14" t="s">
-        <x:v>458</x:v>
-[...1 lines deleted...]
-      <x:c r="H460" s="14" t="s"/>
+        <x:v>771</x:v>
+      </x:c>
+      <x:c r="H460" s="14" t="s">
+        <x:v>772</x:v>
+      </x:c>
       <x:c r="I460" s="16" t="s">
-        <x:v>436</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="J460" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K460" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L460" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M460" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
-        <x:v>46354</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
-        <x:v>458</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
-        <x:v>436</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
-        <x:v>437</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
-        <x:v>641057</x:v>
+        <x:v>644736</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
-        <x:v>771</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="C461" s="3" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D461" s="3" t="s"/>
       <x:c r="E461" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G461" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="I461" s="4" t="s">
-        <x:v>766</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="J461" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K461" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L461" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
-        <x:v>766</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
-        <x:v>598972</x:v>
+        <x:v>601588</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="C462" s="15" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D462" s="15" t="s"/>
       <x:c r="E462" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
-        <x:v>762</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="H462" s="14" t="s"/>
       <x:c r="I462" s="16" t="s">
-        <x:v>427</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="J462" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K462" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L462" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M462" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N462" s="15" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O462" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="P462" s="14" t="s">
-        <x:v>762</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="Q462" s="16" t="s">
-        <x:v>427</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="R462" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="S462" s="14" t="n">
-        <x:v>644938</x:v>
+        <x:v>641057</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="C463" s="3" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D463" s="3" t="s"/>
       <x:c r="E463" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G463" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="I463" s="4" t="s">
-        <x:v>436</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="J463" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K463" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L463" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M463" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N463" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O463" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="P463" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
-        <x:v>436</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
-        <x:v>601588</x:v>
+        <x:v>598972</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="C464" s="15" t="n">
-        <x:v>41407</x:v>
+        <x:v>39741</x:v>
       </x:c>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
-        <x:v>773</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="H464" s="14" t="s">
-        <x:v>774</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="I464" s="16" t="s">
-        <x:v>775</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="J464" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K464" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L464" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
-        <x:v>46301</x:v>
+        <x:v>46354</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
-        <x:v>773</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
-        <x:v>775</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
-        <x:v>776</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
-        <x:v>644736</x:v>
+        <x:v>644938</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
-        <x:v>456</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="C465" s="3" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D465" s="3" t="s"/>
       <x:c r="E465" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G465" s="0" t="s">
-        <x:v>762</x:v>
-[...2 lines deleted...]
-        <x:v>763</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="I465" s="4" t="s">
-        <x:v>427</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="J465" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K465" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L465" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M465" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N465" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O465" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="P465" s="0" t="s">
-        <x:v>767</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="Q465" s="4" t="s">
-        <x:v>768</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="R465" s="0" t="s">
-        <x:v>769</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S465" s="0" t="n">
-        <x:v>644941</x:v>
+        <x:v>598950</x:v>
       </x:c>
       <x:c r="T465" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="U465" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>777</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="C466" s="15" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D466" s="15" t="s"/>
       <x:c r="E466" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F466" s="14" t="s"/>
       <x:c r="G466" s="14" t="s">
         <x:v>762</x:v>
       </x:c>
       <x:c r="H466" s="14" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="I466" s="16" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="J466" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K466" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L466" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M466" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N466" s="15" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O466" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="P466" s="14" t="s">
-        <x:v>765</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
-        <x:v>766</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
-        <x:v>562</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
-        <x:v>644944</x:v>
+        <x:v>644941</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="C467" s="3" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D467" s="3" t="s"/>
       <x:c r="E467" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G467" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>762</x:v>
+      </x:c>
+      <x:c r="H467" s="0" t="s">
+        <x:v>763</x:v>
       </x:c>
       <x:c r="I467" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="J467" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K467" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L467" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M467" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N467" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O467" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="P467" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="Q467" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="R467" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="S467" s="0" t="n">
-        <x:v>598950</x:v>
+        <x:v>644944</x:v>
       </x:c>
       <x:c r="T467" s="4" t="s">
-        <x:v>283</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
-        <x:v>777</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="C468" s="15" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D468" s="15" t="s"/>
       <x:c r="E468" s="14" t="s"/>
       <x:c r="F468" s="14" t="s"/>
       <x:c r="G468" s="14" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="H468" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="I468" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J468" s="14" t="s">
@@ -30194,127 +30193,127 @@
       </x:c>
       <x:c r="O468" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="P468" s="14" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="Q468" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R468" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S468" s="14" t="n">
         <x:v>608140</x:v>
       </x:c>
       <x:c r="T468" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U468" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:21">
       <x:c r="A469" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="C469" s="3" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D469" s="3" t="s"/>
       <x:c r="G469" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="I469" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J469" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K469" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L469" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M469" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N469" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O469" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="P469" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="Q469" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R469" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S469" s="0" t="n">
         <x:v>645735</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="C470" s="15" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D470" s="15" t="s"/>
       <x:c r="E470" s="14" t="s"/>
       <x:c r="F470" s="14" t="s"/>
       <x:c r="G470" s="14" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="H470" s="14" t="s"/>
       <x:c r="I470" s="16" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="J470" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K470" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L470" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M470" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N470" s="15" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O470" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="P470" s="14" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="Q470" s="16" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="R470" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="S470" s="14" t="n">
         <x:v>645737</x:v>
       </x:c>
@@ -30362,127 +30361,127 @@
       </x:c>
       <x:c r="O471" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="P471" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="Q471" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R471" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S471" s="0" t="n">
         <x:v>610971</x:v>
       </x:c>
       <x:c r="T471" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U471" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:21">
       <x:c r="A472" s="13" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B472" s="14" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="C472" s="15" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D472" s="15" t="s"/>
       <x:c r="E472" s="14" t="s"/>
       <x:c r="F472" s="14" t="s"/>
       <x:c r="G472" s="14" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="H472" s="14" t="s"/>
       <x:c r="I472" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="J472" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K472" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L472" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M472" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N472" s="15" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O472" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="P472" s="14" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="Q472" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R472" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S472" s="14" t="n">
         <x:v>645734</x:v>
       </x:c>
       <x:c r="T472" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U472" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:21">
       <x:c r="A473" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="C473" s="3" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D473" s="3" t="s"/>
       <x:c r="G473" s="0" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="I473" s="4" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="J473" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K473" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L473" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M473" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N473" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O473" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="P473" s="0" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="Q473" s="4" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="R473" s="0" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="S473" s="0" t="n">
         <x:v>645736</x:v>
       </x:c>
@@ -30532,157 +30531,157 @@
       </x:c>
       <x:c r="O474" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="P474" s="14" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="Q474" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R474" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S474" s="14" t="n">
         <x:v>633994</x:v>
       </x:c>
       <x:c r="T474" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="U474" s="16" t="s">
         <x:v>785</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:21">
       <x:c r="A475" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="C475" s="3" t="n">
         <x:v>41125</x:v>
       </x:c>
       <x:c r="D475" s="3" t="s"/>
       <x:c r="G475" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="I475" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J475" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K475" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L475" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M475" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N475" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O475" s="0" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="P475" s="0" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="Q475" s="4" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="R475" s="0" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="S475" s="0" t="n">
         <x:v>646280</x:v>
       </x:c>
       <x:c r="T475" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U475" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:21">
       <x:c r="A476" s="13" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B476" s="14" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="C476" s="15" t="n">
         <x:v>41125</x:v>
       </x:c>
       <x:c r="D476" s="15" t="s"/>
       <x:c r="E476" s="14" t="s"/>
       <x:c r="F476" s="14" t="s"/>
       <x:c r="G476" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="H476" s="14" t="s"/>
       <x:c r="I476" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="J476" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K476" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L476" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M476" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N476" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O476" s="14" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="P476" s="14" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="Q476" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R476" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S476" s="14" t="n">
         <x:v>646281</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
         <x:v>786</x:v>
       </x:c>
       <x:c r="C477" s="3" t="n">
         <x:v>41667</x:v>
       </x:c>
       <x:c r="D477" s="3" t="s"/>
       <x:c r="G477" s="0" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="H477" s="0" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="I477" s="4" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="J477" s="0" t="s">
         <x:v>790</x:v>
       </x:c>
@@ -31162,51 +31161,51 @@
       <x:c r="M485" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N485" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O485" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P485" s="0" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="Q485" s="4" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="R485" s="0" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="S485" s="0" t="n">
         <x:v>603856</x:v>
       </x:c>
       <x:c r="T485" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U485" s="4" t="s">
-        <x:v>517</x:v>
+        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:21">
       <x:c r="A486" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B486" s="14" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="C486" s="15" t="n">
         <x:v>35356</x:v>
       </x:c>
       <x:c r="D486" s="15" t="s"/>
       <x:c r="E486" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F486" s="14" t="s"/>
       <x:c r="G486" s="14" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="H486" s="14" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="I486" s="16" t="s">
         <x:v>295</x:v>
@@ -31344,51 +31343,51 @@
       <x:c r="M488" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N488" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O488" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P488" s="14" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="Q488" s="16" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="R488" s="14" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="S488" s="14" t="n">
         <x:v>603829</x:v>
       </x:c>
       <x:c r="T488" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U488" s="16" t="s">
-        <x:v>517</x:v>
+        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:21">
       <x:c r="A489" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C489" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D489" s="3" t="s"/>
       <x:c r="E489" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G489" s="0" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="H489" s="0" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="I489" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
@@ -32009,51 +32008,51 @@
       <x:c r="M499" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N499" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O499" s="0" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="P499" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="Q499" s="4" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="R499" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S499" s="0" t="n">
         <x:v>603437</x:v>
       </x:c>
       <x:c r="T499" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U499" s="4" t="s">
-        <x:v>517</x:v>
+        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:21">
       <x:c r="A500" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B500" s="14" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C500" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D500" s="15" t="s"/>
       <x:c r="E500" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F500" s="14" t="s"/>
       <x:c r="G500" s="14" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="H500" s="14" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="I500" s="16" t="s">
         <x:v>295</x:v>
@@ -32115,127 +32114,127 @@
       <x:c r="H501" s="0" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="I501" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="J501" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K501" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L501" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M501" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N501" s="3" t="n">
         <x:v>34037</x:v>
       </x:c>
       <x:c r="O501" s="0" t="s">
         <x:v>820</x:v>
       </x:c>
       <x:c r="P501" s="0" t="s">
-        <x:v>818</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="Q501" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="R501" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S501" s="0" t="n">
-        <x:v>602562</x:v>
+        <x:v>554888</x:v>
       </x:c>
       <x:c r="T501" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="U501" s="4" t="s">
-        <x:v>384</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:21">
       <x:c r="A502" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B502" s="14" t="s">
         <x:v>819</x:v>
       </x:c>
       <x:c r="C502" s="15" t="n">
         <x:v>35357</x:v>
       </x:c>
       <x:c r="D502" s="15" t="s"/>
       <x:c r="E502" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F502" s="14" t="s"/>
       <x:c r="G502" s="14" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="H502" s="14" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="I502" s="16" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="J502" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K502" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L502" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M502" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N502" s="15" t="n">
         <x:v>34037</x:v>
       </x:c>
       <x:c r="O502" s="14" t="s">
         <x:v>820</x:v>
       </x:c>
       <x:c r="P502" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="Q502" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="R502" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="S502" s="14" t="n">
-        <x:v>603431</x:v>
+        <x:v>602562</x:v>
       </x:c>
       <x:c r="T502" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U502" s="16" t="s">
-        <x:v>517</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:21">
       <x:c r="A503" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B503" s="0" t="s">
         <x:v>819</x:v>
       </x:c>
       <x:c r="C503" s="3" t="n">
         <x:v>35357</x:v>
       </x:c>
       <x:c r="D503" s="3" t="s"/>
       <x:c r="E503" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G503" s="0" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="H503" s="0" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="I503" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
@@ -32245,178 +32244,178 @@
       <x:c r="K503" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L503" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M503" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N503" s="3" t="n">
         <x:v>34037</x:v>
       </x:c>
       <x:c r="O503" s="0" t="s">
         <x:v>820</x:v>
       </x:c>
       <x:c r="P503" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="Q503" s="4" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="R503" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S503" s="0" t="n">
-        <x:v>603432</x:v>
+        <x:v>603431</x:v>
       </x:c>
       <x:c r="T503" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U503" s="4" t="s">
-        <x:v>384</x:v>
+        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:21">
       <x:c r="A504" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B504" s="14" t="s">
         <x:v>819</x:v>
       </x:c>
       <x:c r="C504" s="15" t="n">
         <x:v>35357</x:v>
       </x:c>
       <x:c r="D504" s="15" t="s"/>
       <x:c r="E504" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F504" s="14" t="s"/>
       <x:c r="G504" s="14" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="H504" s="14" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="I504" s="16" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="J504" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K504" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L504" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M504" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N504" s="15" t="n">
         <x:v>34037</x:v>
       </x:c>
       <x:c r="O504" s="14" t="s">
         <x:v>820</x:v>
       </x:c>
       <x:c r="P504" s="14" t="s">
-        <x:v>811</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="Q504" s="16" t="s">
-        <x:v>315</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="R504" s="14" t="s">
-        <x:v>812</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S504" s="14" t="n">
-        <x:v>554932</x:v>
+        <x:v>603432</x:v>
       </x:c>
       <x:c r="T504" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U504" s="16" t="s">
         <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:21">
       <x:c r="A505" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B505" s="0" t="s">
         <x:v>819</x:v>
       </x:c>
       <x:c r="C505" s="3" t="n">
         <x:v>35357</x:v>
       </x:c>
       <x:c r="D505" s="3" t="s"/>
       <x:c r="E505" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G505" s="0" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="H505" s="0" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="I505" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="J505" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K505" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L505" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M505" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N505" s="3" t="n">
         <x:v>34037</x:v>
       </x:c>
       <x:c r="O505" s="0" t="s">
         <x:v>820</x:v>
       </x:c>
       <x:c r="P505" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="Q505" s="4" t="s">
-        <x:v>368</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="R505" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="S505" s="0" t="n">
-        <x:v>554888</x:v>
+        <x:v>554932</x:v>
       </x:c>
       <x:c r="T505" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="U505" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:21">
       <x:c r="A506" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B506" s="14" t="s">
         <x:v>819</x:v>
       </x:c>
       <x:c r="C506" s="15" t="n">
         <x:v>35357</x:v>
       </x:c>
       <x:c r="D506" s="15" t="s"/>
       <x:c r="E506" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F506" s="14" t="s"/>
       <x:c r="G506" s="14" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="H506" s="14" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="I506" s="16" t="s">
         <x:v>295</x:v>
@@ -32614,51 +32613,51 @@
       <x:c r="M509" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N509" s="3" t="n">
         <x:v>34037</x:v>
       </x:c>
       <x:c r="O509" s="0" t="s">
         <x:v>820</x:v>
       </x:c>
       <x:c r="P509" s="0" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="Q509" s="4" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="R509" s="0" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="S509" s="0" t="n">
         <x:v>603826</x:v>
       </x:c>
       <x:c r="T509" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U509" s="4" t="s">
-        <x:v>517</x:v>
+        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:21">
       <x:c r="A510" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B510" s="14" t="s">
         <x:v>819</x:v>
       </x:c>
       <x:c r="C510" s="15" t="n">
         <x:v>35357</x:v>
       </x:c>
       <x:c r="D510" s="15" t="s"/>
       <x:c r="E510" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F510" s="14" t="s"/>
       <x:c r="G510" s="14" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="H510" s="14" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="I510" s="16" t="s">
         <x:v>295</x:v>
@@ -32675,51 +32674,51 @@
       <x:c r="M510" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N510" s="15" t="n">
         <x:v>34037</x:v>
       </x:c>
       <x:c r="O510" s="14" t="s">
         <x:v>820</x:v>
       </x:c>
       <x:c r="P510" s="14" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="Q510" s="16" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="R510" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="S510" s="14" t="n">
         <x:v>603827</x:v>
       </x:c>
       <x:c r="T510" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U510" s="16" t="s">
-        <x:v>517</x:v>
+        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:21">
       <x:c r="A511" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B511" s="0" t="s">
         <x:v>819</x:v>
       </x:c>
       <x:c r="C511" s="3" t="n">
         <x:v>35357</x:v>
       </x:c>
       <x:c r="D511" s="3" t="s"/>
       <x:c r="E511" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G511" s="0" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="H511" s="0" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="I511" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
@@ -32841,127 +32840,127 @@
       <x:c r="H513" s="0" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="I513" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="J513" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K513" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L513" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M513" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N513" s="3" t="n">
         <x:v>34037</x:v>
       </x:c>
       <x:c r="O513" s="0" t="s">
         <x:v>820</x:v>
       </x:c>
       <x:c r="P513" s="0" t="s">
-        <x:v>811</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="Q513" s="4" t="s">
-        <x:v>315</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="R513" s="0" t="s">
-        <x:v>812</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="S513" s="0" t="n">
-        <x:v>509940</x:v>
+        <x:v>556144</x:v>
       </x:c>
       <x:c r="T513" s="4" t="s">
-        <x:v>251</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="U513" s="4" t="s">
-        <x:v>814</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:21">
       <x:c r="A514" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B514" s="14" t="s">
         <x:v>819</x:v>
       </x:c>
       <x:c r="C514" s="15" t="n">
         <x:v>35357</x:v>
       </x:c>
       <x:c r="D514" s="15" t="s"/>
       <x:c r="E514" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F514" s="14" t="s"/>
       <x:c r="G514" s="14" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="H514" s="14" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="I514" s="16" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="J514" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K514" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L514" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M514" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N514" s="15" t="n">
         <x:v>34037</x:v>
       </x:c>
       <x:c r="O514" s="14" t="s">
         <x:v>820</x:v>
       </x:c>
       <x:c r="P514" s="14" t="s">
-        <x:v>818</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="Q514" s="16" t="s">
-        <x:v>361</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="R514" s="14" t="s">
-        <x:v>362</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="S514" s="14" t="n">
-        <x:v>556144</x:v>
+        <x:v>509940</x:v>
       </x:c>
       <x:c r="T514" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="U514" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>814</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:21">
       <x:c r="A515" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B515" s="0" t="s">
         <x:v>821</x:v>
       </x:c>
       <x:c r="C515" s="3" t="n">
         <x:v>35500</x:v>
       </x:c>
       <x:c r="D515" s="3" t="s"/>
       <x:c r="E515" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G515" s="0" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="H515" s="0" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="I515" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
@@ -33038,51 +33037,51 @@
       <x:c r="M516" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N516" s="15" t="n">
         <x:v>24223</x:v>
       </x:c>
       <x:c r="O516" s="14" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="P516" s="14" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="Q516" s="16" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="R516" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S516" s="14" t="n">
         <x:v>602561</x:v>
       </x:c>
       <x:c r="T516" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U516" s="16" t="s">
-        <x:v>517</x:v>
+        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:21">
       <x:c r="A517" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B517" s="0" t="s">
         <x:v>822</x:v>
       </x:c>
       <x:c r="C517" s="3" t="n">
         <x:v>35501</x:v>
       </x:c>
       <x:c r="D517" s="3" t="s"/>
       <x:c r="E517" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G517" s="0" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="H517" s="0" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="I517" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
@@ -33159,51 +33158,51 @@
       <x:c r="M518" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N518" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O518" s="14" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="P518" s="14" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="Q518" s="16" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="R518" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S518" s="14" t="n">
         <x:v>602557</x:v>
       </x:c>
       <x:c r="T518" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U518" s="16" t="s">
-        <x:v>517</x:v>
+        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:21">
       <x:c r="A519" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B519" s="0" t="s">
         <x:v>822</x:v>
       </x:c>
       <x:c r="C519" s="3" t="n">
         <x:v>35501</x:v>
       </x:c>
       <x:c r="D519" s="3" t="s"/>
       <x:c r="E519" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G519" s="0" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="H519" s="0" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="I519" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
@@ -34341,1338 +34340,1330 @@
       <x:c r="S538" s="14" t="n">
         <x:v>650799</x:v>
       </x:c>
       <x:c r="T538" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="U538" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:21">
       <x:c r="A539" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B539" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C539" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D539" s="3" t="s"/>
       <x:c r="E539" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G539" s="0" t="s">
-        <x:v>841</x:v>
-[...2 lines deleted...]
-        <x:v>842</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="I539" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="J539" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K539" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L539" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M539" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N539" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O539" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P539" s="0" t="s">
-        <x:v>843</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="Q539" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R539" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S539" s="0" t="n">
-        <x:v>605987</x:v>
+        <x:v>550657</x:v>
       </x:c>
       <x:c r="T539" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="U539" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="540" spans="1:21">
       <x:c r="A540" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B540" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C540" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D540" s="15" t="s"/>
       <x:c r="E540" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F540" s="14" t="s"/>
       <x:c r="G540" s="14" t="s">
-        <x:v>844</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="H540" s="14" t="s"/>
       <x:c r="I540" s="16" t="s">
-        <x:v>613</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J540" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K540" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L540" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M540" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N540" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O540" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P540" s="14" t="s">
-        <x:v>844</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="Q540" s="16" t="s">
-        <x:v>613</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="R540" s="14" t="s">
-        <x:v>614</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S540" s="14" t="n">
-        <x:v>640970</x:v>
+        <x:v>545643</x:v>
       </x:c>
       <x:c r="T540" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="U540" s="16" t="s">
-        <x:v>272</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:21">
       <x:c r="A541" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B541" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C541" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D541" s="3" t="s"/>
       <x:c r="E541" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G541" s="0" t="s">
-        <x:v>451</x:v>
-[...2 lines deleted...]
-        <x:v>452</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="I541" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J541" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K541" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L541" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M541" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N541" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O541" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P541" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="Q541" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="R541" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S541" s="0" t="n">
-        <x:v>600890</x:v>
+        <x:v>603770</x:v>
       </x:c>
       <x:c r="T541" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U541" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>842</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:21">
       <x:c r="A542" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B542" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C542" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D542" s="15" t="s"/>
       <x:c r="E542" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F542" s="14" t="s"/>
       <x:c r="G542" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="H542" s="14" t="s"/>
       <x:c r="I542" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="J542" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K542" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L542" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M542" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N542" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O542" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P542" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="Q542" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="R542" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="S542" s="14" t="n">
-        <x:v>550657</x:v>
+        <x:v>599815</x:v>
       </x:c>
       <x:c r="T542" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U542" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:21">
       <x:c r="A543" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B543" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C543" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D543" s="3" t="s"/>
       <x:c r="E543" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G543" s="0" t="s">
-        <x:v>845</x:v>
+        <x:v>762</x:v>
+      </x:c>
+      <x:c r="H543" s="0" t="s">
+        <x:v>763</x:v>
       </x:c>
       <x:c r="I543" s="4" t="s">
-        <x:v>783</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="J543" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K543" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L543" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M543" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N543" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O543" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P543" s="0" t="s">
-        <x:v>845</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="Q543" s="4" t="s">
-        <x:v>783</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="R543" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="S543" s="0" t="n">
-        <x:v>599815</x:v>
+        <x:v>599440</x:v>
       </x:c>
       <x:c r="T543" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="U543" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:21">
       <x:c r="A544" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B544" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C544" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D544" s="15" t="s"/>
       <x:c r="E544" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F544" s="14" t="s"/>
       <x:c r="G544" s="14" t="s">
-        <x:v>846</x:v>
-[...1 lines deleted...]
-      <x:c r="H544" s="14" t="s"/>
+        <x:v>762</x:v>
+      </x:c>
+      <x:c r="H544" s="14" t="s">
+        <x:v>763</x:v>
+      </x:c>
       <x:c r="I544" s="16" t="s">
-        <x:v>847</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="J544" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K544" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L544" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M544" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N544" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O544" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P544" s="14" t="s">
-        <x:v>846</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="Q544" s="16" t="s">
-        <x:v>847</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="R544" s="14" t="s">
-        <x:v>848</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="S544" s="14" t="n">
-        <x:v>552227</x:v>
+        <x:v>599442</x:v>
       </x:c>
       <x:c r="T544" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U544" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:21">
       <x:c r="A545" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B545" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C545" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D545" s="3" t="s"/>
       <x:c r="E545" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G545" s="0" t="s">
-        <x:v>849</x:v>
-[...2 lines deleted...]
-        <x:v>850</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="I545" s="4" t="s">
-        <x:v>491</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="J545" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K545" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L545" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M545" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N545" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O545" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P545" s="0" t="s">
-        <x:v>849</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="Q545" s="4" t="s">
-        <x:v>491</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="R545" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="S545" s="0" t="n">
-        <x:v>607861</x:v>
+        <x:v>602151</x:v>
       </x:c>
       <x:c r="T545" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U545" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:21">
       <x:c r="A546" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B546" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C546" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D546" s="15" t="s"/>
       <x:c r="E546" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F546" s="14" t="s"/>
       <x:c r="G546" s="14" t="s">
-        <x:v>762</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="H546" s="14" t="s">
-        <x:v>763</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="I546" s="16" t="s">
-        <x:v>427</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="J546" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K546" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L546" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M546" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N546" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O546" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P546" s="14" t="s">
-        <x:v>764</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="Q546" s="16" t="s">
-        <x:v>491</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="R546" s="14" t="s">
-        <x:v>492</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="S546" s="14" t="n">
-        <x:v>599440</x:v>
+        <x:v>605987</x:v>
       </x:c>
       <x:c r="T546" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U546" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:21">
       <x:c r="A547" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C547" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D547" s="3" t="s"/>
       <x:c r="E547" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G547" s="0" t="s">
-        <x:v>762</x:v>
-[...2 lines deleted...]
-        <x:v>763</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="I547" s="4" t="s">
-        <x:v>427</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="J547" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K547" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L547" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M547" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N547" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O547" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P547" s="0" t="s">
-        <x:v>764</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="Q547" s="4" t="s">
-        <x:v>491</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="R547" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="S547" s="0" t="n">
-        <x:v>599442</x:v>
+        <x:v>640970</x:v>
       </x:c>
       <x:c r="T547" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="U547" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:21">
       <x:c r="A548" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B548" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C548" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D548" s="15" t="s"/>
       <x:c r="E548" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F548" s="14" t="s"/>
       <x:c r="G548" s="14" t="s">
-        <x:v>851</x:v>
-[...1 lines deleted...]
-      <x:c r="H548" s="14" t="s"/>
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="H548" s="14" t="s">
+        <x:v>452</x:v>
+      </x:c>
       <x:c r="I548" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="J548" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K548" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L548" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M548" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N548" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O548" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P548" s="14" t="s">
-        <x:v>851</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="Q548" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="R548" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="S548" s="14" t="n">
-        <x:v>603770</x:v>
+        <x:v>600890</x:v>
       </x:c>
       <x:c r="T548" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U548" s="16" t="s">
-        <x:v>852</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:21">
       <x:c r="A549" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C549" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D549" s="3" t="s"/>
       <x:c r="E549" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G549" s="0" t="s">
+        <x:v>851</x:v>
+      </x:c>
+      <x:c r="H549" s="0" t="s">
+        <x:v>852</x:v>
+      </x:c>
+      <x:c r="I549" s="4" t="s">
         <x:v>853</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>854</x:v>
       </x:c>
       <x:c r="J549" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K549" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L549" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M549" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N549" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O549" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P549" s="0" t="s">
+        <x:v>851</x:v>
+      </x:c>
+      <x:c r="Q549" s="4" t="s">
         <x:v>853</x:v>
       </x:c>
-      <x:c r="Q549" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R549" s="0" t="s">
-        <x:v>855</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S549" s="0" t="n">
-        <x:v>602151</x:v>
+        <x:v>607849</x:v>
       </x:c>
       <x:c r="T549" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U549" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:21">
       <x:c r="A550" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B550" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C550" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D550" s="15" t="s"/>
       <x:c r="E550" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F550" s="14" t="s"/>
       <x:c r="G550" s="14" t="s">
-        <x:v>845</x:v>
-[...1 lines deleted...]
-      <x:c r="H550" s="14" t="s"/>
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="H550" s="14" t="s">
+        <x:v>452</x:v>
+      </x:c>
       <x:c r="I550" s="16" t="s">
-        <x:v>783</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="J550" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K550" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L550" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M550" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N550" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O550" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P550" s="14" t="s">
-        <x:v>845</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="Q550" s="16" t="s">
-        <x:v>783</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R550" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="S550" s="14" t="n">
-        <x:v>545312</x:v>
+        <x:v>614678</x:v>
       </x:c>
       <x:c r="T550" s="16" t="s">
-        <x:v>856</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U550" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:21">
       <x:c r="A551" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B551" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C551" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D551" s="3" t="s"/>
       <x:c r="E551" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G551" s="0" t="s">
-        <x:v>857</x:v>
-[...2 lines deleted...]
-        <x:v>858</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="I551" s="4" t="s">
-        <x:v>683</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="J551" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K551" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L551" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M551" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N551" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O551" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P551" s="0" t="s">
-        <x:v>857</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="Q551" s="4" t="s">
-        <x:v>683</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="R551" s="0" t="s">
-        <x:v>686</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="S551" s="0" t="n">
-        <x:v>549776</x:v>
+        <x:v>545312</x:v>
       </x:c>
       <x:c r="T551" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="U551" s="4" t="s">
-        <x:v>859</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="552" spans="1:21">
       <x:c r="A552" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B552" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C552" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D552" s="15" t="s"/>
       <x:c r="E552" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F552" s="14" t="s"/>
       <x:c r="G552" s="14" t="s">
-        <x:v>860</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="H552" s="14" t="s">
-        <x:v>850</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="I552" s="16" t="s">
-        <x:v>861</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="J552" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K552" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L552" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M552" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N552" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O552" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P552" s="14" t="s">
-        <x:v>860</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="Q552" s="16" t="s">
-        <x:v>861</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="R552" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="S552" s="14" t="n">
-        <x:v>607849</x:v>
+        <x:v>549776</x:v>
       </x:c>
       <x:c r="T552" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="U552" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>857</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:21">
       <x:c r="A553" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B553" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C553" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D553" s="3" t="s"/>
       <x:c r="E553" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G553" s="0" t="s">
-        <x:v>451</x:v>
-[...2 lines deleted...]
-        <x:v>452</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="I553" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="J553" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K553" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L553" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M553" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N553" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O553" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P553" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="Q553" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="R553" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S553" s="0" t="n">
-        <x:v>614678</x:v>
+        <x:v>607303</x:v>
       </x:c>
       <x:c r="T553" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U553" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:21">
       <x:c r="A554" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B554" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C554" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D554" s="15" t="s"/>
       <x:c r="E554" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F554" s="14" t="s"/>
       <x:c r="G554" s="14" t="s">
-        <x:v>862</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="H554" s="14" t="s"/>
       <x:c r="I554" s="16" t="s">
-        <x:v>864</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J554" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K554" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L554" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M554" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N554" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O554" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P554" s="14" t="s">
-        <x:v>862</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="Q554" s="16" t="s">
-        <x:v>864</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R554" s="14" t="s">
-        <x:v>865</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S554" s="14" t="n">
-        <x:v>603494</x:v>
+        <x:v>608299</x:v>
       </x:c>
       <x:c r="T554" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="U554" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="555" spans="1:21">
       <x:c r="A555" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B555" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C555" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D555" s="3" t="s"/>
       <x:c r="E555" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G555" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="H555" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="I555" s="4" t="s">
-        <x:v>668</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="J555" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K555" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L555" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M555" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N555" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O555" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P555" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="Q555" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="R555" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="S555" s="0" t="n">
-        <x:v>602733</x:v>
+        <x:v>572159</x:v>
       </x:c>
       <x:c r="T555" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="U555" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="556" spans="1:21">
       <x:c r="A556" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B556" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C556" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D556" s="15" t="s"/>
       <x:c r="E556" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F556" s="14" t="s"/>
       <x:c r="G556" s="14" t="s">
-        <x:v>605</x:v>
-[...1 lines deleted...]
-      <x:c r="H556" s="14" t="s"/>
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="H556" s="14" t="s">
+        <x:v>489</x:v>
+      </x:c>
       <x:c r="I556" s="16" t="s">
-        <x:v>606</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="J556" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K556" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L556" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M556" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N556" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O556" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P556" s="14" t="s">
-        <x:v>866</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="Q556" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="R556" s="14" t="s">
-        <x:v>867</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="S556" s="14" t="n">
-        <x:v>603610</x:v>
+        <x:v>555774</x:v>
       </x:c>
       <x:c r="T556" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="U556" s="16" t="s">
-        <x:v>384</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:21">
       <x:c r="A557" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B557" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C557" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D557" s="3" t="s"/>
       <x:c r="E557" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G557" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="I557" s="4" t="s">
-        <x:v>606</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="J557" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K557" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L557" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M557" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N557" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O557" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P557" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="Q557" s="4" t="s">
-        <x:v>606</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="R557" s="0" t="s">
-        <x:v>607</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="S557" s="0" t="n">
-        <x:v>603612</x:v>
+        <x:v>546876</x:v>
       </x:c>
       <x:c r="T557" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="U557" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:21">
       <x:c r="A558" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B558" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C558" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D558" s="15" t="s"/>
       <x:c r="E558" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F558" s="14" t="s"/>
       <x:c r="G558" s="14" t="s">
-        <x:v>849</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>776</x:v>
+      </x:c>
+      <x:c r="H558" s="14" t="s"/>
       <x:c r="I558" s="16" t="s">
-        <x:v>491</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="J558" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K558" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L558" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M558" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N558" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O558" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P558" s="14" t="s">
-        <x:v>849</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="Q558" s="16" t="s">
-        <x:v>491</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="R558" s="14" t="s">
-        <x:v>492</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="S558" s="14" t="n">
-        <x:v>640054</x:v>
+        <x:v>544878</x:v>
       </x:c>
       <x:c r="T558" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="U558" s="16" t="s">
-        <x:v>324</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:21">
       <x:c r="A559" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B559" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C559" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D559" s="3" t="s"/>
       <x:c r="E559" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G559" s="0" t="s">
-        <x:v>868</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="I559" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="J559" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K559" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L559" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M559" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N559" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O559" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P559" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q559" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="R559" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="S559" s="0" t="n">
-        <x:v>607303</x:v>
+        <x:v>550658</x:v>
       </x:c>
       <x:c r="T559" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="U559" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="560" spans="1:21">
       <x:c r="A560" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B560" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C560" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D560" s="15" t="s"/>
       <x:c r="E560" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F560" s="14" t="s"/>
       <x:c r="G560" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="H560" s="14" t="s"/>
       <x:c r="I560" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="J560" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K560" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L560" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M560" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N560" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O560" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P560" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="Q560" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="R560" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="S560" s="14" t="n">
-        <x:v>550658</x:v>
+        <x:v>602051</x:v>
       </x:c>
       <x:c r="T560" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="U560" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="561" spans="1:21">
       <x:c r="A561" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B561" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C561" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D561" s="3" t="s"/>
       <x:c r="E561" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G561" s="0" t="s">
         <x:v>762</x:v>
       </x:c>
       <x:c r="H561" s="0" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="I561" s="4" t="s">
         <x:v>427</x:v>
       </x:c>
@@ -35707,2507 +35698,2510 @@
         <x:v>644986</x:v>
       </x:c>
       <x:c r="T561" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U561" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="562" spans="1:21">
       <x:c r="A562" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B562" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C562" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D562" s="15" t="s"/>
       <x:c r="E562" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F562" s="14" t="s"/>
       <x:c r="G562" s="14" t="s">
-        <x:v>870</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="H562" s="14" t="s"/>
       <x:c r="I562" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="J562" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K562" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L562" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M562" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N562" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O562" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P562" s="14" t="s">
-        <x:v>870</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="Q562" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="R562" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S562" s="14" t="n">
-        <x:v>602051</x:v>
+        <x:v>598947</x:v>
       </x:c>
       <x:c r="T562" s="16" t="s">
-        <x:v>503</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U562" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:21">
       <x:c r="A563" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B563" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C563" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D563" s="3" t="s"/>
       <x:c r="E563" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G563" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="H563" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="I563" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="J563" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K563" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L563" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M563" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N563" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O563" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P563" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="Q563" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="R563" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="S563" s="0" t="n">
-        <x:v>655415</x:v>
+        <x:v>607686</x:v>
       </x:c>
       <x:c r="T563" s="4" t="s">
-        <x:v>871</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="U563" s="4" t="s">
-        <x:v>324</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:21">
       <x:c r="A564" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B564" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C564" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D564" s="15" t="s"/>
       <x:c r="E564" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F564" s="14" t="s"/>
       <x:c r="G564" s="14" t="s">
-        <x:v>870</x:v>
-[...1 lines deleted...]
-      <x:c r="H564" s="14" t="s"/>
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="H564" s="14" t="s">
+        <x:v>452</x:v>
+      </x:c>
       <x:c r="I564" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="J564" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K564" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L564" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M564" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N564" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O564" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P564" s="14" t="s">
-        <x:v>870</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="Q564" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R564" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S564" s="14" t="n">
-        <x:v>656734</x:v>
+        <x:v>655415</x:v>
       </x:c>
       <x:c r="T564" s="16" t="s">
-        <x:v>518</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="U564" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:21">
       <x:c r="A565" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B565" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C565" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D565" s="3" t="s"/>
       <x:c r="E565" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G565" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="I565" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="J565" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K565" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L565" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M565" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N565" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O565" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P565" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="Q565" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="R565" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="S565" s="0" t="n">
-        <x:v>598947</x:v>
+        <x:v>656734</x:v>
       </x:c>
       <x:c r="T565" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="U565" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="566" spans="1:21">
       <x:c r="A566" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B566" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C566" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D566" s="15" t="s"/>
       <x:c r="E566" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F566" s="14" t="s"/>
       <x:c r="G566" s="14" t="s">
-        <x:v>435</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>867</x:v>
+      </x:c>
+      <x:c r="H566" s="14" t="s"/>
       <x:c r="I566" s="16" t="s">
-        <x:v>436</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="J566" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K566" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L566" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M566" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N566" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O566" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P566" s="14" t="s">
-        <x:v>435</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="Q566" s="16" t="s">
-        <x:v>436</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="R566" s="14" t="s">
-        <x:v>437</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="S566" s="14" t="n">
-        <x:v>607686</x:v>
+        <x:v>552227</x:v>
       </x:c>
       <x:c r="T566" s="16" t="s">
-        <x:v>503</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="U566" s="16" t="s">
-        <x:v>301</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="567" spans="1:21">
       <x:c r="A567" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B567" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C567" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D567" s="3" t="s"/>
       <x:c r="E567" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G567" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>870</x:v>
+      </x:c>
+      <x:c r="H567" s="0" t="s">
+        <x:v>852</x:v>
       </x:c>
       <x:c r="I567" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="J567" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K567" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L567" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M567" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N567" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O567" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P567" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="Q567" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="R567" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="S567" s="0" t="n">
-        <x:v>608299</x:v>
+        <x:v>607861</x:v>
       </x:c>
       <x:c r="T567" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U567" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="568" spans="1:21">
       <x:c r="A568" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B568" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C568" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D568" s="15" t="s"/>
       <x:c r="E568" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F568" s="14" t="s"/>
       <x:c r="G568" s="14" t="s">
-        <x:v>872</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>871</x:v>
+      </x:c>
+      <x:c r="H568" s="14" t="s"/>
       <x:c r="I568" s="16" t="s">
-        <x:v>874</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="J568" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K568" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L568" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M568" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N568" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O568" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P568" s="14" t="s">
-        <x:v>875</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="Q568" s="16" t="s">
-        <x:v>295</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="R568" s="14" t="s">
-        <x:v>297</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="S568" s="14" t="n">
-        <x:v>572159</x:v>
+        <x:v>602601</x:v>
       </x:c>
       <x:c r="T568" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U568" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="569" spans="1:21">
       <x:c r="A569" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B569" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C569" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D569" s="3" t="s"/>
       <x:c r="E569" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G569" s="0" t="s">
-        <x:v>488</x:v>
-[...2 lines deleted...]
-        <x:v>489</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="I569" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="J569" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K569" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L569" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M569" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N569" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O569" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P569" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="Q569" s="4" t="s">
-        <x:v>491</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="R569" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="S569" s="0" t="n">
-        <x:v>555774</x:v>
+        <x:v>603791</x:v>
       </x:c>
       <x:c r="T569" s="4" t="s">
-        <x:v>352</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U569" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>842</x:v>
       </x:c>
     </x:row>
     <x:row r="570" spans="1:21">
       <x:c r="A570" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B570" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C570" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D570" s="15" t="s"/>
       <x:c r="E570" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F570" s="14" t="s"/>
       <x:c r="G570" s="14" t="s">
-        <x:v>853</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="H570" s="14" t="s"/>
       <x:c r="I570" s="16" t="s">
-        <x:v>854</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="J570" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K570" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L570" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M570" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N570" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O570" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P570" s="14" t="s">
-        <x:v>853</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="Q570" s="16" t="s">
-        <x:v>854</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="R570" s="14" t="s">
-        <x:v>876</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="S570" s="14" t="n">
-        <x:v>546876</x:v>
+        <x:v>601549</x:v>
       </x:c>
       <x:c r="T570" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U570" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="571" spans="1:21">
       <x:c r="A571" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B571" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C571" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D571" s="3" t="s"/>
       <x:c r="E571" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G571" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="I571" s="4" t="s">
-        <x:v>766</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="J571" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K571" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L571" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M571" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N571" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O571" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P571" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="Q571" s="4" t="s">
-        <x:v>766</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="R571" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="S571" s="0" t="n">
-        <x:v>544878</x:v>
+        <x:v>601550</x:v>
       </x:c>
       <x:c r="T571" s="4" t="s">
-        <x:v>352</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U571" s="4" t="s">
-        <x:v>278</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="572" spans="1:21">
       <x:c r="A572" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B572" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C572" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D572" s="15" t="s"/>
       <x:c r="E572" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F572" s="14" t="s"/>
       <x:c r="G572" s="14" t="s">
-        <x:v>877</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="H572" s="14" t="s"/>
       <x:c r="I572" s="16" t="s">
-        <x:v>427</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="J572" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K572" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L572" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M572" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N572" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O572" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P572" s="14" t="s">
-        <x:v>877</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="Q572" s="16" t="s">
-        <x:v>427</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="R572" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="S572" s="14" t="n">
-        <x:v>602601</x:v>
+        <x:v>605550</x:v>
       </x:c>
       <x:c r="T572" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U572" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="573" spans="1:21">
       <x:c r="A573" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B573" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C573" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D573" s="3" t="s"/>
       <x:c r="E573" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G573" s="0" t="s">
-        <x:v>878</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="I573" s="4" t="s">
-        <x:v>436</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="J573" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K573" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L573" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M573" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N573" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O573" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P573" s="0" t="s">
         <x:v>878</x:v>
       </x:c>
       <x:c r="Q573" s="4" t="s">
-        <x:v>436</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="R573" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="S573" s="0" t="n">
-        <x:v>603791</x:v>
+        <x:v>608693</x:v>
       </x:c>
       <x:c r="T573" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U573" s="4" t="s">
-        <x:v>852</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="574" spans="1:21">
       <x:c r="A574" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B574" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C574" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D574" s="15" t="s"/>
       <x:c r="E574" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F574" s="14" t="s"/>
       <x:c r="G574" s="14" t="s">
-        <x:v>458</x:v>
-[...1 lines deleted...]
-      <x:c r="H574" s="14" t="s"/>
+        <x:v>860</x:v>
+      </x:c>
+      <x:c r="H574" s="14" t="s">
+        <x:v>861</x:v>
+      </x:c>
       <x:c r="I574" s="16" t="s">
-        <x:v>436</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="J574" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K574" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L574" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M574" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N574" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O574" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P574" s="14" t="s">
-        <x:v>458</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="Q574" s="16" t="s">
-        <x:v>436</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="R574" s="14" t="s">
-        <x:v>437</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="S574" s="14" t="n">
-        <x:v>601549</x:v>
+        <x:v>600275</x:v>
       </x:c>
       <x:c r="T574" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U574" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="575" spans="1:21">
       <x:c r="A575" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B575" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C575" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D575" s="3" t="s"/>
       <x:c r="E575" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G575" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="I575" s="4" t="s">
-        <x:v>436</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="J575" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K575" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L575" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M575" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N575" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O575" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P575" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="Q575" s="4" t="s">
-        <x:v>461</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="R575" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="S575" s="0" t="n">
-        <x:v>601550</x:v>
+        <x:v>602239</x:v>
       </x:c>
       <x:c r="T575" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="U575" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="576" spans="1:21">
       <x:c r="A576" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B576" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C576" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D576" s="15" t="s"/>
       <x:c r="E576" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F576" s="14" t="s"/>
       <x:c r="G576" s="14" t="s">
-        <x:v>879</x:v>
-[...1 lines deleted...]
-      <x:c r="H576" s="14" t="s"/>
+        <x:v>883</x:v>
+      </x:c>
+      <x:c r="H576" s="14" t="s">
+        <x:v>884</x:v>
+      </x:c>
       <x:c r="I576" s="16" t="s">
-        <x:v>880</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="J576" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K576" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L576" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M576" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N576" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O576" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P576" s="14" t="s">
-        <x:v>881</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="Q576" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="R576" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="S576" s="14" t="n">
-        <x:v>605550</x:v>
+        <x:v>601182</x:v>
       </x:c>
       <x:c r="T576" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U576" s="16" t="s">
-        <x:v>384</x:v>
+        <x:v>887</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:21">
       <x:c r="A577" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B577" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C577" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D577" s="3" t="s"/>
       <x:c r="E577" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G577" s="0" t="s">
-        <x:v>882</x:v>
+        <x:v>762</x:v>
+      </x:c>
+      <x:c r="H577" s="0" t="s">
+        <x:v>763</x:v>
       </x:c>
       <x:c r="I577" s="4" t="s">
-        <x:v>883</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="J577" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K577" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L577" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M577" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N577" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O577" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P577" s="0" t="s">
-        <x:v>884</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="Q577" s="4" t="s">
-        <x:v>885</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="R577" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="S577" s="0" t="n">
-        <x:v>608693</x:v>
+        <x:v>644989</x:v>
       </x:c>
       <x:c r="T577" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="U577" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="578" spans="1:21">
       <x:c r="A578" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B578" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C578" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D578" s="15" t="s"/>
       <x:c r="E578" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F578" s="14" t="s"/>
       <x:c r="G578" s="14" t="s">
-        <x:v>872</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="H578" s="14" t="s"/>
       <x:c r="I578" s="16" t="s">
-        <x:v>874</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="J578" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K578" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L578" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M578" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N578" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O578" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P578" s="14" t="s">
-        <x:v>875</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="Q578" s="16" t="s">
-        <x:v>295</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="R578" s="14" t="s">
-        <x:v>297</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="S578" s="14" t="n">
-        <x:v>600275</x:v>
+        <x:v>641025</x:v>
       </x:c>
       <x:c r="T578" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="U578" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="579" spans="1:21">
       <x:c r="A579" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B579" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C579" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D579" s="3" t="s"/>
       <x:c r="E579" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G579" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="H579" s="0" t="s">
+        <x:v>452</x:v>
       </x:c>
       <x:c r="I579" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="J579" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K579" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L579" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M579" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N579" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O579" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P579" s="0" t="s">
-        <x:v>888</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="Q579" s="4" t="s">
-        <x:v>306</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="R579" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="S579" s="0" t="n">
-        <x:v>602239</x:v>
+        <x:v>549279</x:v>
       </x:c>
       <x:c r="T579" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="U579" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="580" spans="1:21">
       <x:c r="A580" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B580" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C580" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D580" s="15" t="s"/>
       <x:c r="E580" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F580" s="14" t="s"/>
       <x:c r="G580" s="14" t="s">
-        <x:v>889</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="H580" s="14" t="s">
-        <x:v>890</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="I580" s="16" t="s">
-        <x:v>891</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="J580" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K580" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L580" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M580" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N580" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O580" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P580" s="14" t="s">
         <x:v>889</x:v>
       </x:c>
       <x:c r="Q580" s="16" t="s">
-        <x:v>891</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="R580" s="14" t="s">
-        <x:v>892</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="S580" s="14" t="n">
-        <x:v>601182</x:v>
+        <x:v>556420</x:v>
       </x:c>
       <x:c r="T580" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="U580" s="16" t="s">
-        <x:v>893</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="581" spans="1:21">
       <x:c r="A581" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B581" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C581" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D581" s="3" t="s"/>
       <x:c r="E581" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G581" s="0" t="s">
-        <x:v>762</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="H581" s="0" t="s">
-        <x:v>763</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="I581" s="4" t="s">
-        <x:v>427</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="J581" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K581" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L581" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M581" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N581" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O581" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P581" s="0" t="s">
-        <x:v>767</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="Q581" s="4" t="s">
-        <x:v>768</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="R581" s="0" t="s">
-        <x:v>769</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S581" s="0" t="n">
-        <x:v>644989</x:v>
+        <x:v>556421</x:v>
       </x:c>
       <x:c r="T581" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="U581" s="4" t="s">
-        <x:v>324</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:21">
       <x:c r="A582" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B582" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C582" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D582" s="15" t="s"/>
       <x:c r="E582" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F582" s="14" t="s"/>
       <x:c r="G582" s="14" t="s">
-        <x:v>458</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="H582" s="14" t="s"/>
       <x:c r="I582" s="16" t="s">
-        <x:v>436</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="J582" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K582" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L582" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M582" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N582" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O582" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P582" s="14" t="s">
-        <x:v>460</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="Q582" s="16" t="s">
-        <x:v>461</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="R582" s="14" t="s">
-        <x:v>462</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="S582" s="14" t="n">
-        <x:v>641025</x:v>
+        <x:v>552302</x:v>
       </x:c>
       <x:c r="T582" s="16" t="s">
-        <x:v>894</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="U582" s="16" t="s">
-        <x:v>324</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="583" spans="1:21">
       <x:c r="A583" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B583" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C583" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D583" s="3" t="s"/>
       <x:c r="E583" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G583" s="0" t="s">
-        <x:v>451</x:v>
-[...2 lines deleted...]
-        <x:v>452</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="I583" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="J583" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K583" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L583" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M583" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N583" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O583" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P583" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="Q583" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="R583" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S583" s="0" t="n">
-        <x:v>549279</x:v>
+        <x:v>552303</x:v>
       </x:c>
       <x:c r="T583" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="U583" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="584" spans="1:21">
       <x:c r="A584" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B584" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C584" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D584" s="15" t="s"/>
       <x:c r="E584" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F584" s="14" t="s"/>
       <x:c r="G584" s="14" t="s">
-        <x:v>841</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>850</x:v>
+      </x:c>
+      <x:c r="H584" s="14" t="s"/>
       <x:c r="I584" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="J584" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K584" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L584" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M584" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N584" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O584" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P584" s="14" t="s">
-        <x:v>895</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="Q584" s="16" t="s">
-        <x:v>491</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="R584" s="14" t="s">
-        <x:v>492</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="S584" s="14" t="n">
-        <x:v>556420</x:v>
+        <x:v>599230</x:v>
       </x:c>
       <x:c r="T584" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U584" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:21">
       <x:c r="A585" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B585" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C585" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D585" s="3" t="s"/>
       <x:c r="E585" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G585" s="0" t="s">
-        <x:v>841</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="H585" s="0" t="s">
-        <x:v>842</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="I585" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="J585" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K585" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L585" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M585" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N585" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O585" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P585" s="0" t="s">
-        <x:v>896</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="Q585" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="R585" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="S585" s="0" t="n">
-        <x:v>556421</x:v>
+        <x:v>607687</x:v>
       </x:c>
       <x:c r="T585" s="4" t="s">
-        <x:v>352</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="U585" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>893</x:v>
       </x:c>
     </x:row>
     <x:row r="586" spans="1:21">
       <x:c r="A586" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B586" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C586" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D586" s="15" t="s"/>
       <x:c r="E586" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F586" s="14" t="s"/>
       <x:c r="G586" s="14" t="s">
-        <x:v>897</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="H586" s="14" t="s"/>
       <x:c r="I586" s="16" t="s">
-        <x:v>427</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="J586" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K586" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L586" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M586" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N586" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O586" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P586" s="14" t="s">
-        <x:v>897</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="Q586" s="16" t="s">
-        <x:v>427</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="R586" s="14" t="s">
-        <x:v>769</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="S586" s="14" t="n">
-        <x:v>552302</x:v>
+        <x:v>643755</x:v>
       </x:c>
       <x:c r="T586" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U586" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="587" spans="1:21">
       <x:c r="A587" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B587" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C587" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D587" s="3" t="s"/>
       <x:c r="E587" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G587" s="0" t="s">
-        <x:v>897</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="I587" s="4" t="s">
-        <x:v>427</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="J587" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K587" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L587" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M587" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N587" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O587" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P587" s="0" t="s">
-        <x:v>898</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="Q587" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="R587" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="S587" s="0" t="n">
-        <x:v>552303</x:v>
+        <x:v>598967</x:v>
       </x:c>
       <x:c r="T587" s="4" t="s">
-        <x:v>352</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U587" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="588" spans="1:21">
       <x:c r="A588" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B588" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C588" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D588" s="15" t="s"/>
       <x:c r="E588" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F588" s="14" t="s"/>
       <x:c r="G588" s="14" t="s">
-        <x:v>844</x:v>
-[...1 lines deleted...]
-      <x:c r="H588" s="14" t="s"/>
+        <x:v>894</x:v>
+      </x:c>
+      <x:c r="H588" s="14" t="s">
+        <x:v>895</x:v>
+      </x:c>
       <x:c r="I588" s="16" t="s">
-        <x:v>613</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="J588" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K588" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L588" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M588" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N588" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O588" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P588" s="14" t="s">
-        <x:v>844</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="Q588" s="16" t="s">
-        <x:v>613</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="R588" s="14" t="s">
-        <x:v>614</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="S588" s="14" t="n">
-        <x:v>599230</x:v>
+        <x:v>652417</x:v>
       </x:c>
       <x:c r="T588" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="U588" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="589" spans="1:21">
       <x:c r="A589" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B589" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C589" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D589" s="3" t="s"/>
       <x:c r="E589" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G589" s="0" t="s">
-        <x:v>435</x:v>
-[...2 lines deleted...]
-        <x:v>426</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="I589" s="4" t="s">
-        <x:v>436</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="J589" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K589" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L589" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M589" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N589" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O589" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P589" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="Q589" s="4" t="s">
-        <x:v>436</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="R589" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="S589" s="0" t="n">
-        <x:v>607687</x:v>
+        <x:v>605198</x:v>
       </x:c>
       <x:c r="T589" s="4" t="s">
-        <x:v>503</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U589" s="4" t="s">
-        <x:v>899</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="590" spans="1:21">
       <x:c r="A590" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B590" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C590" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D590" s="15" t="s"/>
       <x:c r="E590" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F590" s="14" t="s"/>
       <x:c r="G590" s="14" t="s">
-        <x:v>845</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="H590" s="14" t="s"/>
       <x:c r="I590" s="16" t="s">
-        <x:v>783</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="J590" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K590" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L590" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M590" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N590" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O590" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P590" s="14" t="s">
-        <x:v>845</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="Q590" s="16" t="s">
-        <x:v>783</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="R590" s="14" t="s">
-        <x:v>462</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="S590" s="14" t="n">
-        <x:v>643755</x:v>
+        <x:v>605199</x:v>
       </x:c>
       <x:c r="T590" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U590" s="16" t="s">
-        <x:v>324</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="591" spans="1:21">
       <x:c r="A591" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B591" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C591" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D591" s="3" t="s"/>
       <x:c r="E591" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G591" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="I591" s="4" t="s">
-        <x:v>766</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="J591" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K591" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L591" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M591" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N591" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O591" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P591" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="Q591" s="4" t="s">
-        <x:v>766</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="R591" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="S591" s="0" t="n">
-        <x:v>598967</x:v>
+        <x:v>548680</x:v>
       </x:c>
       <x:c r="T591" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="U591" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="592" spans="1:21">
       <x:c r="A592" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B592" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C592" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D592" s="15" t="s"/>
       <x:c r="E592" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F592" s="14" t="s"/>
       <x:c r="G592" s="14" t="s">
-        <x:v>862</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="H592" s="14" t="s">
-        <x:v>863</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="I592" s="16" t="s">
-        <x:v>864</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="J592" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K592" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L592" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M592" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N592" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O592" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P592" s="14" t="s">
-        <x:v>862</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="Q592" s="16" t="s">
-        <x:v>864</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="R592" s="14" t="s">
-        <x:v>865</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="S592" s="14" t="n">
-        <x:v>652417</x:v>
+        <x:v>556088</x:v>
       </x:c>
       <x:c r="T592" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="U592" s="16" t="s">
-        <x:v>324</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="593" spans="1:21">
       <x:c r="A593" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B593" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C593" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D593" s="3" t="s"/>
       <x:c r="E593" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G593" s="0" t="s">
-        <x:v>897</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I593" s="4" t="s">
-        <x:v>427</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J593" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K593" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L593" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M593" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N593" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O593" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P593" s="0" t="s">
-        <x:v>897</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="Q593" s="4" t="s">
-        <x:v>427</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R593" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S593" s="0" t="n">
-        <x:v>605198</x:v>
+        <x:v>640796</x:v>
       </x:c>
       <x:c r="T593" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="U593" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="594" spans="1:21">
       <x:c r="A594" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B594" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C594" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D594" s="15" t="s"/>
       <x:c r="E594" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F594" s="14" t="s"/>
       <x:c r="G594" s="14" t="s">
-        <x:v>897</x:v>
-[...1 lines deleted...]
-      <x:c r="H594" s="14" t="s"/>
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="H594" s="14" t="s">
+        <x:v>489</x:v>
+      </x:c>
       <x:c r="I594" s="16" t="s">
-        <x:v>427</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="J594" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K594" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L594" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M594" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N594" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O594" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P594" s="14" t="s">
-        <x:v>897</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="Q594" s="16" t="s">
-        <x:v>427</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="R594" s="14" t="s">
-        <x:v>769</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S594" s="14" t="n">
-        <x:v>605199</x:v>
+        <x:v>608433</x:v>
       </x:c>
       <x:c r="T594" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U594" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="595" spans="1:21">
       <x:c r="A595" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B595" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C595" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D595" s="3" t="s"/>
       <x:c r="E595" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G595" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>860</x:v>
+      </x:c>
+      <x:c r="H595" s="0" t="s">
+        <x:v>898</x:v>
       </x:c>
       <x:c r="I595" s="4" t="s">
-        <x:v>436</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="J595" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K595" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L595" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M595" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N595" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O595" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P595" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="Q595" s="4" t="s">
-        <x:v>436</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="R595" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S595" s="0" t="n">
-        <x:v>548680</x:v>
+        <x:v>571071</x:v>
       </x:c>
       <x:c r="T595" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="U595" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="596" spans="1:21">
       <x:c r="A596" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B596" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C596" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D596" s="15" t="s"/>
       <x:c r="E596" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F596" s="14" t="s"/>
       <x:c r="G596" s="14" t="s">
-        <x:v>762</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="H596" s="14" t="s">
-        <x:v>763</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="I596" s="16" t="s">
-        <x:v>427</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="J596" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K596" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L596" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M596" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N596" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O596" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P596" s="14" t="s">
-        <x:v>762</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="Q596" s="16" t="s">
-        <x:v>427</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R596" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="S596" s="14" t="n">
-        <x:v>556088</x:v>
+        <x:v>549216</x:v>
       </x:c>
       <x:c r="T596" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="U596" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="597" spans="1:21">
       <x:c r="A597" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B597" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C597" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D597" s="3" t="s"/>
       <x:c r="E597" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G597" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="I597" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="J597" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K597" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L597" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M597" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N597" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O597" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P597" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="Q597" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="R597" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="S597" s="0" t="n">
-        <x:v>640796</x:v>
+        <x:v>549463</x:v>
       </x:c>
       <x:c r="T597" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="U597" s="4" t="s">
-        <x:v>463</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="598" spans="1:21">
       <x:c r="A598" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B598" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C598" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D598" s="15" t="s"/>
       <x:c r="E598" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F598" s="14" t="s"/>
       <x:c r="G598" s="14" t="s">
-        <x:v>488</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>745</x:v>
+      </x:c>
+      <x:c r="H598" s="14" t="s"/>
       <x:c r="I598" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="J598" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K598" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L598" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M598" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N598" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O598" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P598" s="14" t="s">
-        <x:v>488</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="Q598" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="R598" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S598" s="14" t="n">
-        <x:v>608433</x:v>
+        <x:v>607319</x:v>
       </x:c>
       <x:c r="T598" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U598" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="599" spans="1:21">
       <x:c r="A599" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B599" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C599" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D599" s="3" t="s"/>
       <x:c r="E599" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G599" s="0" t="s">
-        <x:v>872</x:v>
-[...1 lines deleted...]
-      <x:c r="H599" s="0" t="s">
         <x:v>900</x:v>
       </x:c>
       <x:c r="I599" s="4" t="s">
-        <x:v>874</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="J599" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K599" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L599" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M599" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N599" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O599" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P599" s="0" t="s">
         <x:v>901</x:v>
       </x:c>
       <x:c r="Q599" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="R599" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="S599" s="0" t="n">
-        <x:v>571071</x:v>
+        <x:v>556212</x:v>
       </x:c>
       <x:c r="T599" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="U599" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="600" spans="1:21">
       <x:c r="A600" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B600" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C600" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D600" s="15" t="s"/>
       <x:c r="E600" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F600" s="14" t="s"/>
       <x:c r="G600" s="14" t="s">
-        <x:v>451</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>612</x:v>
+      </x:c>
+      <x:c r="H600" s="14" t="s"/>
       <x:c r="I600" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="J600" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K600" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L600" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M600" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N600" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O600" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P600" s="14" t="s">
-        <x:v>451</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="Q600" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="R600" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="S600" s="14" t="n">
-        <x:v>549216</x:v>
+        <x:v>550508</x:v>
       </x:c>
       <x:c r="T600" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="U600" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>785</x:v>
       </x:c>
     </x:row>
     <x:row r="601" spans="1:21">
       <x:c r="A601" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B601" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C601" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D601" s="3" t="s"/>
       <x:c r="E601" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G601" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="I601" s="4" t="s">
-        <x:v>606</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="J601" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K601" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L601" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M601" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N601" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O601" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P601" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="Q601" s="4" t="s">
-        <x:v>606</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="R601" s="0" t="s">
-        <x:v>607</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S601" s="0" t="n">
-        <x:v>549463</x:v>
+        <x:v>560000</x:v>
       </x:c>
       <x:c r="T601" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="U601" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="602" spans="1:21">
       <x:c r="A602" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B602" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C602" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D602" s="15" t="s"/>
       <x:c r="E602" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F602" s="14" t="s"/>
       <x:c r="G602" s="14" t="s">
-        <x:v>745</x:v>
-[...1 lines deleted...]
-      <x:c r="H602" s="14" t="s"/>
+        <x:v>506</x:v>
+      </x:c>
+      <x:c r="H602" s="14" t="s">
+        <x:v>507</x:v>
+      </x:c>
       <x:c r="I602" s="16" t="s">
-        <x:v>746</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="J602" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K602" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L602" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M602" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N602" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O602" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P602" s="14" t="s">
-        <x:v>747</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="Q602" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="R602" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="S602" s="14" t="n">
-        <x:v>607319</x:v>
+        <x:v>609757</x:v>
       </x:c>
       <x:c r="T602" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="U602" s="16" t="s">
-        <x:v>541</x:v>
+        <x:v>905</x:v>
       </x:c>
     </x:row>
     <x:row r="603" spans="1:21">
       <x:c r="A603" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B603" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C603" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D603" s="3" t="s"/>
       <x:c r="E603" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G603" s="0" t="s">
-        <x:v>902</x:v>
+        <x:v>762</x:v>
+      </x:c>
+      <x:c r="H603" s="0" t="s">
+        <x:v>763</x:v>
       </x:c>
       <x:c r="I603" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="J603" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K603" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L603" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M603" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N603" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O603" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P603" s="0" t="s">
-        <x:v>903</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="Q603" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="R603" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="S603" s="0" t="n">
-        <x:v>556212</x:v>
+        <x:v>644984</x:v>
       </x:c>
       <x:c r="T603" s="4" t="s">
-        <x:v>352</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="U603" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="604" spans="1:21">
       <x:c r="A604" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B604" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C604" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D604" s="15" t="s"/>
       <x:c r="E604" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F604" s="14" t="s"/>
       <x:c r="G604" s="14" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="H604" s="14" t="s"/>
       <x:c r="I604" s="16" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="J604" s="14" t="s">
@@ -38216,1399 +38210,1401 @@
       <x:c r="K604" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L604" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M604" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N604" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O604" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P604" s="14" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="Q604" s="16" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="R604" s="14" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="S604" s="14" t="n">
-        <x:v>550508</x:v>
+        <x:v>602002</x:v>
       </x:c>
       <x:c r="T604" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U604" s="16" t="s">
-        <x:v>785</x:v>
+        <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="605" spans="1:21">
       <x:c r="A605" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B605" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C605" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D605" s="3" t="s"/>
       <x:c r="E605" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G605" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="I605" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="J605" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K605" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L605" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M605" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N605" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O605" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P605" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="Q605" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="R605" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="S605" s="0" t="n">
-        <x:v>560000</x:v>
+        <x:v>602058</x:v>
       </x:c>
       <x:c r="T605" s="4" t="s">
-        <x:v>352</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="U605" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="606" spans="1:21">
       <x:c r="A606" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B606" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C606" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D606" s="15" t="s"/>
       <x:c r="E606" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F606" s="14" t="s"/>
       <x:c r="G606" s="14" t="s">
-        <x:v>506</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="H606" s="14" t="s"/>
       <x:c r="I606" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J606" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K606" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L606" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M606" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N606" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O606" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P606" s="14" t="s">
-        <x:v>904</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="Q606" s="16" t="s">
-        <x:v>905</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R606" s="14" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="S606" s="14" t="n">
+        <x:v>608300</x:v>
+      </x:c>
+      <x:c r="T606" s="16" t="s">
         <x:v>906</x:v>
       </x:c>
-      <x:c r="S606" s="14" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U606" s="16" t="s">
-        <x:v>907</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="607" spans="1:21">
       <x:c r="A607" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B607" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C607" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D607" s="3" t="s"/>
       <x:c r="E607" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G607" s="0" t="s">
-        <x:v>762</x:v>
-[...2 lines deleted...]
-        <x:v>763</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="I607" s="4" t="s">
-        <x:v>427</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="J607" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K607" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L607" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M607" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N607" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O607" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P607" s="0" t="s">
-        <x:v>762</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="Q607" s="4" t="s">
-        <x:v>427</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="R607" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="S607" s="0" t="n">
-        <x:v>644984</x:v>
+        <x:v>547000</x:v>
       </x:c>
       <x:c r="T607" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="U607" s="4" t="s">
-        <x:v>324</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="608" spans="1:21">
       <x:c r="A608" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B608" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C608" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D608" s="15" t="s"/>
       <x:c r="E608" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F608" s="14" t="s"/>
       <x:c r="G608" s="14" t="s">
-        <x:v>612</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="H608" s="14" t="s"/>
       <x:c r="I608" s="16" t="s">
-        <x:v>613</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="J608" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K608" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L608" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M608" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N608" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O608" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P608" s="14" t="s">
-        <x:v>612</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="Q608" s="16" t="s">
-        <x:v>613</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="R608" s="14" t="s">
-        <x:v>614</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="S608" s="14" t="n">
-        <x:v>602002</x:v>
+        <x:v>548682</x:v>
       </x:c>
       <x:c r="T608" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="U608" s="16" t="s">
-        <x:v>477</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="609" spans="1:21">
       <x:c r="A609" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B609" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C609" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D609" s="3" t="s"/>
       <x:c r="E609" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G609" s="0" t="s">
-        <x:v>870</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="I609" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J609" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K609" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L609" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M609" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N609" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O609" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P609" s="0" t="s">
-        <x:v>870</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="Q609" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="R609" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S609" s="0" t="n">
-        <x:v>602058</x:v>
+        <x:v>608876</x:v>
       </x:c>
       <x:c r="T609" s="4" t="s">
-        <x:v>503</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="U609" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>649</x:v>
       </x:c>
     </x:row>
     <x:row r="610" spans="1:21">
       <x:c r="A610" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B610" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C610" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D610" s="15" t="s"/>
       <x:c r="E610" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F610" s="14" t="s"/>
       <x:c r="G610" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="H610" s="14" t="s"/>
       <x:c r="I610" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="J610" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K610" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L610" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M610" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N610" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O610" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P610" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="Q610" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="R610" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="S610" s="14" t="n">
-        <x:v>608300</x:v>
+        <x:v>556198</x:v>
       </x:c>
       <x:c r="T610" s="16" t="s">
-        <x:v>908</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="U610" s="16" t="s">
-        <x:v>384</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:21">
       <x:c r="A611" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C611" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D611" s="3" t="s"/>
       <x:c r="E611" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G611" s="0" t="s">
-        <x:v>844</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="I611" s="4" t="s">
-        <x:v>613</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="J611" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K611" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L611" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M611" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N611" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O611" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P611" s="0" t="s">
-        <x:v>844</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="Q611" s="4" t="s">
-        <x:v>613</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="R611" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="S611" s="0" t="n">
-        <x:v>547000</x:v>
+        <x:v>651272</x:v>
       </x:c>
       <x:c r="T611" s="4" t="s">
-        <x:v>909</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="U611" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:21">
       <x:c r="A612" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B612" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C612" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D612" s="15" t="s"/>
       <x:c r="E612" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F612" s="14" t="s"/>
       <x:c r="G612" s="14" t="s">
-        <x:v>882</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="H612" s="14" t="s"/>
       <x:c r="I612" s="16" t="s">
-        <x:v>883</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="J612" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K612" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L612" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M612" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N612" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O612" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P612" s="14" t="s">
-        <x:v>884</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="Q612" s="16" t="s">
-        <x:v>885</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="R612" s="14" t="s">
-        <x:v>886</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="S612" s="14" t="n">
-        <x:v>556198</x:v>
+        <x:v>651273</x:v>
       </x:c>
       <x:c r="T612" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="U612" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="613" spans="1:21">
       <x:c r="A613" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B613" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C613" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D613" s="3" t="s"/>
       <x:c r="E613" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G613" s="0" t="s">
-        <x:v>882</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="I613" s="4" t="s">
-        <x:v>883</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="J613" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K613" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L613" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M613" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N613" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O613" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P613" s="0" t="s">
-        <x:v>884</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="Q613" s="4" t="s">
-        <x:v>885</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="R613" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="S613" s="0" t="n">
-        <x:v>651272</x:v>
+        <x:v>651390</x:v>
       </x:c>
       <x:c r="T613" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U613" s="4" t="s">
-        <x:v>324</x:v>
+        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="614" spans="1:21">
       <x:c r="A614" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B614" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C614" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D614" s="15" t="s"/>
       <x:c r="E614" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F614" s="14" t="s"/>
       <x:c r="G614" s="14" t="s">
-        <x:v>882</x:v>
-[...1 lines deleted...]
-      <x:c r="H614" s="14" t="s"/>
+        <x:v>870</x:v>
+      </x:c>
+      <x:c r="H614" s="14" t="s">
+        <x:v>852</x:v>
+      </x:c>
       <x:c r="I614" s="16" t="s">
-        <x:v>883</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="J614" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K614" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L614" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M614" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N614" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O614" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P614" s="14" t="s">
-        <x:v>884</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="Q614" s="16" t="s">
-        <x:v>885</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="R614" s="14" t="s">
-        <x:v>886</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="S614" s="14" t="n">
-        <x:v>651273</x:v>
+        <x:v>640054</x:v>
       </x:c>
       <x:c r="T614" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U614" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="615" spans="1:21">
       <x:c r="A615" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B615" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C615" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D615" s="3" t="s"/>
       <x:c r="E615" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G615" s="0" t="s">
-        <x:v>879</x:v>
+        <x:v>894</x:v>
+      </x:c>
+      <x:c r="H615" s="0" t="s">
+        <x:v>895</x:v>
       </x:c>
       <x:c r="I615" s="4" t="s">
-        <x:v>880</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="J615" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K615" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L615" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M615" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N615" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O615" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P615" s="0" t="s">
-        <x:v>881</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="Q615" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="R615" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="S615" s="0" t="n">
-        <x:v>651390</x:v>
+        <x:v>603494</x:v>
       </x:c>
       <x:c r="T615" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U615" s="4" t="s">
-        <x:v>517</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="616" spans="1:21">
       <x:c r="A616" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B616" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C616" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D616" s="15" t="s"/>
       <x:c r="E616" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F616" s="14" t="s"/>
       <x:c r="G616" s="14" t="s">
-        <x:v>458</x:v>
-[...1 lines deleted...]
-      <x:c r="H616" s="14" t="s"/>
+        <x:v>666</x:v>
+      </x:c>
+      <x:c r="H616" s="14" t="s">
+        <x:v>667</x:v>
+      </x:c>
       <x:c r="I616" s="16" t="s">
-        <x:v>436</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="J616" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K616" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L616" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M616" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N616" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O616" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P616" s="14" t="s">
-        <x:v>460</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="Q616" s="16" t="s">
-        <x:v>461</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="R616" s="14" t="s">
-        <x:v>462</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S616" s="14" t="n">
-        <x:v>548682</x:v>
+        <x:v>602733</x:v>
       </x:c>
       <x:c r="T616" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U616" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="617" spans="1:21">
       <x:c r="A617" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B617" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C617" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D617" s="3" t="s"/>
       <x:c r="E617" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G617" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="I617" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="J617" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K617" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L617" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M617" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N617" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O617" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P617" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="Q617" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="R617" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="S617" s="0" t="n">
-        <x:v>608876</x:v>
+        <x:v>603610</x:v>
       </x:c>
       <x:c r="T617" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U617" s="4" t="s">
-        <x:v>649</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="618" spans="1:21">
       <x:c r="A618" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B618" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C618" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D618" s="15" t="s"/>
       <x:c r="E618" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F618" s="14" t="s"/>
       <x:c r="G618" s="14" t="s">
-        <x:v>833</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="H618" s="14" t="s"/>
       <x:c r="I618" s="16" t="s">
-        <x:v>832</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="J618" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K618" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L618" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M618" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N618" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O618" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P618" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="Q618" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="R618" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="S618" s="14" t="n">
-        <x:v>655428</x:v>
+        <x:v>603612</x:v>
       </x:c>
       <x:c r="T618" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U618" s="16" t="s">
-        <x:v>455</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="619" spans="1:21">
       <x:c r="A619" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B619" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C619" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D619" s="3" t="s"/>
       <x:c r="E619" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G619" s="0" t="s">
-        <x:v>910</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="I619" s="4" t="s">
-        <x:v>911</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="J619" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K619" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L619" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M619" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N619" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O619" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P619" s="0" t="s">
-        <x:v>912</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q619" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="R619" s="0" t="s">
-        <x:v>913</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="S619" s="0" t="n">
-        <x:v>551943</x:v>
+        <x:v>655428</x:v>
       </x:c>
       <x:c r="T619" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="U619" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="620" spans="1:21">
       <x:c r="A620" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B620" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C620" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D620" s="15" t="s"/>
       <x:c r="E620" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F620" s="14" t="s"/>
       <x:c r="G620" s="14" t="s">
-        <x:v>914</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="H620" s="14" t="s"/>
       <x:c r="I620" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="J620" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K620" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L620" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M620" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N620" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O620" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P620" s="14" t="s">
-        <x:v>914</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="Q620" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="R620" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="S620" s="14" t="n">
-        <x:v>560939</x:v>
+        <x:v>549502</x:v>
       </x:c>
       <x:c r="T620" s="16" t="s">
-        <x:v>915</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="U620" s="16" t="s">
-        <x:v>785</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="621" spans="1:21">
       <x:c r="A621" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B621" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C621" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D621" s="3" t="s"/>
       <x:c r="E621" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G621" s="0" t="s">
-        <x:v>860</x:v>
-[...2 lines deleted...]
-        <x:v>850</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I621" s="4" t="s">
-        <x:v>861</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J621" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K621" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L621" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M621" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N621" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O621" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P621" s="0" t="s">
-        <x:v>860</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="Q621" s="4" t="s">
-        <x:v>861</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R621" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S621" s="0" t="n">
-        <x:v>640158</x:v>
+        <x:v>549650</x:v>
       </x:c>
       <x:c r="T621" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="U621" s="4" t="s">
-        <x:v>324</x:v>
+        <x:v>910</x:v>
       </x:c>
     </x:row>
     <x:row r="622" spans="1:21">
       <x:c r="A622" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B622" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C622" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D622" s="15" t="s"/>
       <x:c r="E622" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F622" s="14" t="s"/>
       <x:c r="G622" s="14" t="s">
-        <x:v>860</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>911</x:v>
+      </x:c>
+      <x:c r="H622" s="14" t="s"/>
       <x:c r="I622" s="16" t="s">
-        <x:v>861</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="J622" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K622" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L622" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M622" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N622" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O622" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P622" s="14" t="s">
-        <x:v>860</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="Q622" s="16" t="s">
-        <x:v>861</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="R622" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="S622" s="14" t="n">
-        <x:v>545156</x:v>
+        <x:v>551943</x:v>
       </x:c>
       <x:c r="T622" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="U622" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="623" spans="1:21">
       <x:c r="A623" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B623" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C623" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D623" s="3" t="s"/>
       <x:c r="E623" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G623" s="0" t="s">
-        <x:v>870</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="I623" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="J623" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K623" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L623" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M623" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N623" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O623" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P623" s="0" t="s">
-        <x:v>870</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="Q623" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="R623" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S623" s="0" t="n">
-        <x:v>546829</x:v>
+        <x:v>560939</x:v>
       </x:c>
       <x:c r="T623" s="4" t="s">
-        <x:v>527</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="U623" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>785</x:v>
       </x:c>
     </x:row>
     <x:row r="624" spans="1:21">
       <x:c r="A624" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B624" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C624" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D624" s="15" t="s"/>
       <x:c r="E624" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F624" s="14" t="s"/>
       <x:c r="G624" s="14" t="s">
-        <x:v>857</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="H624" s="14" t="s">
-        <x:v>858</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="I624" s="16" t="s">
-        <x:v>683</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="J624" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K624" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L624" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M624" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N624" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O624" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P624" s="14" t="s">
-        <x:v>857</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="Q624" s="16" t="s">
-        <x:v>683</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="R624" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S624" s="14" t="n">
-        <x:v>549775</x:v>
+        <x:v>640158</x:v>
       </x:c>
       <x:c r="T624" s="16" t="s">
-        <x:v>255</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="U624" s="16" t="s">
-        <x:v>859</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="625" spans="1:21">
       <x:c r="A625" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B625" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C625" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D625" s="3" t="s"/>
       <x:c r="E625" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G625" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>855</x:v>
+      </x:c>
+      <x:c r="H625" s="0" t="s">
+        <x:v>856</x:v>
       </x:c>
       <x:c r="I625" s="4" t="s">
-        <x:v>606</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="J625" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K625" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L625" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M625" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N625" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O625" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P625" s="0" t="s">
-        <x:v>866</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="Q625" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="R625" s="0" t="s">
-        <x:v>867</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S625" s="0" t="n">
-        <x:v>549502</x:v>
+        <x:v>549775</x:v>
       </x:c>
       <x:c r="T625" s="4" t="s">
-        <x:v>352</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="U625" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>857</x:v>
       </x:c>
     </x:row>
     <x:row r="626" spans="1:21">
       <x:c r="A626" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B626" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C626" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D626" s="15" t="s"/>
       <x:c r="E626" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F626" s="14" t="s"/>
       <x:c r="G626" s="14" t="s">
-        <x:v>80</x:v>
-[...1 lines deleted...]
-      <x:c r="H626" s="14" t="s"/>
+        <x:v>851</x:v>
+      </x:c>
+      <x:c r="H626" s="14" t="s">
+        <x:v>852</x:v>
+      </x:c>
       <x:c r="I626" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="J626" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K626" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L626" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M626" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N626" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O626" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P626" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="Q626" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="R626" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S626" s="14" t="n">
-        <x:v>549650</x:v>
+        <x:v>545156</x:v>
       </x:c>
       <x:c r="T626" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="U626" s="16" t="s">
-        <x:v>916</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:21">
       <x:c r="A627" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B627" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C627" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D627" s="3" t="s"/>
       <x:c r="E627" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G627" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="I627" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="J627" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K627" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L627" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M627" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N627" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O627" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P627" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="Q627" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="R627" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="S627" s="0" t="n">
-        <x:v>545643</x:v>
+        <x:v>546829</x:v>
       </x:c>
       <x:c r="T627" s="4" t="s">
-        <x:v>352</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="U627" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="628" spans="1:21">
       <x:c r="A628" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B628" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C628" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D628" s="15" t="s"/>
       <x:c r="E628" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F628" s="14" t="s"/>
       <x:c r="G628" s="14" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="H628" s="14" t="s"/>
       <x:c r="I628" s="16" t="s">
@@ -39644,78 +39640,78 @@
       <x:c r="S628" s="14" t="n">
         <x:v>603611</x:v>
       </x:c>
       <x:c r="T628" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U628" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="629" spans="1:21">
       <x:c r="A629" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B629" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C629" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D629" s="3" t="s"/>
       <x:c r="E629" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G629" s="0" t="s">
-        <x:v>872</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="H629" s="0" t="s">
-        <x:v>900</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="I629" s="4" t="s">
-        <x:v>874</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="J629" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K629" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L629" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M629" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N629" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O629" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P629" s="0" t="s">
-        <x:v>901</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="Q629" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R629" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S629" s="0" t="n">
         <x:v>600267</x:v>
       </x:c>
       <x:c r="T629" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U629" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="630" spans="1:21">
       <x:c r="A630" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B630" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C630" s="15" t="n">
@@ -39807,74 +39803,74 @@
       <x:c r="M631" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N631" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O631" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P631" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="Q631" s="4" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="R631" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="S631" s="0" t="n">
         <x:v>556566</x:v>
       </x:c>
       <x:c r="T631" s="4" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="U631" s="4" t="s">
-        <x:v>859</x:v>
+        <x:v>857</x:v>
       </x:c>
     </x:row>
     <x:row r="632" spans="1:21">
       <x:c r="A632" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B632" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C632" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D632" s="15" t="s"/>
       <x:c r="E632" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F632" s="14" t="s"/>
       <x:c r="G632" s="14" t="s">
-        <x:v>846</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="H632" s="14" t="s"/>
       <x:c r="I632" s="16" t="s">
-        <x:v>847</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="J632" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K632" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L632" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M632" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N632" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O632" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P632" s="14" t="s">
         <x:v>917</x:v>
       </x:c>
       <x:c r="Q632" s="16" t="s">
         <x:v>361</x:v>
       </x:c>
@@ -40000,78 +39996,78 @@
       <x:c r="S634" s="14" t="n">
         <x:v>655472</x:v>
       </x:c>
       <x:c r="T634" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U634" s="16" t="s">
         <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="635" spans="1:21">
       <x:c r="A635" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B635" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C635" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D635" s="3" t="s"/>
       <x:c r="E635" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G635" s="0" t="s">
-        <x:v>849</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="H635" s="0" t="s">
-        <x:v>850</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="I635" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J635" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K635" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L635" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M635" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N635" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O635" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P635" s="0" t="s">
-        <x:v>849</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="Q635" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R635" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="S635" s="0" t="n">
         <x:v>545141</x:v>
       </x:c>
       <x:c r="T635" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="U635" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="636" spans="1:21">
       <x:c r="A636" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B636" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C636" s="15" t="n">
@@ -40182,133 +40178,133 @@
         <x:v>644988</x:v>
       </x:c>
       <x:c r="T637" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U637" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="638" spans="1:21">
       <x:c r="A638" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B638" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C638" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D638" s="15" t="s"/>
       <x:c r="E638" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F638" s="14" t="s"/>
       <x:c r="G638" s="14" t="s">
-        <x:v>870</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="H638" s="14" t="s"/>
       <x:c r="I638" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J638" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K638" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L638" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M638" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N638" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O638" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P638" s="14" t="s">
-        <x:v>870</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="Q638" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R638" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S638" s="14" t="n">
         <x:v>602050</x:v>
       </x:c>
       <x:c r="T638" s="16" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="U638" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="639" spans="1:21">
       <x:c r="A639" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B639" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C639" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D639" s="3" t="s"/>
       <x:c r="E639" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G639" s="0" t="s">
-        <x:v>902</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="I639" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="J639" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K639" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L639" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M639" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N639" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O639" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P639" s="0" t="s">
-        <x:v>903</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="Q639" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R639" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="S639" s="0" t="n">
         <x:v>608372</x:v>
       </x:c>
       <x:c r="T639" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U639" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="640" spans="1:21">
       <x:c r="A640" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B640" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C640" s="15" t="n">
@@ -40358,78 +40354,78 @@
       <x:c r="S640" s="14" t="n">
         <x:v>555775</x:v>
       </x:c>
       <x:c r="T640" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="U640" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="641" spans="1:21">
       <x:c r="A641" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B641" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C641" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D641" s="3" t="s"/>
       <x:c r="E641" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G641" s="0" t="s">
-        <x:v>841</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="H641" s="0" t="s">
-        <x:v>842</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="I641" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="J641" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K641" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L641" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M641" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N641" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O641" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P641" s="0" t="s">
-        <x:v>895</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="Q641" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R641" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="S641" s="0" t="n">
         <x:v>608179</x:v>
       </x:c>
       <x:c r="T641" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U641" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="642" spans="1:21">
       <x:c r="A642" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B642" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C642" s="15" t="n">
@@ -40477,75 +40473,75 @@
       <x:c r="S642" s="14" t="n">
         <x:v>565857</x:v>
       </x:c>
       <x:c r="T642" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="U642" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="643" spans="1:21">
       <x:c r="A643" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B643" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C643" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D643" s="3" t="s"/>
       <x:c r="E643" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G643" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="I643" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="J643" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K643" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L643" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M643" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N643" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O643" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P643" s="0" t="s">
-        <x:v>888</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="Q643" s="4" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="R643" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="S643" s="0" t="n">
         <x:v>558732</x:v>
       </x:c>
       <x:c r="T643" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="U643" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="644" spans="1:21">
       <x:c r="A644" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B644" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C644" s="15" t="n">
@@ -40711,54 +40707,54 @@
       <x:c r="S646" s="14" t="n">
         <x:v>642936</x:v>
       </x:c>
       <x:c r="T646" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U646" s="16" t="s">
         <x:v>919</x:v>
       </x:c>
     </x:row>
     <x:row r="647" spans="1:21">
       <x:c r="A647" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B647" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C647" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D647" s="3" t="s"/>
       <x:c r="E647" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G647" s="0" t="s">
-        <x:v>910</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="I647" s="4" t="s">
-        <x:v>911</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="J647" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K647" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L647" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M647" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N647" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O647" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P647" s="0" t="s">
         <x:v>920</x:v>
       </x:c>
       <x:c r="Q647" s="4" t="s">
         <x:v>921</x:v>
       </x:c>
@@ -40827,194 +40823,194 @@
       <x:c r="S648" s="14" t="n">
         <x:v>552105</x:v>
       </x:c>
       <x:c r="T648" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="U648" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="649" spans="1:21">
       <x:c r="A649" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B649" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C649" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D649" s="3" t="s"/>
       <x:c r="E649" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G649" s="0" t="s">
-        <x:v>868</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="I649" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="J649" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K649" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L649" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M649" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N649" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O649" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P649" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="Q649" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R649" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S649" s="0" t="n">
         <x:v>552261</x:v>
       </x:c>
       <x:c r="T649" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="U649" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="650" spans="1:21">
       <x:c r="A650" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B650" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C650" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D650" s="15" t="s"/>
       <x:c r="E650" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F650" s="14" t="s"/>
       <x:c r="G650" s="14" t="s">
-        <x:v>897</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="H650" s="14" t="s"/>
       <x:c r="I650" s="16" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="J650" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K650" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L650" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M650" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N650" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O650" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P650" s="14" t="s">
-        <x:v>897</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="Q650" s="16" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="R650" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="S650" s="14" t="n">
         <x:v>552301</x:v>
       </x:c>
       <x:c r="T650" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="U650" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="651" spans="1:21">
       <x:c r="A651" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B651" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C651" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D651" s="3" t="s"/>
       <x:c r="E651" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G651" s="0" t="s">
-        <x:v>841</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="H651" s="0" t="s">
-        <x:v>842</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="I651" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="J651" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K651" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L651" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M651" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N651" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O651" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P651" s="0" t="s">
-        <x:v>843</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="Q651" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R651" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S651" s="0" t="n">
         <x:v>556419</x:v>
       </x:c>
       <x:c r="T651" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="U651" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="652" spans="1:21">
       <x:c r="A652" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B652" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C652" s="15" t="n">
@@ -41097,51 +41093,51 @@
       <x:c r="J653" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K653" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L653" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M653" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N653" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O653" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P653" s="0" t="s">
         <x:v>927</x:v>
       </x:c>
       <x:c r="Q653" s="4" t="s">
         <x:v>928</x:v>
       </x:c>
       <x:c r="R653" s="0" t="s">
-        <x:v>906</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="S653" s="0" t="n">
         <x:v>556804</x:v>
       </x:c>
       <x:c r="T653" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U653" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="654" spans="1:21">
       <x:c r="A654" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B654" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C654" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D654" s="15" t="s"/>
       <x:c r="E654" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
@@ -41363,200 +41359,200 @@
         <x:v>599424</x:v>
       </x:c>
       <x:c r="T657" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U657" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="658" spans="1:21">
       <x:c r="A658" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B658" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C658" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D658" s="15" t="s"/>
       <x:c r="E658" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F658" s="14" t="s"/>
       <x:c r="G658" s="14" t="s">
-        <x:v>882</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="H658" s="14" t="s"/>
       <x:c r="I658" s="16" t="s">
-        <x:v>883</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="J658" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K658" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L658" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M658" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N658" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O658" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P658" s="14" t="s">
-        <x:v>884</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="Q658" s="16" t="s">
-        <x:v>885</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="R658" s="14" t="s">
-        <x:v>886</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="S658" s="14" t="n">
         <x:v>608692</x:v>
       </x:c>
       <x:c r="T658" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U658" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="659" spans="1:21">
       <x:c r="A659" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B659" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C659" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D659" s="3" t="s"/>
       <x:c r="E659" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G659" s="0" t="s">
-        <x:v>878</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="I659" s="4" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="J659" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K659" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L659" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M659" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N659" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O659" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P659" s="0" t="s">
-        <x:v>878</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="Q659" s="4" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="R659" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="S659" s="0" t="n">
         <x:v>545658</x:v>
       </x:c>
       <x:c r="T659" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="U659" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="660" spans="1:21">
       <x:c r="A660" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B660" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C660" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D660" s="15" t="s"/>
       <x:c r="E660" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F660" s="14" t="s"/>
       <x:c r="G660" s="14" t="s">
-        <x:v>889</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="H660" s="14" t="s">
-        <x:v>890</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="I660" s="16" t="s">
-        <x:v>891</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="J660" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K660" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L660" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M660" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N660" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O660" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P660" s="14" t="s">
-        <x:v>889</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="Q660" s="16" t="s">
-        <x:v>891</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="R660" s="14" t="s">
-        <x:v>892</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="S660" s="14" t="n">
         <x:v>640643</x:v>
       </x:c>
       <x:c r="T660" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U660" s="16" t="s">
         <x:v>932</x:v>
       </x:c>
     </x:row>
     <x:row r="661" spans="1:21">
       <x:c r="A661" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B661" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C661" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D661" s="3" t="s"/>
       <x:c r="E661" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
@@ -41771,134 +41767,134 @@
       <x:c r="S664" s="14" t="n">
         <x:v>611093</x:v>
       </x:c>
       <x:c r="T664" s="16" t="s">
         <x:v>834</x:v>
       </x:c>
       <x:c r="U664" s="16" t="s">
         <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="665" spans="1:21">
       <x:c r="A665" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B665" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C665" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D665" s="3" t="s"/>
       <x:c r="E665" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G665" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="I665" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="J665" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K665" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L665" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M665" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N665" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O665" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P665" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="Q665" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R665" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S665" s="0" t="n">
         <x:v>650921</x:v>
       </x:c>
       <x:c r="T665" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U665" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="666" spans="1:21">
       <x:c r="A666" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B666" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C666" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D666" s="15" t="s"/>
       <x:c r="E666" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F666" s="14" t="s"/>
       <x:c r="G666" s="14" t="s">
-        <x:v>877</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="H666" s="14" t="s"/>
       <x:c r="I666" s="16" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="J666" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K666" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L666" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M666" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N666" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O666" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P666" s="14" t="s">
-        <x:v>877</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="Q666" s="16" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="R666" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="S666" s="14" t="n">
         <x:v>547143</x:v>
       </x:c>
       <x:c r="T666" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="U666" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="667" spans="1:21">
       <x:c r="A667" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B667" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C667" s="3" t="n">
@@ -41948,76 +41944,76 @@
         <x:v>549098</x:v>
       </x:c>
       <x:c r="T667" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="U667" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="668" spans="1:21">
       <x:c r="A668" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B668" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C668" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D668" s="15" t="s"/>
       <x:c r="E668" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F668" s="14" t="s"/>
       <x:c r="G668" s="14" t="s">
-        <x:v>902</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="H668" s="14" t="s"/>
       <x:c r="I668" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="J668" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K668" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L668" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M668" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N668" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O668" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P668" s="14" t="s">
-        <x:v>903</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="Q668" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R668" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="S668" s="14" t="n">
         <x:v>640200</x:v>
       </x:c>
       <x:c r="T668" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U668" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="669" spans="1:21">
       <x:c r="A669" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B669" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C669" s="3" t="n">
@@ -42042,134 +42038,134 @@
       <x:c r="L669" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M669" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N669" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O669" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P669" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="Q669" s="4" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="R669" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="S669" s="0" t="n">
         <x:v>641024</x:v>
       </x:c>
       <x:c r="T669" s="4" t="s">
-        <x:v>894</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="U669" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="670" spans="1:21">
       <x:c r="A670" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B670" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C670" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D670" s="15" t="s"/>
       <x:c r="E670" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F670" s="14" t="s"/>
       <x:c r="G670" s="14" t="s">
-        <x:v>878</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="H670" s="14" t="s"/>
       <x:c r="I670" s="16" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="J670" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K670" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L670" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M670" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N670" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O670" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P670" s="14" t="s">
-        <x:v>878</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="Q670" s="16" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="R670" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="S670" s="14" t="n">
         <x:v>608857</x:v>
       </x:c>
       <x:c r="T670" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U670" s="16" t="s">
         <x:v>649</x:v>
       </x:c>
     </x:row>
     <x:row r="671" spans="1:21">
       <x:c r="A671" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B671" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C671" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D671" s="3" t="s"/>
       <x:c r="E671" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G671" s="0" t="s">
-        <x:v>846</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="I671" s="4" t="s">
-        <x:v>847</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="J671" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K671" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L671" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M671" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N671" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O671" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P671" s="0" t="s">
         <x:v>917</x:v>
       </x:c>
       <x:c r="Q671" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
@@ -42238,137 +42234,137 @@
       <x:c r="S672" s="14" t="n">
         <x:v>601929</x:v>
       </x:c>
       <x:c r="T672" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="U672" s="16" t="s">
         <x:v>708</x:v>
       </x:c>
     </x:row>
     <x:row r="673" spans="1:21">
       <x:c r="A673" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B673" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C673" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D673" s="3" t="s"/>
       <x:c r="E673" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G673" s="0" t="s">
-        <x:v>841</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="H673" s="0" t="s">
-        <x:v>842</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="I673" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="J673" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K673" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L673" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M673" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N673" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O673" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P673" s="0" t="s">
-        <x:v>896</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="Q673" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R673" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S673" s="0" t="n">
         <x:v>608180</x:v>
       </x:c>
       <x:c r="T673" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U673" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="674" spans="1:21">
       <x:c r="A674" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B674" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C674" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D674" s="15" t="s"/>
       <x:c r="E674" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F674" s="14" t="s"/>
       <x:c r="G674" s="14" t="s">
-        <x:v>897</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="H674" s="14" t="s"/>
       <x:c r="I674" s="16" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="J674" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K674" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L674" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M674" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N674" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O674" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P674" s="14" t="s">
-        <x:v>898</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="Q674" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R674" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S674" s="14" t="n">
         <x:v>605200</x:v>
       </x:c>
       <x:c r="T674" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U674" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="675" spans="1:21">
       <x:c r="A675" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B675" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C675" s="3" t="n">
@@ -42418,76 +42414,76 @@
         <x:v>653156</x:v>
       </x:c>
       <x:c r="T675" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U675" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="676" spans="1:21">
       <x:c r="A676" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B676" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C676" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D676" s="15" t="s"/>
       <x:c r="E676" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F676" s="14" t="s"/>
       <x:c r="G676" s="14" t="s">
-        <x:v>879</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="H676" s="14" t="s"/>
       <x:c r="I676" s="16" t="s">
-        <x:v>880</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="J676" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K676" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L676" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M676" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N676" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O676" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P676" s="14" t="s">
-        <x:v>881</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="Q676" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R676" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="S676" s="14" t="n">
         <x:v>553008</x:v>
       </x:c>
       <x:c r="T676" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="U676" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="677" spans="1:21">
       <x:c r="A677" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B677" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C677" s="3" t="n">
@@ -42537,212 +42533,212 @@
         <x:v>556090</x:v>
       </x:c>
       <x:c r="T677" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="U677" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="678" spans="1:21">
       <x:c r="A678" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B678" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C678" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D678" s="15" t="s"/>
       <x:c r="E678" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F678" s="14" t="s"/>
       <x:c r="G678" s="14" t="s">
-        <x:v>882</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="H678" s="14" t="s"/>
       <x:c r="I678" s="16" t="s">
-        <x:v>883</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="J678" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K678" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L678" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M678" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N678" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O678" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P678" s="14" t="s">
-        <x:v>884</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="Q678" s="16" t="s">
-        <x:v>885</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="R678" s="14" t="s">
-        <x:v>886</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="S678" s="14" t="n">
         <x:v>556199</x:v>
       </x:c>
       <x:c r="T678" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="U678" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="679" spans="1:21">
       <x:c r="A679" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B679" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C679" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D679" s="3" t="s"/>
       <x:c r="E679" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G679" s="0" t="s">
-        <x:v>862</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="H679" s="0" t="s">
-        <x:v>863</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="I679" s="4" t="s">
-        <x:v>864</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="J679" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K679" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L679" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M679" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N679" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O679" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P679" s="0" t="s">
-        <x:v>862</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="Q679" s="4" t="s">
-        <x:v>864</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="R679" s="0" t="s">
-        <x:v>865</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="S679" s="0" t="n">
         <x:v>553548</x:v>
       </x:c>
       <x:c r="T679" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="U679" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="680" spans="1:21">
       <x:c r="A680" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B680" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C680" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D680" s="15" t="s"/>
       <x:c r="E680" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F680" s="14" t="s"/>
       <x:c r="G680" s="14" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="H680" s="14" t="s">
         <x:v>513</x:v>
       </x:c>
-      <x:c r="H680" s="14" t="s">
+      <x:c r="I680" s="16" t="s">
         <x:v>514</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>515</x:v>
       </x:c>
       <x:c r="J680" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K680" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L680" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M680" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N680" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O680" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P680" s="14" t="s">
-        <x:v>513</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="Q680" s="16" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="R680" s="14" t="s">
         <x:v>515</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>516</x:v>
       </x:c>
       <x:c r="S680" s="14" t="n">
         <x:v>643132</x:v>
       </x:c>
       <x:c r="T680" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U680" s="16" t="s">
-        <x:v>517</x:v>
+        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="681" spans="1:21">
       <x:c r="A681" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B681" s="0" t="s">
         <x:v>936</x:v>
       </x:c>
       <x:c r="C681" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D681" s="3" t="s"/>
       <x:c r="G681" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="I681" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J681" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K681" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -42757,475 +42753,475 @@
       </x:c>
       <x:c r="O681" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P681" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="Q681" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R681" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S681" s="0" t="n">
         <x:v>650990</x:v>
       </x:c>
       <x:c r="T681" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U681" s="4" t="s">
         <x:v>470</x:v>
       </x:c>
     </x:row>
     <x:row r="682" spans="1:21">
       <x:c r="A682" s="13" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B682" s="14" t="s">
         <x:v>936</x:v>
       </x:c>
       <x:c r="C682" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D682" s="15" t="s"/>
       <x:c r="E682" s="14" t="s"/>
       <x:c r="F682" s="14" t="s"/>
       <x:c r="G682" s="14" t="s">
         <x:v>937</x:v>
       </x:c>
       <x:c r="H682" s="14" t="s"/>
       <x:c r="I682" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="J682" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K682" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L682" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M682" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N682" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O682" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P682" s="14" t="s">
         <x:v>938</x:v>
       </x:c>
       <x:c r="Q682" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R682" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S682" s="14" t="n">
         <x:v>649918</x:v>
       </x:c>
       <x:c r="T682" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U682" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="683" spans="1:21">
       <x:c r="A683" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B683" s="0" t="s">
         <x:v>936</x:v>
       </x:c>
       <x:c r="C683" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D683" s="3" t="s"/>
       <x:c r="G683" s="0" t="s">
         <x:v>939</x:v>
       </x:c>
       <x:c r="I683" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J683" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K683" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L683" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M683" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N683" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O683" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P683" s="0" t="s">
         <x:v>939</x:v>
       </x:c>
       <x:c r="Q683" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R683" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S683" s="0" t="n">
         <x:v>649920</x:v>
       </x:c>
       <x:c r="T683" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U683" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="684" spans="1:21">
       <x:c r="A684" s="13" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B684" s="14" t="s">
         <x:v>936</x:v>
       </x:c>
       <x:c r="C684" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D684" s="15" t="s"/>
       <x:c r="E684" s="14" t="s"/>
       <x:c r="F684" s="14" t="s"/>
       <x:c r="G684" s="14" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="H684" s="14" t="s"/>
       <x:c r="I684" s="16" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="J684" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K684" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L684" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M684" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N684" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O684" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P684" s="14" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="Q684" s="16" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="R684" s="14" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="S684" s="14" t="n">
         <x:v>649923</x:v>
       </x:c>
       <x:c r="T684" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U684" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="685" spans="1:21">
       <x:c r="A685" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B685" s="0" t="s">
         <x:v>936</x:v>
       </x:c>
       <x:c r="C685" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D685" s="3" t="s"/>
       <x:c r="G685" s="0" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="I685" s="4" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="J685" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K685" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L685" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M685" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N685" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O685" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P685" s="0" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="Q685" s="4" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="R685" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="S685" s="0" t="n">
         <x:v>649925</x:v>
       </x:c>
       <x:c r="T685" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U685" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="686" spans="1:21">
       <x:c r="A686" s="13" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B686" s="14" t="s">
         <x:v>936</x:v>
       </x:c>
       <x:c r="C686" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D686" s="15" t="s"/>
       <x:c r="E686" s="14" t="s"/>
       <x:c r="F686" s="14" t="s"/>
       <x:c r="G686" s="14" t="s">
         <x:v>940</x:v>
       </x:c>
       <x:c r="H686" s="14" t="s"/>
       <x:c r="I686" s="16" t="s">
         <x:v>924</x:v>
       </x:c>
       <x:c r="J686" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K686" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L686" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M686" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N686" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O686" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P686" s="14" t="s">
         <x:v>940</x:v>
       </x:c>
       <x:c r="Q686" s="16" t="s">
         <x:v>924</x:v>
       </x:c>
       <x:c r="R686" s="14" t="s">
         <x:v>925</x:v>
       </x:c>
       <x:c r="S686" s="14" t="n">
         <x:v>649927</x:v>
       </x:c>
       <x:c r="T686" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U686" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="687" spans="1:21">
       <x:c r="A687" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B687" s="0" t="s">
         <x:v>936</x:v>
       </x:c>
       <x:c r="C687" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D687" s="3" t="s"/>
       <x:c r="G687" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="I687" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J687" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K687" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L687" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M687" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N687" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O687" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P687" s="0" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="Q687" s="4" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="R687" s="0" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="S687" s="0" t="n">
         <x:v>649930</x:v>
       </x:c>
       <x:c r="T687" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U687" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="688" spans="1:21">
       <x:c r="A688" s="13" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B688" s="14" t="s">
         <x:v>936</x:v>
       </x:c>
       <x:c r="C688" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D688" s="15" t="s"/>
       <x:c r="E688" s="14" t="s"/>
       <x:c r="F688" s="14" t="s"/>
       <x:c r="G688" s="14" t="s">
         <x:v>941</x:v>
       </x:c>
       <x:c r="H688" s="14" t="s"/>
       <x:c r="I688" s="16" t="s">
         <x:v>942</x:v>
       </x:c>
       <x:c r="J688" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K688" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L688" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M688" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N688" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O688" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P688" s="14" t="s">
         <x:v>941</x:v>
       </x:c>
       <x:c r="Q688" s="16" t="s">
         <x:v>942</x:v>
       </x:c>
       <x:c r="R688" s="14" t="s">
         <x:v>943</x:v>
       </x:c>
       <x:c r="S688" s="14" t="n">
         <x:v>649935</x:v>
       </x:c>
       <x:c r="T688" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U688" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="689" spans="1:21">
       <x:c r="A689" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B689" s="0" t="s">
         <x:v>936</x:v>
       </x:c>
       <x:c r="C689" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D689" s="3" t="s"/>
       <x:c r="G689" s="0" t="s">
         <x:v>944</x:v>
       </x:c>
       <x:c r="I689" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J689" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K689" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L689" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M689" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N689" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O689" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P689" s="0" t="s">
-        <x:v>850</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="Q689" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R689" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="S689" s="0" t="n">
         <x:v>649940</x:v>
       </x:c>
       <x:c r="T689" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U689" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="690" spans="1:21">
       <x:c r="A690" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B690" s="14" t="s">
         <x:v>936</x:v>
       </x:c>
       <x:c r="C690" s="15" t="n">
@@ -43384,132 +43380,132 @@
       <x:c r="R692" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S692" s="14" t="n">
         <x:v>556948</x:v>
       </x:c>
       <x:c r="T692" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="U692" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="693" spans="1:21">
       <x:c r="A693" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B693" s="0" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="C693" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D693" s="3" t="s"/>
       <x:c r="G693" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="I693" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="J693" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K693" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L693" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M693" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N693" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O693" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P693" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="Q693" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="R693" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="S693" s="0" t="n">
         <x:v>556583</x:v>
       </x:c>
       <x:c r="T693" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U693" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="694" spans="1:21">
       <x:c r="A694" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B694" s="14" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="C694" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D694" s="15" t="s"/>
       <x:c r="E694" s="14" t="s"/>
       <x:c r="F694" s="14" t="s"/>
       <x:c r="G694" s="14" t="s">
-        <x:v>887</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="H694" s="14" t="s"/>
       <x:c r="I694" s="16" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="J694" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K694" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L694" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M694" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N694" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O694" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P694" s="14" t="s">
-        <x:v>887</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="Q694" s="16" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="R694" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="S694" s="14" t="n">
         <x:v>644817</x:v>
       </x:c>
       <x:c r="T694" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U694" s="16" t="s">
         <x:v>948</x:v>
       </x:c>
     </x:row>
     <x:row r="695" spans="1:21">
       <x:c r="A695" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B695" s="0" t="s">
         <x:v>936</x:v>
       </x:c>
       <x:c r="C695" s="3" t="n">
@@ -43560,78 +43556,78 @@
       </x:c>
       <x:c r="S695" s="0" t="n">
         <x:v>583968</x:v>
       </x:c>
       <x:c r="T695" s="4" t="s">
         <x:v>954</x:v>
       </x:c>
       <x:c r="U695" s="4" t="s">
         <x:v>955</x:v>
       </x:c>
     </x:row>
     <x:row r="696" spans="1:21">
       <x:c r="A696" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B696" s="14" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="C696" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D696" s="15" t="s"/>
       <x:c r="E696" s="14" t="s"/>
       <x:c r="F696" s="14" t="s"/>
       <x:c r="G696" s="14" t="s">
-        <x:v>841</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="H696" s="14" t="s">
-        <x:v>842</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="I696" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="J696" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K696" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L696" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M696" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N696" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O696" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P696" s="14" t="s">
-        <x:v>841</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="Q696" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R696" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S696" s="14" t="n">
         <x:v>606260</x:v>
       </x:c>
       <x:c r="T696" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U696" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="697" spans="1:21">
       <x:c r="A697" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B697" s="0" t="s">
         <x:v>936</x:v>
       </x:c>
       <x:c r="C697" s="3" t="n">
@@ -43676,147 +43672,147 @@
       </x:c>
       <x:c r="S697" s="0" t="n">
         <x:v>634188</x:v>
       </x:c>
       <x:c r="T697" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U697" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="698" spans="1:21">
       <x:c r="A698" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B698" s="14" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="C698" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D698" s="15" t="s"/>
       <x:c r="E698" s="14" t="s"/>
       <x:c r="F698" s="14" t="s"/>
       <x:c r="G698" s="14" t="s">
-        <x:v>841</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="H698" s="14" t="s">
-        <x:v>842</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="I698" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="J698" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K698" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L698" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M698" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N698" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O698" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P698" s="14" t="s">
-        <x:v>841</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="Q698" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R698" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="S698" s="14" t="n">
         <x:v>606259</x:v>
       </x:c>
       <x:c r="T698" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U698" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="699" spans="1:21">
       <x:c r="A699" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B699" s="0" t="s">
         <x:v>936</x:v>
       </x:c>
       <x:c r="C699" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D699" s="3" t="s"/>
       <x:c r="G699" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="I699" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J699" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K699" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L699" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M699" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N699" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O699" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P699" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="Q699" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R699" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S699" s="0" t="n">
         <x:v>586465</x:v>
       </x:c>
       <x:c r="T699" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U699" s="4" t="s">
-        <x:v>852</x:v>
+        <x:v>842</x:v>
       </x:c>
     </x:row>
     <x:row r="700" spans="1:21">
       <x:c r="A700" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B700" s="14" t="s">
         <x:v>936</x:v>
       </x:c>
       <x:c r="C700" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D700" s="15" t="s"/>
       <x:c r="E700" s="14" t="s"/>
       <x:c r="F700" s="14" t="s"/>
       <x:c r="G700" s="14" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="H700" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="I700" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J700" s="14" t="s">
@@ -43839,268 +43835,268 @@
       </x:c>
       <x:c r="P700" s="14" t="s">
         <x:v>946</x:v>
       </x:c>
       <x:c r="Q700" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R700" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S700" s="14" t="n">
         <x:v>608144</x:v>
       </x:c>
       <x:c r="T700" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U700" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="701" spans="1:21">
       <x:c r="A701" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B701" s="0" t="s">
-        <x:v>936</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="C701" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D701" s="3" t="s"/>
       <x:c r="G701" s="0" t="s">
-        <x:v>879</x:v>
+        <x:v>847</x:v>
+      </x:c>
+      <x:c r="H701" s="0" t="s">
+        <x:v>848</x:v>
       </x:c>
       <x:c r="I701" s="4" t="s">
-        <x:v>880</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="J701" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K701" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L701" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M701" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N701" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O701" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P701" s="0" t="s">
-        <x:v>879</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="Q701" s="4" t="s">
-        <x:v>880</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="R701" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="S701" s="0" t="n">
-        <x:v>637507</x:v>
+        <x:v>553978</x:v>
       </x:c>
       <x:c r="T701" s="4" t="s">
-        <x:v>960</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="U701" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="702" spans="1:21">
       <x:c r="A702" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B702" s="14" t="s">
-        <x:v>936</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="C702" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D702" s="15" t="s"/>
       <x:c r="E702" s="14" t="s"/>
       <x:c r="F702" s="14" t="s"/>
       <x:c r="G702" s="14" t="s">
-        <x:v>878</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="H702" s="14" t="s"/>
       <x:c r="I702" s="16" t="s">
-        <x:v>436</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="J702" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K702" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L702" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M702" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N702" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O702" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P702" s="14" t="s">
-        <x:v>878</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="Q702" s="16" t="s">
-        <x:v>436</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="R702" s="14" t="s">
-        <x:v>437</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="S702" s="14" t="n">
-        <x:v>542218</x:v>
+        <x:v>588531</x:v>
       </x:c>
       <x:c r="T702" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="U702" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="703" spans="1:21">
       <x:c r="A703" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B703" s="0" t="s">
-        <x:v>947</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="C703" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D703" s="3" t="s"/>
       <x:c r="G703" s="0" t="s">
-        <x:v>841</x:v>
-[...2 lines deleted...]
-        <x:v>842</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="I703" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="J703" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K703" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L703" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M703" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N703" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O703" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P703" s="0" t="s">
-        <x:v>841</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="Q703" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="R703" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="S703" s="0" t="n">
-        <x:v>553978</x:v>
+        <x:v>637507</x:v>
       </x:c>
       <x:c r="T703" s="4" t="s">
-        <x:v>352</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="U703" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="704" spans="1:21">
       <x:c r="A704" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B704" s="14" t="s">
-        <x:v>947</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="C704" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D704" s="15" t="s"/>
       <x:c r="E704" s="14" t="s"/>
       <x:c r="F704" s="14" t="s"/>
       <x:c r="G704" s="14" t="s">
-        <x:v>887</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="H704" s="14" t="s"/>
       <x:c r="I704" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="J704" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K704" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L704" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M704" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N704" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O704" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P704" s="14" t="s">
-        <x:v>887</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="Q704" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="R704" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="S704" s="14" t="n">
-        <x:v>588531</x:v>
+        <x:v>542218</x:v>
       </x:c>
       <x:c r="T704" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="U704" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="705" spans="1:21">
       <x:c r="A705" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B705" s="0" t="s">
         <x:v>936</x:v>
       </x:c>
       <x:c r="C705" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D705" s="3" t="s"/>
       <x:c r="G705" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="H705" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="I705" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J705" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
@@ -44288,367 +44284,367 @@
       </x:c>
       <x:c r="O708" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P708" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q708" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R708" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S708" s="14" t="n">
         <x:v>566528</x:v>
       </x:c>
       <x:c r="T708" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="U708" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="709" spans="1:21">
       <x:c r="A709" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B709" s="0" t="s">
         <x:v>936</x:v>
       </x:c>
       <x:c r="C709" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D709" s="3" t="s"/>
       <x:c r="G709" s="0" t="s">
         <x:v>962</x:v>
       </x:c>
       <x:c r="I709" s="4" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="J709" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K709" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L709" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M709" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N709" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O709" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P709" s="0" t="s">
         <x:v>962</x:v>
       </x:c>
       <x:c r="Q709" s="4" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="R709" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="S709" s="0" t="n">
         <x:v>649919</x:v>
       </x:c>
       <x:c r="T709" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U709" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="710" spans="1:21">
       <x:c r="A710" s="13" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B710" s="14" t="s">
         <x:v>936</x:v>
       </x:c>
       <x:c r="C710" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D710" s="15" t="s"/>
       <x:c r="E710" s="14" t="s"/>
       <x:c r="F710" s="14" t="s"/>
       <x:c r="G710" s="14" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="H710" s="14" t="s"/>
       <x:c r="I710" s="16" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="J710" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K710" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L710" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M710" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N710" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O710" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P710" s="14" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="Q710" s="16" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="R710" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="S710" s="14" t="n">
         <x:v>649922</x:v>
       </x:c>
       <x:c r="T710" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U710" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="711" spans="1:21">
       <x:c r="A711" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B711" s="0" t="s">
         <x:v>936</x:v>
       </x:c>
       <x:c r="C711" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D711" s="3" t="s"/>
       <x:c r="G711" s="0" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="I711" s="4" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="J711" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K711" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L711" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M711" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N711" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O711" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P711" s="0" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="Q711" s="4" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="R711" s="0" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="S711" s="0" t="n">
         <x:v>649926</x:v>
       </x:c>
       <x:c r="T711" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U711" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="712" spans="1:21">
       <x:c r="A712" s="13" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B712" s="14" t="s">
         <x:v>936</x:v>
       </x:c>
       <x:c r="C712" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D712" s="15" t="s"/>
       <x:c r="E712" s="14" t="s"/>
       <x:c r="F712" s="14" t="s"/>
       <x:c r="G712" s="14" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="H712" s="14" t="s"/>
       <x:c r="I712" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="J712" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K712" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L712" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M712" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N712" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O712" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P712" s="14" t="s">
         <x:v>965</x:v>
       </x:c>
       <x:c r="Q712" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R712" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="S712" s="14" t="n">
         <x:v>649937</x:v>
       </x:c>
       <x:c r="T712" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U712" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="713" spans="1:21">
       <x:c r="A713" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B713" s="0" t="s">
         <x:v>936</x:v>
       </x:c>
       <x:c r="C713" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D713" s="3" t="s"/>
       <x:c r="G713" s="0" t="s">
-        <x:v>857</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="H713" s="0" t="s">
-        <x:v>858</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="I713" s="4" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="J713" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K713" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L713" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M713" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N713" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O713" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P713" s="0" t="s">
-        <x:v>857</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="Q713" s="4" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="R713" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="S713" s="0" t="n">
         <x:v>543823</x:v>
       </x:c>
       <x:c r="T713" s="4" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="U713" s="4" t="s">
         <x:v>649</x:v>
       </x:c>
     </x:row>
     <x:row r="714" spans="1:21">
       <x:c r="A714" s="13" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B714" s="14" t="s">
         <x:v>936</x:v>
       </x:c>
       <x:c r="C714" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D714" s="15" t="s"/>
       <x:c r="E714" s="14" t="s"/>
       <x:c r="F714" s="14" t="s"/>
       <x:c r="G714" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H714" s="14" t="s"/>
       <x:c r="I714" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="J714" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K714" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L714" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M714" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N714" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O714" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P714" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="Q714" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R714" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="S714" s="14" t="n">
         <x:v>649934</x:v>
       </x:c>
       <x:c r="T714" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U714" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="715" spans="1:21">
       <x:c r="A715" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B715" s="0" t="s">
         <x:v>936</x:v>
       </x:c>
       <x:c r="C715" s="3" t="n">
@@ -44690,192 +44686,192 @@
       </x:c>
       <x:c r="S715" s="0" t="n">
         <x:v>611918</x:v>
       </x:c>
       <x:c r="T715" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="U715" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="716" spans="1:21">
       <x:c r="A716" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B716" s="14" t="s">
         <x:v>936</x:v>
       </x:c>
       <x:c r="C716" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D716" s="15" t="s"/>
       <x:c r="E716" s="14" t="s"/>
       <x:c r="F716" s="14" t="s"/>
       <x:c r="G716" s="14" t="s">
-        <x:v>879</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="H716" s="14" t="s"/>
       <x:c r="I716" s="16" t="s">
-        <x:v>880</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="J716" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K716" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L716" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M716" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N716" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O716" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P716" s="14" t="s">
-        <x:v>879</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="Q716" s="16" t="s">
-        <x:v>880</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="R716" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="S716" s="14" t="n">
         <x:v>572351</x:v>
       </x:c>
       <x:c r="T716" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="U716" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="717" spans="1:21">
       <x:c r="A717" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B717" s="0" t="s">
         <x:v>936</x:v>
       </x:c>
       <x:c r="C717" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D717" s="3" t="s"/>
       <x:c r="G717" s="0" t="s">
-        <x:v>857</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="H717" s="0" t="s">
-        <x:v>858</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="I717" s="4" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="J717" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K717" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L717" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M717" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N717" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O717" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P717" s="0" t="s">
-        <x:v>857</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="Q717" s="4" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="R717" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="S717" s="0" t="n">
         <x:v>543819</x:v>
       </x:c>
       <x:c r="T717" s="4" t="s">
         <x:v>967</x:v>
       </x:c>
       <x:c r="U717" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="718" spans="1:21">
       <x:c r="A718" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B718" s="14" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="C718" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D718" s="15" t="s"/>
       <x:c r="E718" s="14" t="s"/>
       <x:c r="F718" s="14" t="s"/>
       <x:c r="G718" s="14" t="s">
-        <x:v>841</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="H718" s="14" t="s">
-        <x:v>842</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="I718" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="J718" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K718" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L718" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M718" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N718" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O718" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P718" s="14" t="s">
-        <x:v>841</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="Q718" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R718" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S718" s="14" t="n">
         <x:v>598433</x:v>
       </x:c>
       <x:c r="T718" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U718" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="719" spans="1:21">
       <x:c r="A719" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B719" s="0" t="s">
         <x:v>936</x:v>
       </x:c>
       <x:c r="C719" s="3" t="n">
@@ -44965,495 +44961,495 @@
       </x:c>
       <x:c r="O720" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P720" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="Q720" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R720" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S720" s="14" t="n">
         <x:v>544694</x:v>
       </x:c>
       <x:c r="T720" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="U720" s="16" t="s">
         <x:v>708</x:v>
       </x:c>
     </x:row>
     <x:row r="721" spans="1:21">
       <x:c r="A721" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B721" s="0" t="s">
         <x:v>936</x:v>
       </x:c>
       <x:c r="C721" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D721" s="3" t="s"/>
       <x:c r="G721" s="0" t="s">
         <x:v>968</x:v>
       </x:c>
       <x:c r="I721" s="4" t="s">
-        <x:v>847</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="J721" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K721" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L721" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M721" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N721" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O721" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P721" s="0" t="s">
         <x:v>968</x:v>
       </x:c>
       <x:c r="Q721" s="4" t="s">
-        <x:v>847</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="R721" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="S721" s="0" t="n">
         <x:v>649929</x:v>
       </x:c>
       <x:c r="T721" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U721" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="722" spans="1:21">
       <x:c r="A722" s="13" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B722" s="14" t="s">
         <x:v>936</x:v>
       </x:c>
       <x:c r="C722" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D722" s="15" t="s"/>
       <x:c r="E722" s="14" t="s"/>
       <x:c r="F722" s="14" t="s"/>
       <x:c r="G722" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="H722" s="14" t="s"/>
       <x:c r="I722" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J722" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K722" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L722" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M722" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N722" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O722" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P722" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="Q722" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R722" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S722" s="14" t="n">
         <x:v>649932</x:v>
       </x:c>
       <x:c r="T722" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U722" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="723" spans="1:21">
       <x:c r="A723" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B723" s="0" t="s">
         <x:v>936</x:v>
       </x:c>
       <x:c r="C723" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D723" s="3" t="s"/>
       <x:c r="G723" s="0" t="s">
-        <x:v>896</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="I723" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="J723" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K723" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L723" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M723" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N723" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O723" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P723" s="0" t="s">
-        <x:v>896</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="Q723" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R723" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S723" s="0" t="n">
         <x:v>649938</x:v>
       </x:c>
       <x:c r="T723" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U723" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="724" spans="1:21">
       <x:c r="A724" s="13" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B724" s="14" t="s">
         <x:v>936</x:v>
       </x:c>
       <x:c r="C724" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D724" s="15" t="s"/>
       <x:c r="E724" s="14" t="s"/>
       <x:c r="F724" s="14" t="s"/>
       <x:c r="G724" s="14" t="s">
         <x:v>969</x:v>
       </x:c>
       <x:c r="H724" s="14" t="s"/>
       <x:c r="I724" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="J724" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K724" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L724" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M724" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N724" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O724" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P724" s="14" t="s">
-        <x:v>850</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="Q724" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R724" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S724" s="14" t="n">
         <x:v>649941</x:v>
       </x:c>
       <x:c r="T724" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U724" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="725" spans="1:21">
       <x:c r="A725" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B725" s="0" t="s">
-        <x:v>947</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="C725" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D725" s="3" t="s"/>
       <x:c r="G725" s="0" t="s">
-        <x:v>841</x:v>
-[...2 lines deleted...]
-        <x:v>842</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="I725" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="J725" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K725" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L725" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M725" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N725" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O725" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P725" s="0" t="s">
-        <x:v>841</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="Q725" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="R725" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="S725" s="0" t="n">
-        <x:v>554761</x:v>
+        <x:v>649933</x:v>
       </x:c>
       <x:c r="T725" s="4" t="s">
-        <x:v>352</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="U725" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="726" spans="1:21">
       <x:c r="A726" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B726" s="14" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="C726" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D726" s="15" t="s"/>
       <x:c r="E726" s="14" t="s"/>
       <x:c r="F726" s="14" t="s"/>
       <x:c r="G726" s="14" t="s">
-        <x:v>841</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="H726" s="14" t="s">
-        <x:v>842</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="I726" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="J726" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K726" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L726" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M726" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N726" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O726" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P726" s="14" t="s">
-        <x:v>841</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="Q726" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R726" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="S726" s="14" t="n">
-        <x:v>554763</x:v>
+        <x:v>554761</x:v>
       </x:c>
       <x:c r="T726" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="U726" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="727" spans="1:21">
       <x:c r="A727" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B727" s="0" t="s">
-        <x:v>936</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="C727" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D727" s="3" t="s"/>
       <x:c r="G727" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>847</x:v>
+      </x:c>
+      <x:c r="H727" s="0" t="s">
+        <x:v>848</x:v>
       </x:c>
       <x:c r="I727" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="J727" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K727" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L727" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M727" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N727" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O727" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P727" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="Q727" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="R727" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S727" s="0" t="n">
-        <x:v>542216</x:v>
+        <x:v>554763</x:v>
       </x:c>
       <x:c r="T727" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="U727" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="728" spans="1:21">
       <x:c r="A728" s="13" t="s">
-        <x:v>241</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B728" s="14" t="s">
         <x:v>936</x:v>
       </x:c>
       <x:c r="C728" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D728" s="15" t="s"/>
       <x:c r="E728" s="14" t="s"/>
       <x:c r="F728" s="14" t="s"/>
       <x:c r="G728" s="14" t="s">
-        <x:v>970</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="H728" s="14" t="s"/>
       <x:c r="I728" s="16" t="s">
-        <x:v>338</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J728" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K728" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L728" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M728" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N728" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O728" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P728" s="14" t="s">
-        <x:v>971</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="Q728" s="16" t="s">
-        <x:v>338</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="R728" s="14" t="s">
-        <x:v>510</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S728" s="14" t="n">
-        <x:v>649933</x:v>
+        <x:v>542216</x:v>
       </x:c>
       <x:c r="T728" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="U728" s="16" t="s">
-        <x:v>324</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="729" spans="1:21">
       <x:c r="A729" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B729" s="0" t="s">
         <x:v>945</x:v>
       </x:c>
       <x:c r="C729" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D729" s="3" t="s"/>
       <x:c r="G729" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="H729" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="I729" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J729" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
@@ -45471,481 +45467,481 @@
       </x:c>
       <x:c r="O729" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P729" s="0" t="s">
         <x:v>946</x:v>
       </x:c>
       <x:c r="Q729" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R729" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S729" s="0" t="n">
         <x:v>608143</x:v>
       </x:c>
       <x:c r="T729" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U729" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="730" spans="1:21">
       <x:c r="A730" s="13" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B730" s="14" t="s">
         <x:v>936</x:v>
       </x:c>
       <x:c r="C730" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D730" s="15" t="s"/>
       <x:c r="E730" s="14" t="s"/>
       <x:c r="F730" s="14" t="s"/>
       <x:c r="G730" s="14" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="H730" s="14" t="s"/>
       <x:c r="I730" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="J730" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K730" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L730" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M730" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N730" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O730" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P730" s="14" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="Q730" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R730" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S730" s="14" t="n">
         <x:v>649921</x:v>
       </x:c>
       <x:c r="T730" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U730" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="731" spans="1:21">
       <x:c r="A731" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B731" s="0" t="s">
         <x:v>936</x:v>
       </x:c>
       <x:c r="C731" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D731" s="3" t="s"/>
       <x:c r="G731" s="0" t="s">
         <x:v>972</x:v>
       </x:c>
       <x:c r="I731" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J731" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K731" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L731" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M731" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N731" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O731" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P731" s="0" t="s">
         <x:v>973</x:v>
       </x:c>
       <x:c r="Q731" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R731" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S731" s="0" t="n">
         <x:v>649924</x:v>
       </x:c>
       <x:c r="T731" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U731" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="732" spans="1:21">
       <x:c r="A732" s="13" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B732" s="14" t="s">
         <x:v>936</x:v>
       </x:c>
       <x:c r="C732" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D732" s="15" t="s"/>
       <x:c r="E732" s="14" t="s"/>
       <x:c r="F732" s="14" t="s"/>
       <x:c r="G732" s="14" t="s">
         <x:v>974</x:v>
       </x:c>
       <x:c r="H732" s="14" t="s"/>
       <x:c r="I732" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J732" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K732" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L732" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M732" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N732" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O732" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P732" s="14" t="s">
         <x:v>975</x:v>
       </x:c>
       <x:c r="Q732" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R732" s="14" t="s">
-        <x:v>867</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="S732" s="14" t="n">
         <x:v>649928</x:v>
       </x:c>
       <x:c r="T732" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U732" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="733" spans="1:21">
       <x:c r="A733" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B733" s="0" t="s">
         <x:v>936</x:v>
       </x:c>
       <x:c r="C733" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D733" s="3" t="s"/>
       <x:c r="G733" s="0" t="s">
         <x:v>976</x:v>
       </x:c>
       <x:c r="I733" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="J733" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K733" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L733" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M733" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N733" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O733" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P733" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q733" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R733" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="S733" s="0" t="n">
         <x:v>649931</x:v>
       </x:c>
       <x:c r="T733" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U733" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="734" spans="1:21">
       <x:c r="A734" s="13" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B734" s="14" t="s">
         <x:v>936</x:v>
       </x:c>
       <x:c r="C734" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D734" s="15" t="s"/>
       <x:c r="E734" s="14" t="s"/>
       <x:c r="F734" s="14" t="s"/>
       <x:c r="G734" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="H734" s="14" t="s"/>
       <x:c r="I734" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J734" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K734" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L734" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M734" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N734" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O734" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P734" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="Q734" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R734" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S734" s="14" t="n">
         <x:v>649936</x:v>
       </x:c>
       <x:c r="T734" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U734" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="735" spans="1:21">
       <x:c r="A735" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B735" s="0" t="s">
         <x:v>936</x:v>
       </x:c>
       <x:c r="C735" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D735" s="3" t="s"/>
       <x:c r="G735" s="0" t="s">
-        <x:v>843</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="I735" s="4" t="s">
         <x:v>977</x:v>
       </x:c>
       <x:c r="J735" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K735" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L735" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M735" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N735" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O735" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="P735" s="0" t="s">
-        <x:v>843</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="Q735" s="4" t="s">
         <x:v>977</x:v>
       </x:c>
       <x:c r="R735" s="0" t="s">
         <x:v>978</x:v>
       </x:c>
       <x:c r="S735" s="0" t="n">
         <x:v>649939</x:v>
       </x:c>
       <x:c r="T735" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U735" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="736" spans="1:21">
       <x:c r="A736" s="13" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B736" s="14" t="s">
         <x:v>979</x:v>
       </x:c>
       <x:c r="C736" s="15" t="s"/>
       <x:c r="D736" s="15" t="s"/>
       <x:c r="E736" s="14" t="s"/>
       <x:c r="F736" s="14" t="s"/>
       <x:c r="G736" s="14" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="H736" s="14" t="s"/>
       <x:c r="I736" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="J736" s="14" t="s"/>
       <x:c r="K736" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L736" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M736" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N736" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O736" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P736" s="14" t="s">
         <x:v>965</x:v>
       </x:c>
       <x:c r="Q736" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R736" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="S736" s="14" t="n">
         <x:v>650385</x:v>
       </x:c>
       <x:c r="T736" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U736" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="737" spans="1:21">
       <x:c r="A737" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B737" s="0" t="s">
         <x:v>980</x:v>
       </x:c>
       <x:c r="C737" s="3" t="s"/>
       <x:c r="D737" s="3" t="s"/>
       <x:c r="G737" s="0" t="s">
         <x:v>981</x:v>
       </x:c>
       <x:c r="I737" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="K737" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L737" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M737" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N737" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O737" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="P737" s="0" t="s">
         <x:v>982</x:v>
       </x:c>
       <x:c r="Q737" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R737" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="S737" s="0" t="n">
         <x:v>646443</x:v>
       </x:c>
       <x:c r="T737" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U737" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="738" spans="1:21">
       <x:c r="A738" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B738" s="14" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="C738" s="15" t="s"/>
       <x:c r="D738" s="15" t="s"/>
       <x:c r="E738" s="14" t="s"/>
       <x:c r="F738" s="14" t="s"/>
       <x:c r="G738" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="H738" s="14" t="s"/>
       <x:c r="I738" s="16" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="J738" s="14" t="s"/>
       <x:c r="K738" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L738" s="14" t="s">
@@ -46064,95 +46060,95 @@
       </x:c>
       <x:c r="O740" s="14" t="s">
         <x:v>984</x:v>
       </x:c>
       <x:c r="P740" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="Q740" s="16" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="R740" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S740" s="14" t="n">
         <x:v>512738</x:v>
       </x:c>
       <x:c r="T740" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="U740" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="741" spans="1:21">
       <x:c r="A741" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B741" s="0" t="s">
         <x:v>985</x:v>
       </x:c>
       <x:c r="C741" s="3" t="s"/>
       <x:c r="D741" s="3" t="s"/>
       <x:c r="G741" s="0" t="s">
         <x:v>986</x:v>
       </x:c>
       <x:c r="I741" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K741" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L741" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M741" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N741" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O741" s="0" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="P741" s="0" t="s">
         <x:v>986</x:v>
       </x:c>
       <x:c r="Q741" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R741" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S741" s="0" t="n">
         <x:v>646457</x:v>
       </x:c>
       <x:c r="T741" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U741" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="742" spans="1:21">
       <x:c r="A742" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B742" s="14" t="s">
         <x:v>987</x:v>
       </x:c>
       <x:c r="C742" s="15" t="n">
         <x:v>37345</x:v>
       </x:c>
       <x:c r="D742" s="15" t="s"/>
       <x:c r="E742" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F742" s="14" t="s"/>
       <x:c r="G742" s="14" t="s">
         <x:v>988</x:v>
       </x:c>
       <x:c r="H742" s="14" t="s"/>
       <x:c r="I742" s="16" t="s">
         <x:v>989</x:v>
       </x:c>
       <x:c r="J742" s="14" t="s">
@@ -46185,81 +46181,81 @@
       <x:c r="S742" s="14" t="n">
         <x:v>546503</x:v>
       </x:c>
       <x:c r="T742" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="U742" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="743" spans="1:21">
       <x:c r="A743" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B743" s="0" t="s">
         <x:v>987</x:v>
       </x:c>
       <x:c r="C743" s="3" t="n">
         <x:v>37345</x:v>
       </x:c>
       <x:c r="D743" s="3" t="s"/>
       <x:c r="E743" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G743" s="0" t="s">
+        <x:v>771</x:v>
+      </x:c>
+      <x:c r="H743" s="0" t="s">
+        <x:v>772</x:v>
+      </x:c>
+      <x:c r="I743" s="4" t="s">
         <x:v>773</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>775</x:v>
       </x:c>
       <x:c r="J743" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K743" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L743" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M743" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N743" s="3" t="n">
         <x:v>35047</x:v>
       </x:c>
       <x:c r="O743" s="0" t="s">
         <x:v>990</x:v>
       </x:c>
       <x:c r="P743" s="0" t="s">
+        <x:v>771</x:v>
+      </x:c>
+      <x:c r="Q743" s="4" t="s">
         <x:v>773</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>775</x:v>
       </x:c>
       <x:c r="R743" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="S743" s="0" t="n">
         <x:v>545998</x:v>
       </x:c>
       <x:c r="T743" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="U743" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="744" spans="1:21">
       <x:c r="A744" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B744" s="14" t="s">
         <x:v>992</x:v>
       </x:c>
       <x:c r="C744" s="15" t="n">
         <x:v>37345</x:v>
       </x:c>
       <x:c r="D744" s="15" t="s"/>