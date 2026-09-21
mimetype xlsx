--- v0 (2026-09-21)
+++ v1 (2026-09-21)
@@ -1331,63 +1331,63 @@
   <x:si>
     <x:t>Lycée J Ferry</x:t>
   </x:si>
   <x:si>
     <x:t>06414</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée A Artaud</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire physique, technologie et sciences de l'ingénieur (PTSI), 1re année</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Les Eucalyptus</x:t>
   </x:si>
   <x:si>
     <x:t>06206</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 03</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée polyvalent Vauvenargues</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13100</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée J Perrin</x:t>
   </x:si>
   <x:si>
     <x:t>13395</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 10</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire physique et technologie (PT*), 2e année</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire physique et technologie (PT), 2e année</x:t>
   </x:si>
   <x:si>
     <x:t>Physique</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire physique et sciences de l'ingénieur (PSI*), 2e année</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Dumont d'Urville</x:t>
   </x:si>
   <x:si>
     <x:t>83056</x:t>
   </x:si>
   <x:si>
     <x:t>Électricité</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Thiers</x:t>
   </x:si>
@@ -3064,139 +3064,139 @@
       </x:c>
       <x:c r="S17" s="0" t="n">
         <x:v>592285</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>39490</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>592284</x:v>
+        <x:v>592283</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>39490</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>592283</x:v>
+        <x:v>592286</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>39490</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
@@ -3206,54 +3206,54 @@
       <x:c r="J20" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>592286</x:v>
+        <x:v>592284</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>35908</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
@@ -8107,103 +8107,103 @@
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>638854</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>39775</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H107" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>31025</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>578625</x:v>
+        <x:v>610847</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
-        <x:v>290</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
-        <x:v>291</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>39775</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I108" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
@@ -8212,114 +8212,114 @@
       <x:c r="K108" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>31025</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>578627</x:v>
+        <x:v>578625</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>39775</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>31025</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>610847</x:v>
+        <x:v>578627</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
-        <x:v>289</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>39775</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I110" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
@@ -10319,202 +10319,202 @@
       <x:c r="K146" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>31034</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>587046</x:v>
+        <x:v>581518</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
-        <x:v>317</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>353</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="C147" s="3" t="s"/>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="G147" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>31034</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>587058</x:v>
+        <x:v>587046</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="U147" s="4" t="s">
         <x:v>353</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="C148" s="15" t="s"/>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s"/>
       <x:c r="K148" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>31034</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>587051</x:v>
+        <x:v>587058</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
-        <x:v>317</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="C149" s="3" t="s"/>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>31034</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>587055</x:v>
+        <x:v>587051</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="C150" s="15" t="s"/>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
         <x:v>43</x:v>
@@ -10523,57 +10523,57 @@
       <x:c r="K150" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>31034</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>581518</x:v>
+        <x:v>587055</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
-        <x:v>355</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
-        <x:v>303</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>38436</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="E151" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="H151" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>359</x:v>
       </x:c>
@@ -10893,122 +10893,122 @@
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C157" s="3" t="s"/>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>586925</x:v>
+        <x:v>586937</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C158" s="15" t="s"/>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s"/>
       <x:c r="K158" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>586937</x:v>
+        <x:v>586925</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="C159" s="3" t="s"/>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>25</x:v>
@@ -12210,199 +12210,199 @@
         <x:v>421</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s"/>
       <x:c r="K182" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
-        <x:v>422</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
-        <x:v>592911</x:v>
+        <x:v>592910</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C183" s="3" t="s"/>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="I183" s="4" t="s">
         <x:v>423</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>424</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="Q183" s="4" t="s">
         <x:v>423</x:v>
       </x:c>
-      <x:c r="Q183" s="4" t="s">
+      <x:c r="R183" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
-      <x:c r="R183" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S183" s="0" t="n">
-        <x:v>592910</x:v>
+        <x:v>592911</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="C184" s="15" t="s"/>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
-        <x:v>420</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
-        <x:v>421</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s"/>
       <x:c r="K184" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
-        <x:v>420</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
-        <x:v>421</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
-        <x:v>422</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>592582</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="C185" s="3" t="s"/>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
-        <x:v>424</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
-        <x:v>424</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>592580</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="C186" s="15" t="s"/>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
@@ -12436,78 +12436,78 @@
         <x:v>418</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>592581</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C187" s="3" t="s"/>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
-        <x:v>421</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
-        <x:v>421</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
         <x:v>592953</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C188" s="15" t="s"/>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
@@ -12538,75 +12538,75 @@
         <x:v>409</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>592950</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C189" s="3" t="s"/>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
-        <x:v>424</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
-        <x:v>424</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
         <x:v>592951</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C190" s="15" t="s"/>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
@@ -12691,80 +12691,80 @@
       <x:c r="R191" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>594657</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="C192" s="15" t="s"/>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
-        <x:v>420</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
-        <x:v>421</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s"/>
       <x:c r="K192" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
-        <x:v>420</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
-        <x:v>421</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
-        <x:v>422</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>594658</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="C193" s="3" t="s"/>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>433</x:v>
@@ -16571,110 +16571,110 @@
       <x:c r="K261" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
-        <x:v>586949</x:v>
+        <x:v>586932</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
-        <x:v>517</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="C262" s="15" t="s"/>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s"/>
       <x:c r="I262" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s"/>
       <x:c r="K262" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
-        <x:v>586932</x:v>
+        <x:v>586949</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
-        <x:v>451</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="C263" s="3" t="s"/>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="G263" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>27</x:v>