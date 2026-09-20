--- v0 (2026-09-20)
+++ v1 (2026-09-20)
@@ -326,65 +326,65 @@
   <x:si>
     <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel manager d'établissement marchand (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecloson</x:t>
   </x:si>
   <x:si>
     <x:t>75008</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Public en emploi , Public sans emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 4e</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>11/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/27/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/27/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/30/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESCCOM </x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Cannes (Carnot)</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Elysées Marbeuf Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>responsable d'activité commerciale et marketing</x:t>
@@ -632,69 +632,69 @@
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel manager d'unité marchande (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Performa</x:t>
   </x:si>
   <x:si>
     <x:t>83520</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-RAPHAEL</x:t>
   </x:si>
   <x:si>
     <x:t>Performa - Antenne Saint Raphaël</x:t>
   </x:si>
   <x:si>
     <x:t>83700</x:t>
   </x:si>
   <x:si>
     <x:t>08/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Responsable commerce retail spécificité retail et distribution</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visiplus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Satisfaction client</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable d'activité commerciale et marketing scpécificité responsable commercial et marketing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable commerce retail</x:t>
+  </x:si>
+  <x:si>
     <x:t>Responsable d'activité commerciale et marketing spécificité responsable du développement commercial</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>Responsable commerce retail</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Wiki Learn Formation</x:t>
   </x:si>
   <x:si>
     <x:t>WLF</x:t>
   </x:si>
   <x:si>
     <x:t>13012</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-12e</x:t>
   </x:si>
   <x:si>
     <x:t>10/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
@@ -1859,189 +1859,188 @@
         <x:v>78</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>41853</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>633385</x:v>
+        <x:v>633383</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
-        <x:v>38676</x:v>
+        <x:v>41853</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
-      <x:c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>548182</x:v>
+        <x:v>633385</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
-        <x:v>67</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
-        <x:v>41853</x:v>
+        <x:v>38676</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
-      <x:c r="E14" s="14" t="s"/>
+      <x:c r="E14" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>633383</x:v>
+        <x:v>548182</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="U14" s="16" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="E15" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H15" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
@@ -2754,51 +2753,51 @@
       <x:c r="L27" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>599922</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>41853</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
         <x:v>134</x:v>
@@ -3977,595 +3976,595 @@
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>552951</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
-        <x:v>38808</x:v>
+        <x:v>41712</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
-        <x:v>34053</x:v>
+        <x:v>34037</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>633422</x:v>
+        <x:v>633554</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
-        <x:v>41712</x:v>
+        <x:v>38808</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
-        <x:v>34037</x:v>
+        <x:v>34053</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>633554</x:v>
+        <x:v>632698</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
-        <x:v>38808</x:v>
+        <x:v>37787</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
-        <x:v>34053</x:v>
+        <x:v>34559</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>632698</x:v>
+        <x:v>613746</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
-        <x:v>37787</x:v>
+        <x:v>38808</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
-        <x:v>34559</x:v>
+        <x:v>34053</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>613746</x:v>
+        <x:v>633422</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
-        <x:v>38676</x:v>
+        <x:v>37787</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34559</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>613754</x:v>
+        <x:v>632702</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
-        <x:v>38808</x:v>
+        <x:v>38676</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
-        <x:v>34053</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>578833</x:v>
+        <x:v>578844</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
-        <x:v>37787</x:v>
+        <x:v>38808</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
-        <x:v>34559</x:v>
+        <x:v>34053</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>578836</x:v>
+        <x:v>611866</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
-        <x:v>37787</x:v>
+        <x:v>38676</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
-        <x:v>34559</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>632702</x:v>
+        <x:v>613754</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
-        <x:v>38676</x:v>
+        <x:v>38808</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34053</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>578844</x:v>
+        <x:v>578833</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
-        <x:v>38808</x:v>
+        <x:v>37787</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
-        <x:v>34053</x:v>
+        <x:v>34559</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>611866</x:v>
+        <x:v>578836</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>41853</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>197</x:v>
       </x:c>