--- v1 (2026-11-03)
+++ v2 (2026-11-03)
@@ -863,83 +863,83 @@
   <x:si>
     <x:t>07/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>08/13/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/17/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Prestashop : webmasters</x:t>
   </x:si>
   <x:si>
     <x:t>02/14/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/13/2027 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Dawan - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13002</x:t>
   </x:si>
   <x:si>
+    <x:t>03/17/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>03/17/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>01/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>E-marketing : fondamentaux / référencement SEO + réseaux sociaux + E-mailing</x:t>
   </x:si>
   <x:si>
     <x:t>04/12/2027 00:00:00</x:t>
@@ -1214,65 +1214,65 @@
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/06/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Community manager : maîtrise des technologies de l'information pour animer les réseaux sociaux et les sites internet</x:t>
   </x:si>
   <x:si>
     <x:t>Evolusio Formations</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>05/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Initiation aux langages HTML et CSS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Forma 13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Langage HTML</x:t>
+  </x:si>
+  <x:si>
     <x:t>Créer son site avec WordPress</x:t>
   </x:si>
   <x:si>
-    <x:t>Forma 13</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>IA marketing digital</x:t>
   </x:si>
   <x:si>
     <x:t>Formaltic</x:t>
   </x:si>
   <x:si>
     <x:t>13290</x:t>
   </x:si>
   <x:si>
     <x:t>Logiciel intelligence artificielle générative</x:t>
   </x:si>
   <x:si>
     <x:t>AIX - LES MILLES</x:t>
   </x:si>
   <x:si>
     <x:t>06/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Création de site web avec Wordpress</x:t>
   </x:si>
   <x:si>
     <x:t>Formanosque</x:t>
@@ -1337,134 +1337,146 @@
   <x:si>
     <x:t>Développer sa communication digitale (Hôtel Café Restaurant)</x:t>
   </x:si>
   <x:si>
     <x:t>12/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/20/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>12/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>12/07/2026 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Greta-Cfa Provence</x:t>
   </x:si>
   <x:si>
     <x:t>PORT-DE-BOUC</x:t>
   </x:si>
   <x:si>
     <x:t>12/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de développement commercial et marketing</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Someform</x:t>
   </x:si>
   <x:si>
     <x:t>13127</x:t>
   </x:si>
   <x:si>
     <x:t>VITROLLES</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>GIP FIPAN</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
+    <x:t>02/02/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/03/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GASSIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WordPress perfectionnement - Customisation de thèmes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycia Diaz</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/19/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>SEILLONS-SOURCE-D'ARGENS</x:t>
   </x:si>
   <x:si>
+    <x:t>12/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>02/03/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>02/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-RAPHAEL</x:t>
   </x:si>
   <x:si>
-    <x:t>12/03/2026 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>11/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/12/2027 00:00:00</x:t>
@@ -1556,113 +1568,101 @@
   <x:si>
     <x:t>09/21/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Conception designer UI - module 1</x:t>
   </x:si>
   <x:si>
     <x:t>llustrator - Niveau 1 - Initiation</x:t>
   </x:si>
   <x:si>
     <x:t>Réseaux sociaux</x:t>
   </x:si>
   <x:si>
     <x:t>Illustrator - Niveaux 1 et 2 - Initiation et intermédiaire</x:t>
   </x:si>
   <x:si>
     <x:t>Infographie et mise en page - module 1</x:t>
   </x:si>
   <x:si>
     <x:t>Infographie</x:t>
   </x:si>
   <x:si>
     <x:t>Infographie et mise en page - module 3</x:t>
   </x:si>
   <x:si>
+    <x:t>Conception designer UI - module 3</x:t>
+  </x:si>
+  <x:si>
     <x:t>Infographie et mise en page - module 2</x:t>
   </x:si>
   <x:si>
-    <x:t>Conception designer UI - module 3</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>La Forbine - Lycée Technique Privé de Chimie et de Biologie - Ecole Hôtelière de Provence - Antenne Aubagne</x:t>
   </x:si>
   <x:si>
     <x:t>La Forbine - Lycée Technique Privé de Chimie et de Biologie - Ecole Hôtelière de Provence - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Certificat de spécialisation services numériques aux organisations</x:t>
   </x:si>
   <x:si>
     <x:t>LPO Ste-Marie</x:t>
   </x:si>
   <x:si>
     <x:t>Bac</x:t>
   </x:si>
   <x:si>
     <x:t>Bureautique</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Claret</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Les Côteaux</x:t>
   </x:si>
   <x:si>
     <x:t>Certificat de spécialisation services numériques aux organisations (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel Régional Les Coteaux</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Sully</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>Technologie internet intranet</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
-    <x:t>WordPress perfectionnement - Customisation de thèmes</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Assistant web et marketing (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Maestris - Groupe Eductive</x:t>
   </x:si>
   <x:si>
     <x:t>92100</x:t>
   </x:si>
   <x:si>
     <x:t>Maestris - Groupe Eductive - Antenne Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>Sciences-U Lyon</x:t>
   </x:si>
   <x:si>
     <x:t>69003</x:t>
   </x:si>
   <x:si>
     <x:t>Créer et réaliser une charte graphique</x:t>
   </x:si>
   <x:si>
     <x:t>Mandyben</x:t>
   </x:si>
   <x:si>
     <x:t>Création graphique</x:t>
@@ -1682,54 +1682,54 @@
   <x:si>
     <x:t>WordPress rédacteur</x:t>
   </x:si>
   <x:si>
     <x:t>Affinity photo</x:t>
   </x:si>
   <x:si>
     <x:t>Web Marketing</x:t>
   </x:si>
   <x:si>
     <x:t>Concevoir une proposition graphique et une identité visuelle</x:t>
   </x:si>
   <x:si>
     <x:t>Lightroom - Pefectionnement</x:t>
   </x:si>
   <x:si>
     <x:t>Joomla administrateur - perfectionnement</x:t>
   </x:si>
   <x:si>
     <x:t>Prestashop administrateur</x:t>
   </x:si>
   <x:si>
     <x:t>Logiciel Prestashop</x:t>
   </x:si>
   <x:si>
+    <x:t>WordPress</x:t>
+  </x:si>
+  <x:si>
     <x:t>Joomla rédacteur</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>WordPress</x:t>
   </x:si>
   <x:si>
     <x:t>11/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Marjorie Bernadac Robilliard - Patchwork Passion</x:t>
   </x:si>
   <x:si>
     <x:t>06620</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Commerçant , Particulier, individuel , Public en emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>05/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Création site internet e-commerce</x:t>
   </x:si>
   <x:si>
     <x:t>Apprentissage des réseaux sociaux pour l’usage professionnel</x:t>
   </x:si>
   <x:si>
     <x:t>Mg Formation</x:t>
   </x:si>
@@ -6561,150 +6561,150 @@
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>652240</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s"/>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
-        <x:v>34093</x:v>
+        <x:v>70707</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>651882</x:v>
+        <x:v>651858</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C74" s="15" t="s"/>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I74" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s"/>
       <x:c r="K74" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
-        <x:v>70707</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>651858</x:v>
+        <x:v>651882</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s"/>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>49</x:v>
@@ -7203,150 +7203,150 @@
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>652059</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s"/>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
-        <x:v>70707</x:v>
+        <x:v>46359</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>651862</x:v>
+        <x:v>652044</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C86" s="15" t="s"/>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I86" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s"/>
       <x:c r="K86" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
-        <x:v>46359</x:v>
+        <x:v>70707</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>652044</x:v>
+        <x:v>651862</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s"/>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>49</x:v>
@@ -8994,297 +8994,297 @@
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>654619</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C120" s="15" t="s"/>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s"/>
       <x:c r="K120" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
-        <x:v>72410</x:v>
+        <x:v>71132</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>566973</x:v>
+        <x:v>654544</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s"/>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
-        <x:v>34530</x:v>
+        <x:v>71132</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>567245</x:v>
+        <x:v>654548</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="U121" s="4" t="s">
         <x:v>265</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C122" s="15" t="s"/>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s"/>
       <x:c r="K122" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
-        <x:v>71132</x:v>
+        <x:v>72410</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
-        <x:v>654544</x:v>
+        <x:v>566973</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
-        <x:v>257</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>266</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s"/>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
-        <x:v>71132</x:v>
+        <x:v>34530</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>654548</x:v>
+        <x:v>567245</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C124" s="15" t="s"/>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s"/>
       <x:c r="K124" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>34530</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>567246</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s"/>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>27</x:v>
@@ -9353,296 +9353,296 @@
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>653482</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s"/>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
-        <x:v>71132</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>654601</x:v>
+        <x:v>653483</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C128" s="15" t="s"/>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s"/>
       <x:c r="K128" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
-        <x:v>71132</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>654607</x:v>
+        <x:v>653486</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s"/>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>654610</x:v>
+        <x:v>654607</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="U129" s="4" t="s">
         <x:v>272</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C130" s="15" t="s"/>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s"/>
       <x:c r="K130" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
-        <x:v>46335</x:v>
+        <x:v>71132</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>653483</x:v>
+        <x:v>654610</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s"/>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
-        <x:v>46335</x:v>
+        <x:v>71132</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
-        <x:v>653486</x:v>
+        <x:v>654601</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C132" s="15" t="s"/>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s"/>
       <x:c r="K132" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
@@ -10819,51 +10819,51 @@
       <x:c r="L155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>654537</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C156" s="15" t="s"/>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s"/>
       <x:c r="K156" s="14" t="s">
@@ -10875,51 +10875,51 @@
       <x:c r="M156" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
         <x:v>654522</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
-        <x:v>266</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C157" s="3" t="s"/>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>28</x:v>
@@ -11533,51 +11533,51 @@
       <x:c r="L169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>654534</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C170" s="15" t="s"/>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s"/>
       <x:c r="K170" s="14" t="s">
@@ -11646,757 +11646,757 @@
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>654594</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C172" s="15" t="s"/>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s"/>
       <x:c r="K172" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
-        <x:v>46335</x:v>
+        <x:v>71132</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>653480</x:v>
+        <x:v>654595</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
-        <x:v>241</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C173" s="3" t="s"/>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
-        <x:v>46335</x:v>
+        <x:v>71132</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>653476</x:v>
+        <x:v>654597</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C174" s="15" t="s"/>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s"/>
       <x:c r="K174" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
-        <x:v>46335</x:v>
+        <x:v>71132</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
-        <x:v>653479</x:v>
+        <x:v>654519</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
-        <x:v>228</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C175" s="3" t="s"/>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
-        <x:v>654516</x:v>
+        <x:v>654526</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C176" s="15" t="s"/>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s"/>
       <x:c r="K176" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
-        <x:v>71132</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
-        <x:v>654517</x:v>
+        <x:v>653480</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
-        <x:v>247</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C177" s="3" t="s"/>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
-        <x:v>71132</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>654528</x:v>
+        <x:v>653476</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C178" s="15" t="s"/>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s"/>
       <x:c r="K178" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
-        <x:v>71132</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>654529</x:v>
+        <x:v>653479</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C179" s="3" t="s"/>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>654531</x:v>
+        <x:v>654516</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
-        <x:v>278</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>301</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C180" s="15" t="s"/>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s"/>
       <x:c r="K180" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>654535</x:v>
+        <x:v>654517</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>302</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C181" s="3" t="s"/>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
-        <x:v>654596</x:v>
+        <x:v>654528</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C182" s="15" t="s"/>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s"/>
       <x:c r="K182" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
-        <x:v>654595</x:v>
+        <x:v>654529</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
-        <x:v>257</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
-        <x:v>258</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C183" s="3" t="s"/>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
-        <x:v>654597</x:v>
+        <x:v>654531</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
-        <x:v>229</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C184" s="15" t="s"/>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s"/>
       <x:c r="K184" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
-        <x:v>654519</x:v>
+        <x:v>654535</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
-        <x:v>249</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C185" s="3" t="s"/>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
-        <x:v>654526</x:v>
+        <x:v>654596</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="C186" s="15" t="s"/>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s"/>
       <x:c r="K186" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
@@ -13669,156 +13669,156 @@
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="C209" s="3" t="s"/>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="G209" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
-        <x:v>70707</x:v>
+        <x:v>30857</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
-        <x:v>580364</x:v>
+        <x:v>611395</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C210" s="15" t="s"/>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s"/>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s"/>
       <x:c r="I210" s="16" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s"/>
       <x:c r="K210" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
-        <x:v>30857</x:v>
+        <x:v>70707</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
-        <x:v>385</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
-        <x:v>611395</x:v>
+        <x:v>580364</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C211" s="3" t="s"/>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="G211" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>30857</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>599879</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
@@ -14567,451 +14567,451 @@
       </x:c>
       <x:c r="P226" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
         <x:v>638107</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
         <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="C227" s="3" t="s"/>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="G227" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
-        <x:v>639539</x:v>
+        <x:v>637713</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
-        <x:v>405</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="C228" s="15" t="s"/>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s"/>
       <x:c r="I228" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s"/>
       <x:c r="K228" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
-        <x:v>412</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
-        <x:v>639544</x:v>
+        <x:v>638106</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
-        <x:v>409</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
-        <x:v>409</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="C229" s="3" t="s"/>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="G229" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
-        <x:v>637713</x:v>
+        <x:v>639538</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
-        <x:v>423</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
-        <x:v>423</x:v>
+        <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
-        <x:v>411</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="C230" s="15" t="s"/>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s"/>
       <x:c r="K230" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
-        <x:v>638106</x:v>
+        <x:v>639542</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
-        <x:v>424</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="C231" s="3" t="s"/>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="G231" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
-        <x:v>639538</x:v>
+        <x:v>639543</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
-        <x:v>416</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
-        <x:v>416</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="C232" s="15" t="s"/>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s"/>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s"/>
       <x:c r="K232" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
-        <x:v>342</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
-        <x:v>639542</x:v>
+        <x:v>639539</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
-        <x:v>424</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
-        <x:v>424</x:v>
+        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C233" s="3" t="s"/>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="G233" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
-        <x:v>639543</x:v>
+        <x:v>639544</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="C234" s="15" t="s"/>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s"/>
       <x:c r="K234" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
         <x:v>640477</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="U234" s="16" t="s">
         <x:v>423</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="C235" s="3" t="s"/>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="G235" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>28</x:v>
@@ -15553,5231 +15553,5229 @@
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
         <x:v>581790</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
-        <x:v>414</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="C246" s="15" t="s"/>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I246" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s"/>
       <x:c r="K246" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
-        <x:v>651175</x:v>
+        <x:v>640867</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C247" s="3" t="s"/>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="G247" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="H247" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="S247" s="0" t="n">
+        <x:v>651185</x:v>
+      </x:c>
+      <x:c r="T247" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
-      <x:c r="S247" s="0" t="n">
-[...2 lines deleted...]
-      <x:c r="T247" s="4" t="s">
+      <x:c r="U247" s="4" t="s">
         <x:v>441</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="C248" s="15" t="s"/>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s"/>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I248" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s"/>
       <x:c r="K248" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="S248" s="14" t="n">
+        <x:v>651191</x:v>
+      </x:c>
+      <x:c r="T248" s="16" t="s">
         <x:v>440</x:v>
       </x:c>
-      <x:c r="S248" s="14" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U248" s="16" t="s">
-        <x:v>444</x:v>
+        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="C249" s="3" t="s"/>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="G249" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="H249" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
-        <x:v>651192</x:v>
+        <x:v>651207</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
-        <x:v>408</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
-        <x:v>409</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
-        <x:v>411</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="C250" s="15" t="s"/>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s"/>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
-        <x:v>437</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="H250" s="14" t="s"/>
       <x:c r="I250" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s"/>
       <x:c r="K250" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
-        <x:v>34093</x:v>
+        <x:v>70707</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
-        <x:v>437</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
-        <x:v>439</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
-        <x:v>651204</x:v>
+        <x:v>629879</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
-        <x:v>422</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
-        <x:v>422</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="C251" s="3" t="s"/>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="G251" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="H251" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
-        <x:v>640852</x:v>
+        <x:v>651208</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
-        <x:v>446</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="C252" s="15" t="s"/>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s"/>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I252" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s"/>
       <x:c r="K252" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
-        <x:v>640854</x:v>
+        <x:v>640852</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
-        <x:v>447</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
-        <x:v>428</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="C253" s="3" t="s"/>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="G253" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="H253" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
-        <x:v>640867</x:v>
+        <x:v>640854</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
-        <x:v>405</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="C254" s="15" t="s"/>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s"/>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I254" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s"/>
       <x:c r="K254" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
-        <x:v>651185</x:v>
+        <x:v>651175</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
-        <x:v>448</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
-        <x:v>443</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="C255" s="3" t="s"/>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="G255" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="H255" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
-        <x:v>651191</x:v>
+        <x:v>651177</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
-        <x:v>448</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
-        <x:v>443</x:v>
+        <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
-        <x:v>411</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C256" s="15" t="s"/>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s"/>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I256" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s"/>
       <x:c r="K256" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
-        <x:v>651207</x:v>
+        <x:v>651189</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C257" s="3" t="s"/>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="G257" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="H257" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
-        <x:v>651208</x:v>
+        <x:v>651192</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
-        <x:v>424</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
-        <x:v>424</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
-        <x:v>414</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="C258" s="15" t="s"/>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s"/>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I258" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s"/>
       <x:c r="K258" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
-        <x:v>445</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
-        <x:v>651182</x:v>
+        <x:v>651204</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
-        <x:v>428</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
-        <x:v>446</x:v>
+        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="C259" s="3" t="s"/>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="G259" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="H259" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
-        <x:v>640871</x:v>
+        <x:v>651182</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
-        <x:v>450</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
-        <x:v>450</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="C260" s="15" t="s"/>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s"/>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I260" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s"/>
       <x:c r="K260" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
-        <x:v>449</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
-        <x:v>651211</x:v>
+        <x:v>640871</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="C261" s="3" t="s"/>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="H261" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
-        <x:v>651213</x:v>
+        <x:v>651211</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
-        <x:v>414</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="C262" s="15" t="s"/>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I262" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s"/>
       <x:c r="K262" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
-        <x:v>651178</x:v>
+        <x:v>651213</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
-        <x:v>425</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
-        <x:v>422</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="C263" s="3" t="s"/>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="G263" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="H263" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
-        <x:v>651180</x:v>
+        <x:v>651178</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
-        <x:v>422</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="C264" s="15" t="s"/>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s"/>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I264" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s"/>
       <x:c r="K264" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
-        <x:v>445</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
-        <x:v>651183</x:v>
+        <x:v>651180</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
-        <x:v>276</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
-        <x:v>451</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="C265" s="3" t="s"/>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="G265" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="H265" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
-        <x:v>640868</x:v>
+        <x:v>651183</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
-        <x:v>423</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
-        <x:v>423</x:v>
+        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
-        <x:v>405</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="C266" s="15" t="s"/>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s"/>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I266" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s"/>
       <x:c r="K266" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
-        <x:v>651186</x:v>
+        <x:v>640868</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
-        <x:v>409</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
-        <x:v>425</x:v>
+        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="C267" s="3" t="s"/>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="G267" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="H267" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
-        <x:v>651193</x:v>
+        <x:v>651186</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
-        <x:v>411</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C268" s="15" t="s"/>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s"/>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I268" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s"/>
       <x:c r="K268" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
-        <x:v>439</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
-        <x:v>651205</x:v>
+        <x:v>651193</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="C269" s="3" t="s"/>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="G269" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="H269" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
-        <x:v>651206</x:v>
+        <x:v>651205</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
-        <x:v>452</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
-        <x:v>452</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="C270" s="15" t="s"/>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I270" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s"/>
       <x:c r="K270" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
-        <x:v>440</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
-        <x:v>651209</x:v>
+        <x:v>651206</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="C271" s="3" t="s"/>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="G271" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="H271" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
-        <x:v>651174</x:v>
+        <x:v>651209</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
-        <x:v>422</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="C272" s="15" t="s"/>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I272" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s"/>
       <x:c r="K272" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
-        <x:v>440</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
-        <x:v>651176</x:v>
+        <x:v>651174</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
-        <x:v>416</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
-        <x:v>453</x:v>
+        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="C273" s="3" t="s"/>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="H273" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
-        <x:v>651179</x:v>
+        <x:v>651176</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="C274" s="15" t="s"/>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I274" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s"/>
       <x:c r="K274" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
-        <x:v>449</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
-        <x:v>651181</x:v>
+        <x:v>651179</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
-        <x:v>454</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
-        <x:v>455</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="C275" s="3" t="s"/>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="G275" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="H275" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
-        <x:v>651184</x:v>
+        <x:v>651181</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
-        <x:v>456</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
-        <x:v>457</x:v>
+        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="C276" s="15" t="s"/>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s"/>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I276" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s"/>
       <x:c r="K276" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
-        <x:v>651187</x:v>
+        <x:v>651184</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
-        <x:v>458</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
-        <x:v>276</x:v>
+        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="C277" s="3" t="s"/>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="G277" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="H277" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
-        <x:v>651188</x:v>
+        <x:v>651187</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
-        <x:v>422</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="C278" s="15" t="s"/>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s"/>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I278" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s"/>
       <x:c r="K278" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
-        <x:v>449</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
-        <x:v>651190</x:v>
+        <x:v>651188</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
-        <x:v>431</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
-        <x:v>418</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C279" s="3" t="s"/>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="G279" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="H279" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
-        <x:v>651210</x:v>
+        <x:v>651190</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="C280" s="15" t="s"/>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s"/>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I280" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s"/>
       <x:c r="K280" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
-        <x:v>445</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
-        <x:v>651212</x:v>
+        <x:v>651210</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
-        <x:v>446</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
-        <x:v>446</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="C281" s="3" t="s"/>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="G281" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="H281" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
-        <x:v>640853</x:v>
+        <x:v>651212</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
-        <x:v>430</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="C282" s="15" t="s"/>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s"/>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I282" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s"/>
       <x:c r="K282" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
-        <x:v>449</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
-        <x:v>640855</x:v>
+        <x:v>640853</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
-        <x:v>459</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="C283" s="3" t="s"/>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="G283" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="H283" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
-        <x:v>640856</x:v>
+        <x:v>640855</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
-        <x:v>460</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
-        <x:v>419</x:v>
+        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
-        <x:v>411</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="C284" s="15" t="s"/>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s"/>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I284" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s"/>
       <x:c r="K284" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
-        <x:v>440</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
-        <x:v>640869</x:v>
+        <x:v>640856</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="C285" s="3" t="s"/>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="G285" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="H285" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
-        <x:v>640870</x:v>
+        <x:v>640869</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
-        <x:v>419</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
-        <x:v>419</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
-        <x:v>461</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="C286" s="15" t="s"/>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s"/>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
-        <x:v>462</x:v>
-[...1 lines deleted...]
-      <x:c r="H286" s="14" t="s"/>
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="H286" s="14" t="s">
+        <x:v>438</x:v>
+      </x:c>
       <x:c r="I286" s="16" t="s">
-        <x:v>463</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="J286" s="14" t="s"/>
       <x:c r="K286" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
-        <x:v>46330</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
-        <x:v>353</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
-        <x:v>462</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
-        <x:v>463</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
-        <x:v>613844</x:v>
+        <x:v>640870</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
-        <x:v>464</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
-        <x:v>34922</x:v>
+        <x:v>41364</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="G287" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
-        <x:v>463</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>46330</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
-        <x:v>463</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
-        <x:v>565291</x:v>
+        <x:v>613844</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
-        <x:v>466</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
-        <x:v>461</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
         <x:v>34922</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s"/>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
-        <x:v>462</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s"/>
       <x:c r="I288" s="16" t="s">
-        <x:v>463</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K288" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>46330</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
-        <x:v>462</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
-        <x:v>463</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
-        <x:v>560342</x:v>
+        <x:v>565291</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
-        <x:v>467</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="C289" s="3" t="n">
-        <x:v>41364</x:v>
+        <x:v>34922</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s"/>
-      <x:c r="E289" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G289" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
-        <x:v>463</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="J289" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>46330</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
-        <x:v>463</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
-        <x:v>609135</x:v>
+        <x:v>560342</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
-        <x:v>468</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
-        <x:v>38472</x:v>
+        <x:v>41364</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
-      <x:c r="E290" s="14" t="s"/>
+      <x:c r="E290" s="14" t="s">
+        <x:v>76</x:v>
+      </x:c>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
-        <x:v>469</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="H290" s="14" t="s"/>
       <x:c r="I290" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s">
-        <x:v>471</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="K290" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
-        <x:v>34093</x:v>
+        <x:v>46330</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
-        <x:v>469</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
-        <x:v>521657</x:v>
+        <x:v>609135</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
-        <x:v>472</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
-        <x:v>473</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="C291" s="3" t="n">
         <x:v>38472</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="G291" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="H291" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J291" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
-        <x:v>586449</x:v>
+        <x:v>521657</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
-        <x:v>474</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
-        <x:v>475</x:v>
-[...1 lines deleted...]
-      <x:c r="C292" s="15" t="s"/>
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="C292" s="15" t="n">
+        <x:v>38472</x:v>
+      </x:c>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s"/>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
-        <x:v>469</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s">
-        <x:v>470</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="I292" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="J292" s="14" t="s"/>
+      <x:c r="J292" s="14" t="s">
+        <x:v>475</x:v>
+      </x:c>
       <x:c r="K292" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
-        <x:v>46329</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
-        <x:v>476</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
-        <x:v>469</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
-        <x:v>523310</x:v>
+        <x:v>586449</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
-        <x:v>477</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
-        <x:v>335</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="C293" s="3" t="s"/>
       <x:c r="D293" s="3" t="s"/>
-      <x:c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G293" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="H293" s="0" t="s">
+        <x:v>474</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
-        <x:v>479</x:v>
-[...2 lines deleted...]
-        <x:v>80</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>46329</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
-        <x:v>479</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
-        <x:v>608680</x:v>
+        <x:v>523310</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
-        <x:v>480</x:v>
-[...1 lines deleted...]
-      <x:c r="C294" s="15" t="s"/>
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="C294" s="15" t="n">
+        <x:v>37786</x:v>
+      </x:c>
       <x:c r="D294" s="15" t="s"/>
-      <x:c r="E294" s="14" t="s"/>
+      <x:c r="E294" s="14" t="s">
+        <x:v>76</x:v>
+      </x:c>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
-        <x:v>481</x:v>
-[...1 lines deleted...]
-      <x:c r="H294" s="14" t="s">
         <x:v>482</x:v>
       </x:c>
+      <x:c r="H294" s="14" t="s"/>
       <x:c r="I294" s="16" t="s">
-        <x:v>147</x:v>
-[...1 lines deleted...]
-      <x:c r="J294" s="14" t="s"/>
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="J294" s="14" t="s">
+        <x:v>80</x:v>
+      </x:c>
       <x:c r="K294" s="14" t="s">
-        <x:v>483</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
-        <x:v>34093</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
-        <x:v>481</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
-        <x:v>639656</x:v>
+        <x:v>608680</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
-        <x:v>410</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="C295" s="3" t="s"/>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="G295" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="H295" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
-        <x:v>639657</x:v>
+        <x:v>639656</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
-        <x:v>446</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="C296" s="15" t="s"/>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s"/>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
-      <x:c r="H296" s="14" t="s"/>
+      <x:c r="H296" s="14" t="s">
+        <x:v>486</x:v>
+      </x:c>
       <x:c r="I296" s="16" t="s">
-        <x:v>486</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s"/>
       <x:c r="K296" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
-        <x:v>71132</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
-        <x:v>486</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
-        <x:v>542292</x:v>
+        <x:v>639657</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
-        <x:v>487</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="C297" s="3" t="s"/>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="G297" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
-        <x:v>486</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
-        <x:v>31090</x:v>
+        <x:v>71132</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
-        <x:v>486</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
-        <x:v>542266</x:v>
+        <x:v>542292</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
-        <x:v>487</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
-        <x:v>489</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="C298" s="15" t="s"/>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s"/>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
-        <x:v>485</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s"/>
       <x:c r="I298" s="16" t="s">
-        <x:v>486</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s"/>
       <x:c r="K298" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
-        <x:v>71132</x:v>
+        <x:v>31090</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
-        <x:v>485</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
-        <x:v>486</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
-        <x:v>542291</x:v>
+        <x:v>542266</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
-        <x:v>487</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="C299" s="3" t="s"/>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="G299" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
-        <x:v>486</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
-        <x:v>46359</x:v>
+        <x:v>71132</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
-        <x:v>486</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
-        <x:v>542412</x:v>
+        <x:v>542291</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
-        <x:v>487</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
-        <x:v>491</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="C300" s="15" t="s"/>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s"/>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
-        <x:v>485</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s"/>
       <x:c r="I300" s="16" t="s">
-        <x:v>486</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s"/>
       <x:c r="K300" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
-        <x:v>71132</x:v>
+        <x:v>46359</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
-        <x:v>485</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
-        <x:v>486</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
-        <x:v>542293</x:v>
+        <x:v>542412</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
-        <x:v>487</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="C301" s="3" t="s"/>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="G301" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
-        <x:v>486</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
-        <x:v>46003</x:v>
+        <x:v>71132</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
-        <x:v>486</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
-        <x:v>542297</x:v>
+        <x:v>542293</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
-        <x:v>487</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
-        <x:v>494</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="C302" s="15" t="s"/>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s"/>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
-        <x:v>485</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s"/>
       <x:c r="I302" s="16" t="s">
-        <x:v>486</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s"/>
       <x:c r="K302" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
-        <x:v>493</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
-        <x:v>485</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
-        <x:v>486</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
-        <x:v>542299</x:v>
+        <x:v>542297</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
-        <x:v>487</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="C303" s="3" t="s"/>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="G303" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
-        <x:v>486</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
-        <x:v>486</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
-        <x:v>542298</x:v>
+        <x:v>542299</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
-        <x:v>487</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
-        <x:v>496</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="C304" s="15" t="s"/>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s"/>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
-        <x:v>485</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
-        <x:v>486</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s"/>
       <x:c r="K304" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
-        <x:v>485</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
-        <x:v>486</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
         <x:v>542267</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
-        <x:v>487</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
-        <x:v>138</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="C305" s="3" t="s"/>
       <x:c r="D305" s="3" t="s"/>
-      <x:c r="E305" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G305" s="0" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="I305" s="4" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="K305" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="L305" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M305" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="N305" s="3" t="n">
+        <x:v>46003</x:v>
+      </x:c>
+      <x:c r="O305" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
-      <x:c r="I305" s="4" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="P305" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
-        <x:v>377</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
-        <x:v>603544</x:v>
+        <x:v>542298</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
-        <x:v>308</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
-        <x:v>499</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C306" s="15" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
-        <x:v>497</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s"/>
       <x:c r="I306" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K306" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
-        <x:v>497</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
-        <x:v>317</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
-        <x:v>603545</x:v>
+        <x:v>603544</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
-        <x:v>299</x:v>
+        <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C307" s="3" t="n">
-        <x:v>41844</x:v>
+        <x:v>40248</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s"/>
+      <x:c r="E307" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
       <x:c r="G307" s="0" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
-        <x:v>377</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="J307" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
-        <x:v>15052</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
-        <x:v>377</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
-        <x:v>649614</x:v>
+        <x:v>603545</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
-        <x:v>348</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
-        <x:v>365</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
-        <x:v>500</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C308" s="15" t="n">
         <x:v>41844</x:v>
       </x:c>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s"/>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
-        <x:v>504</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
-        <x:v>463</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s">
-        <x:v>502</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="K308" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>15052</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
-        <x:v>503</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
-        <x:v>504</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
-        <x:v>463</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
-        <x:v>439</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
-        <x:v>649613</x:v>
+        <x:v>649614</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C309" s="3" t="n">
         <x:v>41844</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="G309" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
-        <x:v>341</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="J309" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>15052</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
-        <x:v>341</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
-        <x:v>649612</x:v>
+        <x:v>649613</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
-        <x:v>74</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
-        <x:v>506</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C310" s="15" t="n">
-        <x:v>35517</x:v>
+        <x:v>41844</x:v>
       </x:c>
       <x:c r="D310" s="15" t="s"/>
-      <x:c r="E310" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E310" s="14" t="s"/>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
-        <x:v>437</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="H310" s="14" t="s"/>
       <x:c r="I310" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s">
-        <x:v>502</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="K310" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>15052</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
-        <x:v>503</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
-        <x:v>608280</x:v>
+        <x:v>649612</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
-        <x:v>308</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
-        <x:v>339</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="C311" s="3" t="n">
-        <x:v>40907</x:v>
+        <x:v>35517</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="E311" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G311" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="H311" s="0" t="s">
+        <x:v>438</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
-        <x:v>509</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="J311" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
-        <x:v>24223</x:v>
+        <x:v>15052</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
-        <x:v>509</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
-        <x:v>601341</x:v>
+        <x:v>608280</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
-        <x:v>347</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
-        <x:v>299</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
-        <x:v>512</x:v>
-[...1 lines deleted...]
-      <x:c r="C312" s="15" t="s"/>
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="C312" s="15" t="n">
+        <x:v>40907</x:v>
+      </x:c>
       <x:c r="D312" s="15" t="s"/>
-      <x:c r="E312" s="14" t="s"/>
+      <x:c r="E312" s="14" t="s">
+        <x:v>76</x:v>
+      </x:c>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
-        <x:v>513</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s"/>
       <x:c r="I312" s="16" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="J312" s="14" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="K312" s="14" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="L312" s="14" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="M312" s="14" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="N312" s="15" t="n">
+        <x:v>24223</x:v>
+      </x:c>
+      <x:c r="O312" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
-      <x:c r="J312" s="14" t="s"/>
-[...14 lines deleted...]
-      </x:c>
       <x:c r="P312" s="14" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="Q312" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
-      <x:c r="Q312" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R312" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
-        <x:v>629879</x:v>
+        <x:v>601341</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
-        <x:v>515</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="C313" s="3" t="n">
         <x:v>38472</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="E313" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G313" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="J313" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
-        <x:v>463</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
         <x:v>608564</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="C314" s="15" t="n">
         <x:v>38472</x:v>
       </x:c>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s"/>
       <x:c r="I314" s="16" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s">
-        <x:v>471</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="K314" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
-        <x:v>463</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
         <x:v>550653</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
         <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="C315" s="3" t="s"/>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="G315" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
         <x:v>642495</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="C316" s="15" t="s"/>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s"/>
       <x:c r="I316" s="16" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s"/>
       <x:c r="K316" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
         <x:v>70703</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
-        <x:v>511</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
         <x:v>643174</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="C317" s="3" t="s"/>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="G317" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
         <x:v>650534</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="C318" s="15" t="s"/>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s"/>
       <x:c r="K318" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>46382</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
         <x:v>642523</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="C319" s="3" t="s"/>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="G319" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
         <x:v>585504</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="C320" s="15" t="s"/>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s"/>
       <x:c r="K320" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
-        <x:v>511</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
         <x:v>585515</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="C321" s="3" t="s"/>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
         <x:v>576396</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="C322" s="15" t="s"/>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s"/>
       <x:c r="I322" s="16" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s"/>
       <x:c r="K322" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>46382</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
         <x:v>576586</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="C323" s="3" t="s"/>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
         <x:v>650525</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="C324" s="15" t="s"/>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s"/>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s"/>
       <x:c r="I324" s="16" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s"/>
       <x:c r="K324" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
-        <x:v>511</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
         <x:v>586276</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="C325" s="3" t="s"/>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="G325" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
         <x:v>586279</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
         <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C326" s="15" t="s"/>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s"/>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s"/>
       <x:c r="I326" s="16" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s"/>
       <x:c r="K326" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
-        <x:v>511</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
         <x:v>577081</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="C327" s="3" t="s"/>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="G327" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>46382</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
         <x:v>642522</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="C328" s="15" t="s"/>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s"/>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s"/>
       <x:c r="I328" s="16" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s"/>
       <x:c r="K328" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
-        <x:v>493</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
-        <x:v>511</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
         <x:v>576516</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="C329" s="3" t="s"/>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="G329" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
         <x:v>643192</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C330" s="15" t="s"/>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s"/>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s"/>
       <x:c r="I330" s="16" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s"/>
       <x:c r="K330" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
         <x:v>70703</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
-        <x:v>511</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
         <x:v>643176</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="C331" s="3" t="s"/>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="G331" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
         <x:v>70711</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
         <x:v>578077</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="C332" s="15" t="s"/>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s"/>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s"/>
       <x:c r="I332" s="16" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s"/>
       <x:c r="K332" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
-        <x:v>71132</x:v>
+        <x:v>70707</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
-        <x:v>511</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
-        <x:v>643145</x:v>
+        <x:v>650530</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="C333" s="3" t="s"/>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="G333" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
-        <x:v>70711</x:v>
+        <x:v>46081</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
-        <x:v>650486</x:v>
+        <x:v>576556</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
-        <x:v>397</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
-        <x:v>373</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
-        <x:v>537</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C334" s="15" t="s"/>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s"/>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s"/>
       <x:c r="I334" s="16" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s"/>
       <x:c r="K334" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
-        <x:v>70703</x:v>
+        <x:v>71132</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
-        <x:v>526</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
-        <x:v>511</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
-        <x:v>643177</x:v>
+        <x:v>643145</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="C335" s="3" t="s"/>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="G335" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
-        <x:v>70707</x:v>
+        <x:v>70711</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
-        <x:v>650530</x:v>
+        <x:v>650486</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
-        <x:v>522</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="C336" s="15" t="s"/>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s"/>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s"/>
       <x:c r="I336" s="16" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s"/>
       <x:c r="K336" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
-        <x:v>46081</x:v>
+        <x:v>70703</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
-        <x:v>524</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
-        <x:v>511</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
-        <x:v>576556</x:v>
+        <x:v>643177</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="C337" s="3" t="s"/>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="G337" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
-        <x:v>46003</x:v>
+        <x:v>70707</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
-        <x:v>577832</x:v>
+        <x:v>650535</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
-        <x:v>529</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="C338" s="15" t="s"/>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s"/>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="H338" s="14" t="s"/>
       <x:c r="I338" s="16" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s"/>
       <x:c r="K338" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
-        <x:v>70707</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
-        <x:v>511</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
-        <x:v>650535</x:v>
+        <x:v>642486</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="C339" s="3" t="s"/>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="G339" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
-        <x:v>46003</x:v>
+        <x:v>70707</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
-        <x:v>642486</x:v>
+        <x:v>584703</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
-        <x:v>397</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
-        <x:v>373</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
-        <x:v>538</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="C340" s="15" t="s"/>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s"/>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="H340" s="14" t="s"/>
       <x:c r="I340" s="16" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="J340" s="14" t="s"/>
       <x:c r="K340" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L340" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
-        <x:v>511</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
-        <x:v>584703</x:v>
+        <x:v>584706</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="C341" s="3" t="s"/>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="G341" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
-        <x:v>70707</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
-        <x:v>584706</x:v>
+        <x:v>577832</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
-        <x:v>539</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="C342" s="15" t="s"/>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s"/>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s"/>
       <x:c r="I342" s="16" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s"/>
       <x:c r="K342" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
-        <x:v>493</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
-        <x:v>511</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
         <x:v>642196</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="C343" s="3" t="s"/>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="G343" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
         <x:v>629276</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
@@ -20937,51 +20935,51 @@
       </x:c>
       <x:c r="B347" s="0" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="C347" s="3" t="s"/>
       <x:c r="D347" s="3" t="s"/>
       <x:c r="G347" s="0" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
         <x:v>648681</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
         <x:v>552</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
@@ -21333,51 +21331,51 @@
       <x:c r="M354" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
         <x:v>607314</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
-        <x:v>499</x:v>
+        <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="C355" s="3" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="E355" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G355" s="0" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="J355" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
@@ -21390,51 +21388,51 @@
       <x:c r="M355" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
         <x:v>607315</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
-        <x:v>499</x:v>
+        <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="C356" s="15" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="H356" s="14" t="s"/>
       <x:c r="I356" s="16" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s">
@@ -21514,86 +21512,86 @@
       </x:c>
       <x:c r="P357" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
         <x:v>641326</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
-        <x:v>506</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="C358" s="15" t="n">
         <x:v>41844</x:v>
       </x:c>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="I358" s="16" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s">
-        <x:v>502</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="K358" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
         <x:v>15052</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
-        <x:v>503</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
         <x:v>609835</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
@@ -21957,51 +21955,51 @@
       </x:c>
       <x:c r="P365" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
         <x:v>633963</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
-        <x:v>490</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="C366" s="15" t="s"/>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s"/>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="H366" s="14" t="s"/>
       <x:c r="I366" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J366" s="14" t="s"/>
       <x:c r="K366" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
         <x:v>46359</x:v>
       </x:c>
@@ -22070,122 +22068,122 @@
         <x:v>634121</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="C368" s="15" t="s"/>
       <x:c r="D368" s="15" t="s"/>
       <x:c r="E368" s="14" t="s"/>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="H368" s="14" t="s"/>
       <x:c r="I368" s="16" t="s">
-        <x:v>463</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="J368" s="14" t="s"/>
       <x:c r="K368" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L368" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
-        <x:v>463</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
         <x:v>603902</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C369" s="3" t="s"/>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="G369" s="0" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
-        <x:v>463</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
-        <x:v>463</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
         <x:v>603910</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="C370" s="15" t="s"/>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s"/>
       <x:c r="F370" s="14" t="s"/>
@@ -22214,51 +22212,51 @@
       </x:c>
       <x:c r="P370" s="14" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
         <x:v>538812</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
         <x:v>607</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="C371" s="3" t="s"/>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="G371" s="0" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="H371" s="0" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
@@ -22266,51 +22264,51 @@
       </x:c>
       <x:c r="P371" s="0" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
         <x:v>567359</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
-        <x:v>538</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="C372" s="15" t="s"/>
       <x:c r="D372" s="15" t="s"/>
       <x:c r="E372" s="14" t="s"/>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="H372" s="14" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="I372" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J372" s="14" t="s"/>
       <x:c r="K372" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
@@ -22321,51 +22319,51 @@
       </x:c>
       <x:c r="P372" s="14" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
         <x:v>567361</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="C373" s="3" t="s"/>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="G373" s="0" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="H373" s="0" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
@@ -22373,51 +22371,51 @@
       </x:c>
       <x:c r="P373" s="0" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
         <x:v>567363</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
-        <x:v>538</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="C374" s="15" t="s"/>
       <x:c r="D374" s="15" t="s"/>
       <x:c r="E374" s="14" t="s"/>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="H374" s="14" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="I374" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J374" s="14" t="s"/>
       <x:c r="K374" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L374" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M374" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
@@ -22428,51 +22426,51 @@
       </x:c>
       <x:c r="P374" s="14" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
         <x:v>567364</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="C375" s="3" t="s"/>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="G375" s="0" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="H375" s="0" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
@@ -22480,51 +22478,51 @@
       </x:c>
       <x:c r="P375" s="0" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
         <x:v>567366</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
-        <x:v>538</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="C376" s="15" t="s"/>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s"/>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="H376" s="14" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="I376" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J376" s="14" t="s"/>
       <x:c r="K376" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L376" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
@@ -22535,51 +22533,51 @@
       </x:c>
       <x:c r="P376" s="14" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
         <x:v>577816</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="C377" s="3" t="s"/>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="G377" s="0" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="H377" s="0" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>70707</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
@@ -22587,51 +22585,51 @@
       </x:c>
       <x:c r="P377" s="0" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
         <x:v>567362</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
-        <x:v>538</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="C378" s="15" t="s"/>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s"/>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="I378" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s"/>
       <x:c r="K378" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
@@ -22680,51 +22678,51 @@
       <x:c r="L379" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
         <x:v>637729</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
-        <x:v>459</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
         <x:v>619</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="C380" s="15" t="s"/>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s"/>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s"/>
       <x:c r="I380" s="16" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s"/>
       <x:c r="K380" s="14" t="s">
@@ -22733,100 +22731,100 @@
       <x:c r="L380" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
         <x:v>637725</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
-        <x:v>459</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
         <x:v>619</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="C381" s="3" t="s"/>
       <x:c r="D381" s="3" t="s"/>
       <x:c r="G381" s="0" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L381" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M381" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
         <x:v>72410</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
         <x:v>636529</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
-        <x:v>459</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C382" s="15" t="s"/>
       <x:c r="D382" s="15" t="s"/>
       <x:c r="E382" s="14" t="s"/>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="H382" s="14" t="s"/>
       <x:c r="I382" s="16" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="J382" s="14" t="s"/>
       <x:c r="K382" s="14" t="s">
@@ -22835,100 +22833,100 @@
       <x:c r="L382" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M382" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
         <x:v>634050</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
-        <x:v>459</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C383" s="3" t="s"/>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="G383" s="0" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
         <x:v>634059</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
-        <x:v>459</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="C384" s="15" t="s"/>
       <x:c r="D384" s="15" t="s"/>
       <x:c r="E384" s="14" t="s"/>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="H384" s="14" t="s"/>
       <x:c r="I384" s="16" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="J384" s="14" t="s"/>
       <x:c r="K384" s="14" t="s">
@@ -22937,100 +22935,100 @@
       <x:c r="L384" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
         <x:v>72410</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
         <x:v>636533</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
-        <x:v>459</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C385" s="3" t="s"/>
       <x:c r="D385" s="3" t="s"/>
       <x:c r="G385" s="0" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="I385" s="4" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="K385" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L385" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M385" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N385" s="3" t="n">
         <x:v>72420</x:v>
       </x:c>
       <x:c r="O385" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P385" s="0" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="Q385" s="4" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="R385" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="S385" s="0" t="n">
         <x:v>634810</x:v>
       </x:c>
       <x:c r="T385" s="4" t="s">
-        <x:v>459</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="U385" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:21">
       <x:c r="A386" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B386" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C386" s="15" t="s"/>
       <x:c r="D386" s="15" t="s"/>
       <x:c r="E386" s="14" t="s"/>
       <x:c r="F386" s="14" t="s"/>
       <x:c r="G386" s="14" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="H386" s="14" t="s"/>
       <x:c r="I386" s="16" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="J386" s="14" t="s"/>
       <x:c r="K386" s="14" t="s">
@@ -23039,100 +23037,100 @@
       <x:c r="L386" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M386" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N386" s="15" t="n">
         <x:v>72420</x:v>
       </x:c>
       <x:c r="O386" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P386" s="14" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="Q386" s="16" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
         <x:v>634829</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
-        <x:v>459</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C387" s="3" t="s"/>
       <x:c r="D387" s="3" t="s"/>
       <x:c r="G387" s="0" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="I387" s="4" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="K387" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L387" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M387" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N387" s="3" t="n">
         <x:v>72420</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P387" s="0" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="Q387" s="4" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
         <x:v>634853</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
-        <x:v>459</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C388" s="15" t="s"/>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s"/>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="H388" s="14" t="s"/>
       <x:c r="I388" s="16" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="J388" s="14" t="s"/>
       <x:c r="K388" s="14" t="s">
@@ -23141,100 +23139,100 @@
       <x:c r="L388" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M388" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N388" s="15" t="n">
         <x:v>72420</x:v>
       </x:c>
       <x:c r="O388" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P388" s="14" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="Q388" s="16" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S388" s="14" t="n">
         <x:v>634883</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
-        <x:v>459</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="C389" s="3" t="s"/>
       <x:c r="D389" s="3" t="s"/>
       <x:c r="G389" s="0" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="I389" s="4" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="K389" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L389" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M389" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
         <x:v>72410</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
         <x:v>634895</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
-        <x:v>459</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="C390" s="15" t="s"/>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s"/>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="H390" s="14" t="s"/>
       <x:c r="I390" s="16" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="J390" s="14" t="s"/>
       <x:c r="K390" s="14" t="s">
@@ -23243,100 +23241,100 @@
       <x:c r="L390" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M390" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
         <x:v>72410</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
         <x:v>634897</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
-        <x:v>459</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="C391" s="3" t="s"/>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="G391" s="0" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L391" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
         <x:v>72410</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
         <x:v>634902</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
-        <x:v>459</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C392" s="15" t="s"/>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s"/>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s"/>
       <x:c r="I392" s="16" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="J392" s="14" t="s"/>
       <x:c r="K392" s="14" t="s">
@@ -23345,100 +23343,100 @@
       <x:c r="L392" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
         <x:v>634047</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
-        <x:v>459</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C393" s="3" t="s"/>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="G393" s="0" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L393" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
         <x:v>634054</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
-        <x:v>459</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C394" s="15" t="s"/>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s"/>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s"/>
       <x:c r="I394" s="16" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s"/>
       <x:c r="K394" s="14" t="s">
@@ -23447,100 +23445,100 @@
       <x:c r="L394" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
         <x:v>634056</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
-        <x:v>459</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="C395" s="3" t="s"/>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="G395" s="0" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="I395" s="4" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="K395" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L395" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
         <x:v>72410</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
         <x:v>636515</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
-        <x:v>459</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="C396" s="15" t="s"/>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s"/>
       <x:c r="F396" s="14" t="s"/>
       <x:c r="G396" s="14" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="H396" s="14" t="s"/>
       <x:c r="I396" s="16" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="J396" s="14" t="s"/>
       <x:c r="K396" s="14" t="s">
@@ -23549,100 +23547,100 @@
       <x:c r="L396" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M396" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N396" s="15" t="n">
         <x:v>72410</x:v>
       </x:c>
       <x:c r="O396" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="P396" s="14" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="Q396" s="16" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
         <x:v>636522</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
-        <x:v>459</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C397" s="3" t="s"/>
       <x:c r="D397" s="3" t="s"/>
       <x:c r="G397" s="0" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="I397" s="4" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="K397" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L397" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M397" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N397" s="3" t="n">
         <x:v>72420</x:v>
       </x:c>
       <x:c r="O397" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P397" s="0" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="Q397" s="4" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="R397" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S397" s="0" t="n">
         <x:v>634837</x:v>
       </x:c>
       <x:c r="T397" s="4" t="s">
-        <x:v>459</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="U397" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C398" s="15" t="s"/>
       <x:c r="D398" s="15" t="s"/>
       <x:c r="E398" s="14" t="s"/>
       <x:c r="F398" s="14" t="s"/>
       <x:c r="G398" s="14" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="H398" s="14" t="s"/>
       <x:c r="I398" s="16" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="J398" s="14" t="s"/>
       <x:c r="K398" s="14" t="s">
@@ -23651,304 +23649,304 @@
       <x:c r="L398" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M398" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N398" s="15" t="n">
         <x:v>72420</x:v>
       </x:c>
       <x:c r="O398" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P398" s="14" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="Q398" s="16" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="R398" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S398" s="14" t="n">
         <x:v>634885</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
-        <x:v>459</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="C399" s="3" t="s"/>
       <x:c r="D399" s="3" t="s"/>
       <x:c r="G399" s="0" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="I399" s="4" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="K399" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L399" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M399" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N399" s="3" t="n">
         <x:v>72410</x:v>
       </x:c>
       <x:c r="O399" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="P399" s="0" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="Q399" s="4" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="R399" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="S399" s="0" t="n">
-        <x:v>634908</x:v>
+        <x:v>636511</x:v>
       </x:c>
       <x:c r="T399" s="4" t="s">
-        <x:v>459</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="U399" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
-        <x:v>398</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="C400" s="15" t="s"/>
       <x:c r="D400" s="15" t="s"/>
       <x:c r="E400" s="14" t="s"/>
       <x:c r="F400" s="14" t="s"/>
       <x:c r="G400" s="14" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="H400" s="14" t="s"/>
       <x:c r="I400" s="16" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="J400" s="14" t="s"/>
       <x:c r="K400" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L400" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M400" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N400" s="15" t="n">
         <x:v>72410</x:v>
       </x:c>
       <x:c r="O400" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="P400" s="14" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="Q400" s="16" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="R400" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="S400" s="14" t="n">
-        <x:v>634910</x:v>
+        <x:v>636525</x:v>
       </x:c>
       <x:c r="T400" s="16" t="s">
-        <x:v>459</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="U400" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C401" s="3" t="s"/>
       <x:c r="D401" s="3" t="s"/>
       <x:c r="G401" s="0" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="I401" s="4" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="K401" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L401" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M401" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N401" s="3" t="n">
         <x:v>72410</x:v>
       </x:c>
       <x:c r="O401" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="P401" s="0" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="Q401" s="4" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="R401" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S401" s="0" t="n">
-        <x:v>636511</x:v>
+        <x:v>634908</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
-        <x:v>459</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
-        <x:v>620</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C402" s="15" t="s"/>
       <x:c r="D402" s="15" t="s"/>
       <x:c r="E402" s="14" t="s"/>
       <x:c r="F402" s="14" t="s"/>
       <x:c r="G402" s="14" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="H402" s="14" t="s"/>
       <x:c r="I402" s="16" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="J402" s="14" t="s"/>
       <x:c r="K402" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L402" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M402" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N402" s="15" t="n">
         <x:v>72410</x:v>
       </x:c>
       <x:c r="O402" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="P402" s="14" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="Q402" s="16" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
-        <x:v>439</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
-        <x:v>636525</x:v>
+        <x:v>634910</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
-        <x:v>459</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="C403" s="3" t="s"/>
       <x:c r="D403" s="3" t="s"/>
       <x:c r="G403" s="0" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="I403" s="4" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="K403" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L403" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M403" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N403" s="3" t="n">
         <x:v>72410</x:v>
       </x:c>
       <x:c r="O403" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="P403" s="0" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
         <x:v>634906</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
-        <x:v>459</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C404" s="15" t="s"/>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s"/>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="H404" s="14" t="s"/>
       <x:c r="I404" s="16" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="J404" s="14" t="s"/>
       <x:c r="K404" s="14" t="s">
@@ -23957,51 +23955,51 @@
       <x:c r="L404" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M404" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N404" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O404" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P404" s="14" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="Q404" s="16" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="R404" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S404" s="14" t="n">
         <x:v>634052</x:v>
       </x:c>
       <x:c r="T404" s="16" t="s">
-        <x:v>459</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="U404" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:21">
       <x:c r="A405" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="C405" s="3" t="s"/>
       <x:c r="D405" s="3" t="s"/>
       <x:c r="G405" s="0" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="I405" s="4" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="K405" s="0" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="L405" s="0" t="s">
         <x:v>49</x:v>
@@ -24009,51 +24007,51 @@
       <x:c r="M405" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N405" s="3" t="n">
         <x:v>46337</x:v>
       </x:c>
       <x:c r="O405" s="0" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="P405" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="Q405" s="4" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="R405" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="S405" s="0" t="n">
         <x:v>615588</x:v>
       </x:c>
       <x:c r="T405" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U405" s="4" t="s">
-        <x:v>453</x:v>
+        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:21">
       <x:c r="A406" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B406" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C406" s="15" t="n">
         <x:v>41981</x:v>
       </x:c>
       <x:c r="D406" s="15" t="s"/>
       <x:c r="E406" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F406" s="14" t="s"/>
       <x:c r="G406" s="14" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="H406" s="14" t="s"/>
       <x:c r="I406" s="16" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="J406" s="14" t="s">
@@ -24133,51 +24131,51 @@
       </x:c>
       <x:c r="P407" s="0" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="Q407" s="4" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="R407" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="S407" s="0" t="n">
         <x:v>632626</x:v>
       </x:c>
       <x:c r="T407" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U407" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:21">
       <x:c r="A408" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B408" s="14" t="s">
-        <x:v>538</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="C408" s="15" t="s"/>
       <x:c r="D408" s="15" t="s"/>
       <x:c r="E408" s="14" t="s"/>
       <x:c r="F408" s="14" t="s"/>
       <x:c r="G408" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="H408" s="14" t="s"/>
       <x:c r="I408" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J408" s="14" t="s"/>
       <x:c r="K408" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L408" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M408" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N408" s="15" t="n">
         <x:v>70707</x:v>
       </x:c>
@@ -24990,60 +24988,60 @@
       <x:c r="J423" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K423" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L423" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M423" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N423" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O423" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P423" s="0" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="Q423" s="4" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="R423" s="0" t="s">
-        <x:v>654</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S423" s="0" t="n">
-        <x:v>554894</x:v>
+        <x:v>510684</x:v>
       </x:c>
       <x:c r="T423" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U423" s="4" t="s">
-        <x:v>309</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C424" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D424" s="15" t="s"/>
       <x:c r="E424" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F424" s="14" t="s"/>
       <x:c r="G424" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H424" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I424" s="16" t="s">
         <x:v>79</x:v>
@@ -25051,57 +25049,57 @@
       <x:c r="J424" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K424" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L424" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M424" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N424" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O424" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P424" s="14" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="Q424" s="16" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="R424" s="14" t="s">
-        <x:v>654</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S424" s="14" t="n">
-        <x:v>603436</x:v>
+        <x:v>554817</x:v>
       </x:c>
       <x:c r="T424" s="16" t="s">
-        <x:v>308</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U424" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:21">
       <x:c r="A425" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C425" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D425" s="3" t="s"/>
       <x:c r="E425" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G425" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H425" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
@@ -25114,57 +25112,57 @@
       <x:c r="K425" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L425" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M425" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N425" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O425" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P425" s="0" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="Q425" s="4" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="R425" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S425" s="0" t="n">
-        <x:v>510684</x:v>
+        <x:v>554891</x:v>
       </x:c>
       <x:c r="T425" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U425" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:21">
       <x:c r="A426" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B426" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C426" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D426" s="15" t="s"/>
       <x:c r="E426" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F426" s="14" t="s"/>
       <x:c r="G426" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H426" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I426" s="16" t="s">
         <x:v>79</x:v>
@@ -25172,57 +25170,57 @@
       <x:c r="J426" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K426" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L426" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M426" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N426" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O426" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P426" s="14" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
-        <x:v>554817</x:v>
+        <x:v>603436</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C427" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="E427" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G427" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H427" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
@@ -25232,54 +25230,54 @@
       <x:c r="J427" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K427" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L427" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M427" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
-        <x:v>554891</x:v>
+        <x:v>554894</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
         <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="C428" s="15" t="s"/>
       <x:c r="D428" s="15" t="s"/>
       <x:c r="E428" s="14" t="s"/>
       <x:c r="F428" s="14" t="s"/>
       <x:c r="G428" s="14" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="H428" s="14" t="s"/>
       <x:c r="I428" s="16" t="s">
         <x:v>657</x:v>
@@ -25518,51 +25516,51 @@
       <x:c r="G432" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H432" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I432" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J432" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K432" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L432" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M432" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N432" s="15" t="n">
         <x:v>24223</x:v>
       </x:c>
       <x:c r="O432" s="14" t="s">
-        <x:v>510</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="P432" s="14" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
         <x:v>602561</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
         <x:v>653</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
@@ -25578,51 +25576,51 @@
       <x:c r="G433" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H433" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I433" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J433" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K433" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L433" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M433" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N433" s="3" t="n">
         <x:v>24223</x:v>
       </x:c>
       <x:c r="O433" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="P433" s="0" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
         <x:v>556135</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
@@ -25728,406 +25726,406 @@
         <x:v>616624</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="C436" s="15" t="s"/>
       <x:c r="D436" s="15" t="s"/>
       <x:c r="E436" s="14" t="s"/>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="H436" s="14" t="s"/>
       <x:c r="I436" s="16" t="s">
-        <x:v>479</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="J436" s="14" t="s"/>
       <x:c r="K436" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L436" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M436" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
         <x:v>46333</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
-        <x:v>479</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
         <x:v>613708</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
-        <x:v>499</x:v>
+        <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="C437" s="3" t="s"/>
       <x:c r="D437" s="3" t="s"/>
       <x:c r="E437" s="0" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="F437" s="0" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="G437" s="0" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="I437" s="4" t="s">
-        <x:v>479</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="K437" s="0" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="L437" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
-        <x:v>479</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
         <x:v>638870</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
         <x:v>678</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="C438" s="15" t="n">
         <x:v>37786</x:v>
       </x:c>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s"/>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="H438" s="14" t="s"/>
       <x:c r="I438" s="16" t="s">
-        <x:v>479</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="J438" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K438" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L438" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
-        <x:v>479</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
         <x:v>613733</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
-        <x:v>499</x:v>
+        <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="C439" s="3" t="s"/>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="G439" s="0" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
-        <x:v>479</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="K439" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L439" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
-        <x:v>479</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="R439" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S439" s="0" t="n">
         <x:v>581463</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="C440" s="15" t="s"/>
       <x:c r="D440" s="15" t="s"/>
       <x:c r="E440" s="14" t="s"/>
       <x:c r="F440" s="14" t="s"/>
       <x:c r="G440" s="14" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="H440" s="14" t="s"/>
       <x:c r="I440" s="16" t="s">
-        <x:v>479</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="J440" s="14" t="s"/>
       <x:c r="K440" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L440" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M440" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
-        <x:v>479</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
         <x:v>613706</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
-        <x:v>499</x:v>
+        <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="C441" s="3" t="n">
         <x:v>37786</x:v>
       </x:c>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="G441" s="0" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
-        <x:v>479</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="J441" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L441" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N441" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O441" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="P441" s="0" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="Q441" s="4" t="s">
-        <x:v>479</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="R441" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S441" s="0" t="n">
         <x:v>578823</x:v>
       </x:c>
       <x:c r="T441" s="4" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="U441" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:21">
       <x:c r="A442" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B442" s="14" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="C442" s="15" t="s"/>
       <x:c r="D442" s="15" t="s"/>
       <x:c r="E442" s="14" t="s"/>
       <x:c r="F442" s="14" t="s"/>
       <x:c r="G442" s="14" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="H442" s="14" t="s"/>
       <x:c r="I442" s="16" t="s">
-        <x:v>479</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="J442" s="14" t="s"/>
       <x:c r="K442" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L442" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M442" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N442" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O442" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P442" s="14" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="Q442" s="16" t="s">
-        <x:v>479</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="R442" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S442" s="14" t="n">
         <x:v>613707</x:v>
       </x:c>
       <x:c r="T442" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U442" s="16" t="s">
-        <x:v>499</x:v>
+        <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:21">
       <x:c r="A443" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="C443" s="3" t="s"/>
       <x:c r="D443" s="3" t="s"/>
       <x:c r="G443" s="0" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="I443" s="4" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="K443" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L443" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M443" s="0" t="s">
         <x:v>28</x:v>
@@ -26473,100 +26471,100 @@
       <x:c r="C450" s="15" t="s"/>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s"/>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="H450" s="14" t="s"/>
       <x:c r="I450" s="16" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="J450" s="14" t="s"/>
       <x:c r="K450" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L450" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M450" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O450" s="14" t="s">
-        <x:v>493</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="P450" s="14" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
         <x:v>606816</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="C451" s="3" t="s"/>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="G451" s="0" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="K451" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L451" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M451" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N451" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O451" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="P451" s="0" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="Q451" s="4" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="R451" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="S451" s="0" t="n">
         <x:v>606821</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">