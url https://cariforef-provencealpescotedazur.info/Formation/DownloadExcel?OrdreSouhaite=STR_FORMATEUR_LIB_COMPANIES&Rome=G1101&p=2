--- v1 (2026-11-02)
+++ v2 (2026-11-02)
@@ -218,83 +218,83 @@
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Accueil client étranger</x:t>
   </x:si>
   <x:si>
     <x:t>Dc Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13009</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 9e</x:t>
   </x:si>
   <x:si>
     <x:t>02/19/2024 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Delta - Groupe Someform</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/08/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/29/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Formation en apprentissage</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel chargé d'accueil touristique et de loisirs (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>OPCO</x:t>
   </x:si>
   <x:si>
-    <x:t>Delta - Groupe Someform</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Autre public</x:t>
   </x:si>
   <x:si>
-    <x:t>ARLES</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>02/08/2027 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Conseil Régional</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Régional Formation  2022-2026 (PRF)</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement d'Intérêt Public pour la Formation Continue et l'Insertion Professionnelle de l'Académie d'Aix-Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>GIP FCIP AIX-MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>13857</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13625</x:t>
   </x:si>
   <x:si>
     <x:t>06/09/2026 00:00:00</x:t>
@@ -308,66 +308,66 @@
   <x:si>
     <x:t>13127</x:t>
   </x:si>
   <x:si>
     <x:t>VITROLLES</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Someform - Antenne La Garde</x:t>
   </x:si>
   <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel chargé d'accueil touristique et de loisirs BC01 Gérer une relation clientèle sur une destination et/ou un lieu touristique</x:t>
   </x:si>
   <x:si>
     <x:t>Pl Consulting - Airsup</x:t>
   </x:si>
   <x:si>
     <x:t>75009</x:t>
   </x:si>
   <x:si>
+    <x:t>MARIGNANE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/18/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/26/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>01/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/19/2027 00:00:00</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>02/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention métiers du tourisme et des loisirs</x:t>
   </x:si>
   <x:si>
     <x:t>Université de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>UTLN</x:t>
   </x:si>
   <x:si>
     <x:t>83041</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>Économie tourisme</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
@@ -1143,153 +1143,154 @@
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
         <x:v>516346</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
-        <x:v>49</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C6" s="15" t="n">
         <x:v>37396</x:v>
       </x:c>
       <x:c r="D6" s="15" t="s"/>
-      <x:c r="E6" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s"/>
       <x:c r="I6" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="J6" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K6" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="Q6" s="16" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="R6" s="14" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="S6" s="14" t="n">
+        <x:v>615127</x:v>
+      </x:c>
+      <x:c r="T6" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="Q6" s="16" t="s">
+      <x:c r="U6" s="16" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>37396</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
+      <x:c r="E7" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
       <x:c r="G7" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="J7" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>615127</x:v>
+        <x:v>601761</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
         <x:v>37396</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F8" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
@@ -1305,224 +1306,224 @@
       <x:c r="J8" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K8" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
         <x:v>583927</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>37396</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="E9" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
         <x:v>601850</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
-        <x:v>49</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>37396</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K10" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
         <x:v>601852</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>37396</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>642708</x:v>
+        <x:v>639462</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>37396</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
@@ -1535,51 +1536,51 @@
       <x:c r="K12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>639462</x:v>
+        <x:v>642708</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>40497</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
         <x:v>87</x:v>
       </x:c>