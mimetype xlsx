--- v0 (2026-09-18)
+++ v1 (2026-09-19)
@@ -4211,148 +4211,148 @@
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>594427</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
-        <x:v>41603</x:v>
+        <x:v>41570</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
-        <x:v>22213</x:v>
+        <x:v>11534</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>596772</x:v>
+        <x:v>596710</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
-        <x:v>41570</x:v>
+        <x:v>41603</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
-        <x:v>11534</x:v>
+        <x:v>22213</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>596710</x:v>
+        <x:v>596772</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 