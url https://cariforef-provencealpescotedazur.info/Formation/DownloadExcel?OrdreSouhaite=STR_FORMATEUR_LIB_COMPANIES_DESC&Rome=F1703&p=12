--- v0 (2026-09-20)
+++ v1 (2026-09-20)
@@ -302,62 +302,62 @@
   <x:si>
     <x:t>83490</x:t>
   </x:si>
   <x:si>
     <x:t>LE MUY</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Alpes Provence</x:t>
   </x:si>
   <x:si>
     <x:t>05000</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée des Métiers Louis Martin Bret</x:t>
   </x:si>
   <x:si>
     <x:t>04100</x:t>
   </x:si>
   <x:si>
     <x:t>MANOSQUE</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>LP Vauban</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE</x:t>
+  </x:si>
+  <x:si>
     <x:t>bac pro interventions sur le patrimoine bâti option A maçonnerie</x:t>
   </x:si>
   <x:si>
-    <x:t>LP Vauban</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>bac pro aménagement et finition du bâtiment</x:t>
   </x:si>
   <x:si>
     <x:t>LP St-Henri</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-16e</x:t>
   </x:si>
   <x:si>
     <x:t>LP R Caillié</x:t>
   </x:si>
   <x:si>
     <x:t>LP les Alpilles</x:t>
   </x:si>
   <x:si>
     <x:t>13140</x:t>
   </x:si>
   <x:si>
     <x:t>MIRAMAS</x:t>
   </x:si>
   <x:si>
     <x:t>LP Léon Chiris</x:t>
@@ -476,102 +476,102 @@
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP métiers du plâtre et de l'isolation (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Découverte des métiers de la construction et des travaux publics</x:t>
   </x:si>
   <x:si>
     <x:t>Bâtiment gros oeuvre</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-10e</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>CAP Maçon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tout public</x:t>
+  </x:si>
+  <x:si>
     <x:t>BAC PRO Technicien du bâtiment : organisation et réalisation du gros-oeuvre</x:t>
   </x:si>
   <x:si>
-    <x:t>Tout public</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BEVONS</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional Formations Adaptées - UFA Argimsa Sessad</x:t>
   </x:si>
   <x:si>
     <x:t>83340</x:t>
   </x:si>
   <x:si>
     <x:t>LE CANNET-DES-MAURES</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional de la Cité Technique - UFA Jacques Raynaud</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-13e</x:t>
   </x:si>
   <x:si>
+    <x:t>Fédération des Compagnons du Tour de France Région Sud - Fédération Régionale Compagnonnique des Métiers du Bâtiment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-14e</x:t>
+  </x:si>
+  <x:si>
     <x:t>Titre professionnel maçon du bâti ancien (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Fédération des Compagnons du Tour de France Région Sud - Fédération Régionale Compagnonnique des Métiers du Bâtiment</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Chantier BTP</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>MARSEILLE-14e</x:t>
   </x:si>
   <x:si>
     <x:t>BP maçon (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>EREA LEA Paul Vincensini</x:t>
   </x:si>
   <x:si>
     <x:t>84964</x:t>
   </x:si>
   <x:si>
     <x:t>EREA P Vincensini</x:t>
   </x:si>
   <x:si>
     <x:t>LE PONTET CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>EREA - LEA Louis Aragon</x:t>
   </x:si>
   <x:si>
     <x:t>13170</x:t>
   </x:si>
   <x:si>
     <x:t>EREA L Aragon</x:t>
   </x:si>
@@ -2010,202 +2010,202 @@
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
         <x:v>626791</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
-        <x:v>41014</x:v>
+        <x:v>41830</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="I13" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="I13" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J13" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="Q13" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="Q13" s="4" t="s">
+      <x:c r="R13" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="R13" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>595922</x:v>
+        <x:v>596298</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
-        <x:v>38229</x:v>
+        <x:v>41014</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="Q14" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="Q14" s="16" t="s">
+      <x:c r="R14" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="R14" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>592931</x:v>
+        <x:v>595922</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
-        <x:v>41830</x:v>
+        <x:v>38229</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="I15" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="I15" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J15" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="Q15" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="Q15" s="4" t="s">
+      <x:c r="R15" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="R15" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>596298</x:v>
+        <x:v>592931</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>41830</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
@@ -2286,162 +2286,162 @@
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
         <x:v>592932</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
-        <x:v>41940</x:v>
+        <x:v>41830</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
-        <x:v>22374</x:v>
+        <x:v>22334</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>624511</x:v>
+        <x:v>596292</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
-        <x:v>41830</x:v>
+        <x:v>41940</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
-        <x:v>22334</x:v>
+        <x:v>22374</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>596292</x:v>
+        <x:v>624511</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>41014</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>31</x:v>
@@ -2841,51 +2841,51 @@
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>624509</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>41014</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>31</x:v>
@@ -3325,164 +3325,164 @@
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>632756</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
-        <x:v>40008</x:v>
+        <x:v>35715</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I36" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
-        <x:v>22374</x:v>
+        <x:v>22334</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>552668</x:v>
+        <x:v>552678</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
-        <x:v>35715</x:v>
+        <x:v>40008</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
-        <x:v>22334</x:v>
+        <x:v>22374</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>552678</x:v>
+        <x:v>552668</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>35715</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>31</x:v>
@@ -3495,51 +3495,51 @@
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>493643</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>35715</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>22334</x:v>
@@ -3665,51 +3665,51 @@
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>547601</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>35715</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>31</x:v>
@@ -3722,51 +3722,51 @@
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>543661</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>35715</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>22334</x:v>
@@ -4381,325 +4381,325 @@
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>609531</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
-        <x:v>39178</x:v>
+        <x:v>41830</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
-        <x:v>22274</x:v>
+        <x:v>22334</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="Q54" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="Q54" s="16" t="s">
+      <x:c r="R54" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="R54" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>599856</x:v>
+        <x:v>628084</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
-        <x:v>41830</x:v>
+        <x:v>39178</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="I55" s="4" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
-        <x:v>22334</x:v>
+        <x:v>22274</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="Q55" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="Q55" s="4" t="s">
+      <x:c r="R55" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="R55" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>628084</x:v>
+        <x:v>599856</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>38303</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="Q56" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="Q56" s="16" t="s">
+      <x:c r="R56" s="14" t="s">
         <x:v>150</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>152</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>548868</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>35715</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="I57" s="4" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="Q57" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="Q57" s="4" t="s">
+      <x:c r="R57" s="0" t="s">
         <x:v>150</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>152</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>548884</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>38303</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="Q58" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="Q58" s="16" t="s">
+      <x:c r="R58" s="14" t="s">
         <x:v>150</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>152</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>599845</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>39032</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
@@ -6463,215 +6463,215 @@
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>548311</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
-        <x:v>39032</x:v>
+        <x:v>38303</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
-        <x:v>22403</x:v>
+        <x:v>22334</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>548334</x:v>
+        <x:v>603952</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>38303</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="E91" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>603952</x:v>
+        <x:v>548314</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
-        <x:v>38303</x:v>
+        <x:v>40008</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
-        <x:v>22334</x:v>
+        <x:v>22374</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>548314</x:v>
+        <x:v>603947</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>40008</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="E93" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
@@ -6681,289 +6681,289 @@
       <x:c r="K93" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>22374</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>603947</x:v>
+        <x:v>603948</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
-        <x:v>40008</x:v>
+        <x:v>39032</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
-        <x:v>22374</x:v>
+        <x:v>22403</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>603948</x:v>
+        <x:v>604005</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>39032</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="E95" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>22403</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>604005</x:v>
+        <x:v>548334</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
-        <x:v>40008</x:v>
+        <x:v>39032</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
-        <x:v>22374</x:v>
+        <x:v>22403</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>548301</x:v>
+        <x:v>604004</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
-        <x:v>39032</x:v>
+        <x:v>40008</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
-        <x:v>22403</x:v>
+        <x:v>22374</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>604004</x:v>
+        <x:v>548301</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>41830</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
@@ -7623,269 +7623,269 @@
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>503305</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
-        <x:v>40008</x:v>
+        <x:v>39032</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
-        <x:v>22374</x:v>
+        <x:v>22403</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>603319</x:v>
+        <x:v>603383</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
-        <x:v>38303</x:v>
+        <x:v>40008</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
-        <x:v>22334</x:v>
+        <x:v>22374</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>603324</x:v>
+        <x:v>603319</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
-        <x:v>40008</x:v>
+        <x:v>38303</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
-        <x:v>22374</x:v>
+        <x:v>22334</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>603321</x:v>
+        <x:v>603324</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
-        <x:v>39032</x:v>
+        <x:v>40008</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="E113" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
-        <x:v>22403</x:v>
+        <x:v>22374</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>603383</x:v>
+        <x:v>603321</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>40008</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>205</x:v>
@@ -8667,159 +8667,159 @@
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>603276</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
-        <x:v>35715</x:v>
+        <x:v>39032</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
-        <x:v>22334</x:v>
+        <x:v>22403</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>548230</x:v>
+        <x:v>603289</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
-        <x:v>39032</x:v>
+        <x:v>35715</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="E129" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
-        <x:v>22403</x:v>
+        <x:v>22334</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>603289</x:v>
+        <x:v>548230</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>38303</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">