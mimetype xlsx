--- v1 (2026-11-03)
+++ v2 (2026-11-04)
@@ -383,60 +383,60 @@
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Assistant technique des industries aromatiques et cosmétiques (Appentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Association pour la Formation Continue des Entreprises Grassoises</x:t>
   </x:si>
   <x:si>
     <x:t>ASFO GRASSE</x:t>
   </x:si>
   <x:si>
     <x:t>06131</x:t>
   </x:si>
   <x:si>
     <x:t>Ingrédient arôme alimentaire</x:t>
   </x:si>
   <x:si>
+    <x:t>10/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2028 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>10/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2028 00:00:00</x:t>
   </x:si>
@@ -2328,57 +2328,57 @@
       <x:c r="K22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>21554</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>605923</x:v>
+        <x:v>652667</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>39156</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="E23" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
@@ -2388,57 +2388,57 @@
       <x:c r="K23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>21554</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>652667</x:v>
+        <x:v>605923</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>38217</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
@@ -2501,168 +2501,168 @@
       <x:c r="K25" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>581435</x:v>
+        <x:v>640844</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>38217</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>540903</x:v>
+        <x:v>581435</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>38217</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>640844</x:v>
+        <x:v>540903</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>38416</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
@@ -3019,167 +3019,167 @@
       <x:c r="K34" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>23021</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>643590</x:v>
+        <x:v>623297</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
-        <x:v>38217</x:v>
+        <x:v>38416</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
-        <x:v>31754</x:v>
+        <x:v>23021</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>585526</x:v>
+        <x:v>643590</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
-        <x:v>38416</x:v>
+        <x:v>38217</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I36" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
-        <x:v>23021</x:v>
+        <x:v>31754</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>623297</x:v>
+        <x:v>585526</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s"/>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>95</x:v>
@@ -3248,51 +3248,51 @@
       <x:c r="K38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>21505</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>599067</x:v>
+        <x:v>544837</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>38127</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
@@ -3308,51 +3308,51 @@
       <x:c r="K39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>21505</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>544837</x:v>
+        <x:v>599067</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>38127</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>100</x:v>