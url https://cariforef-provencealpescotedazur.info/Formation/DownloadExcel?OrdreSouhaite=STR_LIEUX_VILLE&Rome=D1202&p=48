--- v0 (2026-09-19)
+++ v1 (2026-09-19)
@@ -251,89 +251,89 @@
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de la coiffure (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Cours Commerciaux Clovis Hugues</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 2</x:t>
   </x:si>
   <x:si>
     <x:t>Cours Commerciaux Clovis Hugues - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>08/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>08/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Formation et Métier - Cfa Régional Formations Adaptées</x:t>
   </x:si>
   <x:si>
     <x:t>FM</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
-    <x:t>08/31/2028 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BM coiffeur (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CMAR PACA</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
+    <x:t>BTS métiers de la coiffure</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP C Hugues</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public de la formation initiale</x:t>
+  </x:si>
+  <x:si>
     <x:t>bac pro métiers de la coiffure</x:t>
   </x:si>
   <x:si>
-    <x:t>LP C Hugues</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>09/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion entreprise artisanale</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>08/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP métiers de la coiffure</x:t>
   </x:si>
   <x:si>
     <x:t>LP J Dolle</x:t>
@@ -359,80 +359,80 @@
   <x:si>
     <x:t>06203</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>GIP FIPAN</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Jacques Dolle</x:t>
   </x:si>
   <x:si>
+    <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader - Antenne Arles (Grille)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13200</x:t>
+  </x:si>
+  <x:si>
     <x:t>Greta-Cfa Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13625</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel Charles Privat</x:t>
   </x:si>
   <x:si>
     <x:t>13637</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader - Antenne Arles (Grille)</x:t>
-[...2 lines deleted...]
-    <x:t>13200</x:t>
+    <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader - Antenne Arles (Copernic)</x:t>
   </x:si>
   <x:si>
-    <x:t>09/08/2025 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Elysées Marbeuf Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP Métiers de la coiffure</x:t>
   </x:si>
   <x:si>
     <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader - Antenne Aubagne</x:t>
   </x:si>
   <x:si>
     <x:t>13400</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE</x:t>
@@ -440,62 +440,62 @@
   <x:si>
     <x:t>Cma Formation Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>84009</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>LP M Casarès</x:t>
   </x:si>
   <x:si>
     <x:t>84082</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 2</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro métiers de la coiffure (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Fb Formation</x:t>
   </x:si>
   <x:si>
+    <x:t>09/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/03/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/03/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>09/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/27/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Élysées Marbeuf Cannes</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Elysées Marbeuf Cannes </x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2030 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Bénéficiaire du RSA , Demandeur d'emploi , Public sans emploi , Tout public</x:t>
@@ -806,62 +806,62 @@
   <x:si>
     <x:t>05/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/29/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BP coiffure</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>08/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/28/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/30/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>06/26/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>École technique privée d'esthétique et de coiffure Vinceta</x:t>
   </x:si>
   <x:si>
     <x:t>04100</x:t>
   </x:si>
   <x:si>
     <x:t>Vinceta formation</x:t>
   </x:si>
   <x:si>
     <x:t>MANOSQUE</x:t>
   </x:si>
   <x:si>
     <x:t>Vicenta Formation</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>La colorimétrie (coiffure)</x:t>
   </x:si>
   <x:si>
     <x:t>Alchimie Coiffure</x:t>
@@ -872,62 +872,62 @@
   <x:si>
     <x:t>01/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage professionnel et coiffure</x:t>
   </x:si>
   <x:si>
     <x:t>Académie des Techniques du Maquillage Artistique</x:t>
   </x:si>
   <x:si>
     <x:t>ATMA</x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 1er</x:t>
   </x:si>
   <x:si>
+    <x:t>12/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>12/14/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Coiffure - Tresses</x:t>
   </x:si>
   <x:si>
     <x:t>Deborah Cahen</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 2e</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lep Privé de Coiffure Phocéa René Attoyan - CFC CFA René Attoyan Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>LP Phocea R Attoyan</x:t>
@@ -944,54 +944,54 @@
   <x:si>
     <x:t>École Terrade Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est|Silvya Terrade Sud Est - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>07/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro métiers de la coiffure</x:t>
   </x:si>
   <x:si>
     <x:t>06/22/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BM Coiffeur (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>06/18/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/26/2026 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>06/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>LP Leau</x:t>
   </x:si>
   <x:si>
     <x:t>Prothésiste capillaire homme</x:t>
   </x:si>
   <x:si>
     <x:t>H.K.S</x:t>
   </x:si>
   <x:si>
     <x:t>13190</x:t>
   </x:si>
   <x:si>
     <x:t>Commerçant , Demandeur d'emploi , Formateur , Jeune 16-25 ans , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-13e</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2026 00:00:00</x:t>
   </x:si>
@@ -1071,146 +1071,146 @@
     <x:t>Coupes Femme (collection curly)</x:t>
   </x:si>
   <x:si>
     <x:t>Maitriser la coupe taper
 , la coupe french crop et la coupe buzz cut</x:t>
   </x:si>
   <x:si>
     <x:t>02/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont</x:t>
   </x:si>
   <x:si>
     <x:t>84140</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
     <x:t>ÉRUDIS Formation</x:t>
   </x:si>
   <x:si>
     <x:t>MOUGINS</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Magnan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE</x:t>
+  </x:si>
+  <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Nice</x:t>
   </x:si>
   <x:si>
-    <x:t>NICE</x:t>
-[...2 lines deleted...]
-    <x:t>Lycée Magnan</x:t>
+    <x:t>Silvya Terrade Sud Est|Silvya Terrade Sud Est - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/06/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Extension de cheveux</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lionel Simon - Léo Brillant Compagny</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTS Métiers de la coiffure</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Magnan</x:t>
   </x:si>
   <x:si>
     <x:t>École Terrade Nice</x:t>
   </x:si>
   <x:si>
-    <x:t>07/06/2027 00:00:00</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>Prothèses et compléments capillaires hommes</x:t>
   </x:si>
   <x:si>
     <x:t>Jak - Aftec</x:t>
   </x:si>
   <x:si>
     <x:t>84100</x:t>
   </x:si>
   <x:si>
     <x:t>ORANGE</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP métiers de la coiffure + module complémentaire chignon</x:t>
   </x:si>
   <x:si>
     <x:t>06/20/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Remise à niveau coiffure</x:t>
   </x:si>
   <x:si>
     <x:t>Barbier</x:t>
   </x:si>
   <x:si>
     <x:t>Ombre hair</x:t>
   </x:si>
   <x:si>
     <x:t>Perfectionnement coiffure</x:t>
   </x:si>
   <x:si>
+    <x:t>07/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Coupe homme dégradé américain</x:t>
   </x:si>
   <x:si>
-    <x:t>07/31/2028 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>CAP métiers de la coiffure (cursus partiel)</x:t>
   </x:si>
   <x:si>
+    <x:t>LP J Moulin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13110</x:t>
+  </x:si>
+  <x:si>
     <x:t>PORT-DE-BOUC</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Pofessionnel Jean Moulin (site Rol Tanguy)</x:t>
   </x:si>
   <x:si>
-    <x:t>13110</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>07/09/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>LP J Moulin</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>06/25/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Intégrale Sécurité Formations - Integrale Academy</x:t>
   </x:si>
   <x:si>
     <x:t>83480</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Saint Laurent du Var</x:t>
   </x:si>
   <x:si>
     <x:t>06700</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-LAURENT-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Saint Maximin</x:t>
   </x:si>
   <x:si>
     <x:t>83470</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-MAXIMIN-LA-SAINTE-BAUME</x:t>
@@ -1236,141 +1236,141 @@
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Salon de Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13300</x:t>
   </x:si>
   <x:si>
     <x:t>SALON-DE-PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>CFA Régional Municipal de Salon de Provence</x:t>
   </x:si>
   <x:si>
     <x:t>École Terrade Salon-de-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Formation Centre Delta-Infini</x:t>
   </x:si>
   <x:si>
     <x:t>Cfa Salon de Provence</x:t>
   </x:si>
   <x:si>
+    <x:t>Delphine Leroy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Centre Bien Etre et Beauté Infantino</x:t>
   </x:si>
   <x:si>
     <x:t>83200</x:t>
   </x:si>
   <x:si>
     <x:t>SIX-FOURS-LES-PLAGES</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel Régional La Coudoulière</x:t>
   </x:si>
   <x:si>
-    <x:t>83140</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Artisan , Demandeur d'emploi , Salarié de l'artisanat</x:t>
   </x:si>
   <x:si>
     <x:t>Public sans emploi , Salarié de l'artisanat</x:t>
   </x:si>
   <x:si>
     <x:t>LP la Coudoulière</x:t>
   </x:si>
   <x:si>
     <x:t>83181</x:t>
   </x:si>
   <x:si>
     <x:t>SIX-FOURS-LES-PLAGES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure Formation Métiers en Demande</x:t>
   </x:si>
   <x:si>
     <x:t>ESMED</x:t>
   </x:si>
   <x:si>
     <x:t>84700</x:t>
   </x:si>
   <x:si>
     <x:t>SORGUES</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Coiffure - chignons et attaches</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Salarié de l'artisanat , Tout public</x:t>
   </x:si>
   <x:si>
+    <x:t>06/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>CAP métiers de la coiffure + module barbier</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Particulier, individuel , Salarié de l'artisanat , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>06/15/2026 00:00:00</x:t>
+    <x:t>Formabeauté</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>École Terrade Toulon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>Formaplus Beauté</x:t>
   </x:si>
   <x:si>
     <x:t>Formaplus Beauté - Antenne Toulon</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>École Terrade Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>06/18/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>08/29/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Académie d'Excellence des Métiers de la Beauté</x:t>
   </x:si>
   <x:si>
     <x:t>84270</x:t>
   </x:si>
   <x:si>
     <x:t>VEDENE</x:t>
   </x:si>
   <x:si>
     <x:t>CAP métiers de la coiffure (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
@@ -2643,396 +2643,398 @@
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
         <x:v>554546</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
-        <x:v>39266</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
-        <x:v>60</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>548811</x:v>
+        <x:v>554537</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
-        <x:v>37528</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="E15" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
-        <x:v>65</x:v>
-[...2 lines deleted...]
-        <x:v>66</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
-        <x:v>42061</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>553721</x:v>
+        <x:v>606008</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I16" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>498542</x:v>
+        <x:v>548811</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
-        <x:v>39266</x:v>
+        <x:v>37528</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="E17" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H17" s="0" t="s">
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
-        <x:v>42050</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>549183</x:v>
+        <x:v>553721</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
-        <x:v>68</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
-        <x:v>40707</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
-      <x:c r="E18" s="14" t="s"/>
+      <x:c r="E18" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
-        <x:v>70</x:v>
-[...1 lines deleted...]
-      <x:c r="H18" s="14" t="s"/>
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H18" s="14" t="s">
+        <x:v>62</x:v>
+      </x:c>
       <x:c r="I18" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>594234</x:v>
+        <x:v>498542</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="E19" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>606034</x:v>
+        <x:v>549183</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
@@ -3052,216 +3054,214 @@
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
         <x:v>598911</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
-        <x:v>37963</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
+      <x:c r="E21" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G21" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>595145</x:v>
+        <x:v>606034</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
-        <x:v>38231</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
-      <x:c r="E22" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>554537</x:v>
+        <x:v>595145</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
-        <x:v>38231</x:v>
+        <x:v>40707</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
-      <x:c r="E23" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G23" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>606008</x:v>
+        <x:v>594234</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
@@ -3333,51 +3333,51 @@
       <x:c r="M25" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>606006</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
@@ -3440,51 +3440,51 @@
       <x:c r="I27" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>32097</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>631129</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
@@ -3800,51 +3800,51 @@
       <x:c r="M33" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>606032</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
@@ -3859,51 +3859,51 @@
       <x:c r="M34" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>606033</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="E35" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -4278,719 +4278,719 @@
         <x:v>608277</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>547790</x:v>
+        <x:v>572439</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="Q43" s="4" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="R43" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="Q43" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>572439</x:v>
+        <x:v>547790</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="Q44" s="16" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="R44" s="14" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="S44" s="14" t="n">
+        <x:v>624138</x:v>
+      </x:c>
+      <x:c r="T44" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="Q44" s="16" t="s">
+      <x:c r="U44" s="16" t="s">
         <x:v>103</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
-        <x:v>39266</x:v>
+        <x:v>38232</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="E45" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
-        <x:v>42050</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="Q45" s="4" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="R45" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="Q45" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>572440</x:v>
+        <x:v>606046</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
-        <x:v>39266</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>606038</x:v>
+        <x:v>606013</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
-        <x:v>38231</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="I47" s="4" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="J47" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="K47" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="L47" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="M47" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="N47" s="3" t="n">
+        <x:v>42050</x:v>
+      </x:c>
+      <x:c r="O47" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="P47" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="I47" s="4" t="s">
+      <x:c r="Q47" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="J47" s="0" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>624138</x:v>
+        <x:v>572440</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
-        <x:v>38232</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
-        <x:v>42061</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>606046</x:v>
+        <x:v>606038</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>606013</x:v>
+        <x:v>606015</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="Q50" s="16" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="R50" s="14" t="s">
         <x:v>102</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>100</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>572424</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>606037</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="Q52" s="16" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="R52" s="14" t="s">
         <x:v>102</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>100</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>572441</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="Q53" s="4" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="R53" s="0" t="s">
         <x:v>102</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>100</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>572427</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -4999,111 +4999,111 @@
         <x:v>44</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="Q54" s="16" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="R54" s="14" t="s">
         <x:v>102</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>100</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>572425</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>572426</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
@@ -5172,293 +5172,293 @@
       <x:c r="G57" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>606036</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>606014</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>493138</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>582026</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>543685</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
@@ -5589,51 +5589,51 @@
       <x:c r="M64" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>606039</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>38232</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -5762,51 +5762,51 @@
       <x:c r="M67" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>606040</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
@@ -5821,51 +5821,51 @@
       <x:c r="M68" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>606009</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -5878,51 +5878,51 @@
       <x:c r="M69" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>606010</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
@@ -5994,51 +5994,51 @@
       <x:c r="M71" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>606041</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
@@ -6053,51 +6053,51 @@
       <x:c r="M72" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>606011</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
@@ -6234,158 +6234,158 @@
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>549159</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
-        <x:v>38231</x:v>
+        <x:v>37528</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I76" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
-        <x:v>42050</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>552708</x:v>
+        <x:v>552699</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
-        <x:v>37528</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
-        <x:v>42061</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>552699</x:v>
+        <x:v>552708</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>42351</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>65</x:v>
@@ -6718,51 +6718,51 @@
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>607573</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>40707</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>30</x:v>
@@ -6874,170 +6874,170 @@
       <x:c r="K86" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>517322</x:v>
+        <x:v>599058</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
-        <x:v>37963</x:v>
+        <x:v>40707</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>544989</x:v>
+        <x:v>517322</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
-        <x:v>40707</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>599058</x:v>
+        <x:v>544989</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="E89" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
@@ -7050,51 +7050,51 @@
       <x:c r="L89" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>599065</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
@@ -7112,51 +7112,51 @@
       <x:c r="M90" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>544995</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="E91" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
@@ -7228,51 +7228,51 @@
       <x:c r="M92" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>641013</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>40707</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="E93" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -7344,51 +7344,51 @@
       <x:c r="M94" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>544987</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="E95" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -7460,51 +7460,51 @@
       <x:c r="M96" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>641008</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -7746,51 +7746,51 @@
       <x:c r="M101" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>641004</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
@@ -7802,51 +7802,51 @@
       <x:c r="L102" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>599061</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="E103" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
@@ -7973,51 +7973,51 @@
       <x:c r="L105" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>599059</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
@@ -8032,51 +8032,51 @@
       <x:c r="L106" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>599066</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
@@ -8613,51 +8613,51 @@
       <x:c r="M116" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>633097</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -9144,51 +9144,51 @@
       <x:c r="M125" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>605601</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I126" s="16" t="s">
         <x:v>150</x:v>
@@ -9205,51 +9205,51 @@
       <x:c r="M126" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>605609</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="H127" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -9571,57 +9571,57 @@
       <x:c r="S132" s="14" t="n">
         <x:v>610859</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="E133" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H133" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
@@ -10166,579 +10166,575 @@
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>597082</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
-        <x:v>38231</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
-      <x:c r="E144" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>65</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>604709</x:v>
+        <x:v>540873</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
-        <x:v>37528</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="E145" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H145" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
-        <x:v>42061</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>552785</x:v>
+        <x:v>604709</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
-        <x:v>85</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
-        <x:v>38232</x:v>
+        <x:v>37528</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
-      <x:c r="E146" s="14" t="s"/>
+      <x:c r="E146" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
-        <x:v>180</x:v>
-[...1 lines deleted...]
-      <x:c r="H146" s="14" t="s"/>
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H146" s="14" t="s">
+        <x:v>66</x:v>
+      </x:c>
       <x:c r="I146" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>553802</x:v>
+        <x:v>552785</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
-        <x:v>42351</x:v>
+        <x:v>38232</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
-      <x:c r="E147" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G147" s="0" t="s">
-        <x:v>65</x:v>
-[...2 lines deleted...]
-        <x:v>66</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
-        <x:v>32097</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>631125</x:v>
+        <x:v>553802</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
-        <x:v>39266</x:v>
+        <x:v>42351</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
-        <x:v>180</x:v>
-[...1 lines deleted...]
-      <x:c r="H148" s="14" t="s"/>
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H148" s="14" t="s">
+        <x:v>66</x:v>
+      </x:c>
       <x:c r="I148" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
-        <x:v>42050</x:v>
+        <x:v>32097</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>605948</x:v>
+        <x:v>631125</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
-        <x:v>38232</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="E149" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
-        <x:v>65</x:v>
-[...2 lines deleted...]
-        <x:v>66</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
-        <x:v>42061</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>604766</x:v>
+        <x:v>605948</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>38232</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
-        <x:v>180</x:v>
-[...1 lines deleted...]
-      <x:c r="H150" s="14" t="s"/>
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H150" s="14" t="s">
+        <x:v>66</x:v>
+      </x:c>
       <x:c r="I150" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>605972</x:v>
+        <x:v>604766</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
-        <x:v>38231</x:v>
+        <x:v>38232</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="E151" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
-        <x:v>65</x:v>
-[...2 lines deleted...]
-        <x:v>66</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
-        <x:v>42050</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>552787</x:v>
+        <x:v>605972</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
-        <x:v>85</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
-        <x:v>39266</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
-      <x:c r="E152" s="14" t="s"/>
+      <x:c r="E152" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
-        <x:v>180</x:v>
-[...1 lines deleted...]
-      <x:c r="H152" s="14" t="s"/>
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H152" s="14" t="s">
+        <x:v>66</x:v>
+      </x:c>
       <x:c r="I152" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>540873</x:v>
+        <x:v>552787</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="E153" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H153" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -10821,100 +10817,100 @@
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
         <x:v>547151</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
-        <x:v>39266</x:v>
+        <x:v>40707</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="E155" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>602610</x:v>
+        <x:v>518539</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>40707</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
@@ -10923,167 +10919,167 @@
       <x:c r="K156" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>518539</x:v>
+        <x:v>602588</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
-        <x:v>40707</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="E157" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>602588</x:v>
+        <x:v>602593</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
-        <x:v>38231</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>602593</x:v>
+        <x:v>602610</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="E159" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
@@ -11418,57 +11414,57 @@
       <x:c r="S164" s="14" t="n">
         <x:v>604240</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="E165" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H165" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
@@ -12234,285 +12230,285 @@
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>604190</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
-        <x:v>37528</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="E179" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H179" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
-        <x:v>42061</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>553195</x:v>
+        <x:v>553198</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
-        <x:v>38231</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I180" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>553198</x:v>
+        <x:v>553217</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
-        <x:v>39266</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="E181" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H181" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
-        <x:v>553217</x:v>
+        <x:v>604158</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
-        <x:v>38231</x:v>
+        <x:v>37528</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I182" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
-        <x:v>42050</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
-        <x:v>604158</x:v>
+        <x:v>553195</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="E183" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H183" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -12849,57 +12845,57 @@
       <x:c r="S188" s="14" t="n">
         <x:v>604105</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="E189" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H189" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
@@ -13535,51 +13531,51 @@
       <x:c r="M200" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
         <x:v>609265</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
@@ -14210,97 +14206,97 @@
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>614594</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>40707</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="G213" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
         <x:v>594239</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
@@ -14708,668 +14704,666 @@
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
         <x:v>614596</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
-        <x:v>38231</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s"/>
       <x:c r="I222" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
-        <x:v>609220</x:v>
+        <x:v>609248</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
-      <x:c r="E223" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G223" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
-        <x:v>609248</x:v>
+        <x:v>614571</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
-        <x:v>37963</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
-      <x:c r="E224" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s"/>
       <x:c r="I224" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
-        <x:v>554415</x:v>
+        <x:v>614590</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
-        <x:v>40707</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
-      <x:c r="E225" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G225" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
-        <x:v>554399</x:v>
+        <x:v>614591</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
-        <x:v>85</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
-        <x:v>39266</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
-      <x:c r="E226" s="14" t="s"/>
+      <x:c r="E226" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s"/>
       <x:c r="I226" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
-        <x:v>614571</x:v>
+        <x:v>609220</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
-        <x:v>243</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
-        <x:v>39266</x:v>
+        <x:v>40707</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
+      <x:c r="E227" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G227" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
-        <x:v>614590</x:v>
+        <x:v>554399</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
-        <x:v>85</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
-        <x:v>39266</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
-      <x:c r="E228" s="14" t="s"/>
+      <x:c r="E228" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s"/>
       <x:c r="I228" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
-        <x:v>614591</x:v>
+        <x:v>554415</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
-      <x:c r="E229" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G229" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
-        <x:v>554402</x:v>
+        <x:v>612515</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
-        <x:v>38231</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K230" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
-        <x:v>612515</x:v>
+        <x:v>614583</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
-        <x:v>249</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="G231" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
-        <x:v>614583</x:v>
+        <x:v>614584</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
-        <x:v>85</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
-        <x:v>39266</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
-      <x:c r="E232" s="14" t="s"/>
+      <x:c r="E232" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
-        <x:v>614584</x:v>
+        <x:v>554402</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="G233" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
@@ -15384,103 +15378,105 @@
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
         <x:v>597084</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
-        <x:v>85</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
-      <x:c r="E234" s="14" t="s"/>
+      <x:c r="E234" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
-        <x:v>641182</x:v>
+        <x:v>598880</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="G235" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
@@ -15495,105 +15491,103 @@
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
         <x:v>640915</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
-      <x:c r="E236" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E236" s="14" t="s"/>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s"/>
       <x:c r="I236" s="16" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
-        <x:v>598880</x:v>
+        <x:v>641182</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
-        <x:v>255</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="E237" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G237" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -15838,253 +15832,253 @@
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
         <x:v>598877</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
         <x:v>40707</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s"/>
       <x:c r="I242" s="16" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
         <x:v>635341</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C243" s="3" t="s"/>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="G243" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="H243" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
-        <x:v>625290</x:v>
+        <x:v>625293</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C244" s="15" t="s"/>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="I244" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s"/>
       <x:c r="K244" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
-        <x:v>625291</x:v>
+        <x:v>625290</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
-        <x:v>268</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C245" s="3" t="s"/>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="G245" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="H245" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
-        <x:v>625293</x:v>
+        <x:v>625291</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C246" s="15" t="s"/>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
@@ -16217,51 +16211,51 @@
       </x:c>
       <x:c r="P248" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
         <x:v>555007</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
         <x:v>40707</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="G249" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>42050</x:v>
@@ -16484,51 +16478,51 @@
       <x:c r="L253" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
         <x:v>630591</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s"/>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s"/>
       <x:c r="I254" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
@@ -16541,51 +16535,51 @@
       <x:c r="L254" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
         <x:v>630610</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
         <x:v>40707</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="G255" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -16997,51 +16991,51 @@
       <x:c r="L262" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
         <x:v>630611</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
         <x:v>38232</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="E263" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G263" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
@@ -17062,213 +17056,213 @@
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
         <x:v>611618</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
-      <x:c r="E264" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E264" s="14" t="s"/>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
-        <x:v>280</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s"/>
       <x:c r="I264" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K264" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
-        <x:v>280</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
-        <x:v>611608</x:v>
+        <x:v>597085</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
-        <x:v>38231</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="E265" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G265" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
-        <x:v>611611</x:v>
+        <x:v>611608</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
-        <x:v>68</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
-        <x:v>39266</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
-      <x:c r="E266" s="14" t="s"/>
+      <x:c r="E266" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s"/>
       <x:c r="I266" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K266" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
-        <x:v>597085</x:v>
+        <x:v>611611</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="G267" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
@@ -17289,845 +17283,845 @@
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
         <x:v>566986</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
-      <x:c r="E268" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E268" s="14" t="s"/>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s"/>
       <x:c r="I268" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K268" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
-        <x:v>609246</x:v>
+        <x:v>597072</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
-        <x:v>291</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="G269" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
-        <x:v>277</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
-        <x:v>597072</x:v>
+        <x:v>630600</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
-        <x:v>85</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
-        <x:v>39266</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
-      <x:c r="E270" s="14" t="s"/>
+      <x:c r="E270" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s"/>
       <x:c r="I270" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K270" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
-        <x:v>284</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
-        <x:v>630600</x:v>
+        <x:v>609219</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
-        <x:v>285</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="G271" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
-        <x:v>630605</x:v>
+        <x:v>621454</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
-        <x:v>285</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
-        <x:v>85</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
-        <x:v>39266</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
-      <x:c r="E272" s="14" t="s"/>
+      <x:c r="E272" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K272" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
-        <x:v>284</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
-        <x:v>630608</x:v>
+        <x:v>555002</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
-        <x:v>285</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
-        <x:v>39266</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="E273" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G273" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
-        <x:v>555012</x:v>
+        <x:v>555010</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K274" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
-        <x:v>611617</x:v>
+        <x:v>609247</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
-        <x:v>39266</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
+      <x:c r="E275" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G275" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
-        <x:v>277</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
-        <x:v>621454</x:v>
+        <x:v>554418</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
-        <x:v>274</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
-        <x:v>292</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
-        <x:v>38231</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s"/>
       <x:c r="I276" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K276" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
-        <x:v>555002</x:v>
+        <x:v>554467</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C277" s="3" t="n">
-        <x:v>38231</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="E277" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G277" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
-        <x:v>277</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
-        <x:v>555010</x:v>
+        <x:v>609246</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
-        <x:v>37963</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
-      <x:c r="E278" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E278" s="14" t="s"/>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s"/>
       <x:c r="I278" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K278" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
-        <x:v>554418</x:v>
+        <x:v>630605</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C279" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s"/>
-      <x:c r="E279" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G279" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J279" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
-        <x:v>554467</x:v>
+        <x:v>630608</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C280" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s"/>
       <x:c r="I280" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K280" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
-        <x:v>609247</x:v>
+        <x:v>611617</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
-        <x:v>291</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
-        <x:v>290</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
-        <x:v>38231</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="E281" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G281" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
-        <x:v>609219</x:v>
+        <x:v>555012</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
-        <x:v>290</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
         <x:v>38232</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s"/>
       <x:c r="I282" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s">
@@ -18315,51 +18309,51 @@
       <x:c r="M285" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
         <x:v>606031</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C286" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s"/>
       <x:c r="I286" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s">
@@ -18374,51 +18368,51 @@
       <x:c r="M286" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
         <x:v>606005</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="E287" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G287" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
@@ -18614,51 +18608,51 @@
       </x:c>
       <x:c r="P290" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
         <x:v>549187</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C291" s="3" t="n">
         <x:v>40707</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="G291" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>42050</x:v>
@@ -18719,51 +18713,51 @@
       <x:c r="M292" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
         <x:v>606029</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C293" s="3" t="n">
         <x:v>38232</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="E293" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G293" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J293" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -18890,51 +18884,51 @@
       <x:c r="M295" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
         <x:v>606004</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C296" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s"/>
       <x:c r="I296" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s">
@@ -18949,51 +18943,51 @@
       <x:c r="M296" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
         <x:v>606030</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C297" s="3" t="n">
         <x:v>38232</x:v>
       </x:c>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="G297" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J297" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
@@ -19458,51 +19452,51 @@
       <x:c r="M305" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
         <x:v>633898</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
-        <x:v>292</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C306" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I306" s="16" t="s">
         <x:v>308</x:v>
@@ -20243,100 +20237,100 @@
       </x:c>
       <x:c r="P319" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
         <x:v>616232</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C320" s="15" t="n">
         <x:v>40707</x:v>
       </x:c>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K320" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
         <x:v>594233</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C321" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="E321" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G321" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="J321" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
@@ -20468,51 +20462,51 @@
       </x:c>
       <x:c r="P323" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
         <x:v>595318</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C324" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s"/>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s"/>
       <x:c r="I324" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K324" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>30</x:v>
@@ -20525,51 +20519,51 @@
       </x:c>
       <x:c r="P324" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
         <x:v>616215</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C325" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="G325" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="J325" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>42050</x:v>
@@ -20914,51 +20908,51 @@
       <x:c r="M331" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
         <x:v>601139</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C332" s="15" t="n">
         <x:v>40707</x:v>
       </x:c>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s"/>
       <x:c r="I332" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s">
@@ -20981,316 +20975,317 @@
       </x:c>
       <x:c r="P332" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
         <x:v>568469</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C333" s="3" t="n">
-        <x:v>39266</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="E333" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G333" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="H333" s="0" t="s">
+        <x:v>93</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J333" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
-        <x:v>609244</x:v>
+        <x:v>625670</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
-        <x:v>291</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C334" s="15" t="n">
-        <x:v>37963</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
-        <x:v>92</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="H334" s="14" t="s"/>
       <x:c r="I334" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K334" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
-        <x:v>625670</x:v>
+        <x:v>609244</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C335" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="G335" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="J335" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
-        <x:v>620508</x:v>
+        <x:v>609683</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C336" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s"/>
       <x:c r="I336" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K336" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
         <x:v>554419</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C337" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="E337" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G337" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J337" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
         <x:v>554465</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C338" s="15" t="n">
@@ -21303,51 +21298,51 @@
         <x:v>220</x:v>
       </x:c>
       <x:c r="H338" s="14" t="s"/>
       <x:c r="I338" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K338" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
-        <x:v>338</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
         <x:v>610017</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C339" s="3" t="n">
@@ -21360,51 +21355,51 @@
       <x:c r="G339" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J339" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
         <x:v>554408</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C340" s="15" t="n">
@@ -21417,181 +21412,181 @@
         <x:v>220</x:v>
       </x:c>
       <x:c r="H340" s="14" t="s"/>
       <x:c r="I340" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J340" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K340" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L340" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
-        <x:v>338</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
         <x:v>609678</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
-        <x:v>339</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C341" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="G341" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J341" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
         <x:v>609616</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
-        <x:v>339</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
-        <x:v>340</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C342" s="15" t="s"/>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s"/>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
-        <x:v>341</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s"/>
       <x:c r="I342" s="16" t="s">
-        <x:v>342</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s"/>
       <x:c r="K342" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="Q342" s="16" t="s">
         <x:v>341</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>342</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
         <x:v>614274</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
-        <x:v>343</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C343" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="G343" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="H343" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="J343" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
         <x:v>30</x:v>
@@ -21640,105 +21635,105 @@
         <x:v>220</x:v>
       </x:c>
       <x:c r="H344" s="14" t="s"/>
       <x:c r="I344" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K344" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
         <x:v>609228</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C345" s="3" t="n">
         <x:v>40707</x:v>
       </x:c>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="G345" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="J345" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
         <x:v>594232</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C346" s="15" t="n">
@@ -21753,51 +21748,51 @@
         <x:v>220</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s"/>
       <x:c r="I346" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J346" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K346" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L346" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M346" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
         <x:v>609218</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C347" s="3" t="n">
@@ -21810,325 +21805,325 @@
       <x:c r="G347" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J347" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
         <x:v>609245</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C348" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s"/>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="H348" s="14" t="s"/>
       <x:c r="I348" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K348" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
-        <x:v>338</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
         <x:v>610015</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C349" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="G349" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="J349" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
-        <x:v>609683</x:v>
+        <x:v>620508</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
-        <x:v>339</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C350" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s"/>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s"/>
       <x:c r="I350" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K350" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
-        <x:v>338</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
         <x:v>609615</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
-        <x:v>339</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C351" s="3" t="s"/>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="G351" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="I351" s="4" t="s">
         <x:v>341</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>342</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="Q351" s="4" t="s">
         <x:v>341</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>342</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
         <x:v>613849</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
-        <x:v>343</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C352" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s"/>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s"/>
       <x:c r="I352" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K352" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
         <x:v>620507</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C353" s="3" t="n">
@@ -22747,154 +22742,156 @@
       </x:c>
       <x:c r="O364" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
         <x:v>630303</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
-        <x:v>357</x:v>
-[...1 lines deleted...]
-      <x:c r="C365" s="3" t="s"/>
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C365" s="3" t="n">
+        <x:v>38231</x:v>
+      </x:c>
       <x:c r="D365" s="3" t="s"/>
+      <x:c r="E365" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G365" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
+      <x:c r="J365" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
       <x:c r="K365" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
-        <x:v>630293</x:v>
+        <x:v>600287</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
-        <x:v>22</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="C366" s="15" t="s"/>
       <x:c r="D366" s="15" t="s"/>
-      <x:c r="E366" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E366" s="14" t="s"/>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="H366" s="14" t="s"/>
       <x:c r="I366" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="J366" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J366" s="14" t="s"/>
       <x:c r="K366" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
-        <x:v>600287</x:v>
+        <x:v>630293</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
-        <x:v>358</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C367" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="E367" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G367" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="J367" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -22912,671 +22909,671 @@
       </x:c>
       <x:c r="O367" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
         <x:v>575105</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
         <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
-        <x:v>85</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
-        <x:v>359</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C368" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D368" s="15" t="s"/>
-      <x:c r="E368" s="14" t="s"/>
+      <x:c r="E368" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="H368" s="14" t="s"/>
       <x:c r="I368" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="J368" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K368" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L368" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
-        <x:v>630289</x:v>
+        <x:v>600290</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="C369" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D369" s="3" t="s"/>
-      <x:c r="E369" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G369" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="J369" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
-        <x:v>600290</x:v>
+        <x:v>630289</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
-        <x:v>358</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
-        <x:v>85</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C370" s="15" t="n">
-        <x:v>38231</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s"/>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s"/>
       <x:c r="I370" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="J370" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K370" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L370" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M370" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
-        <x:v>551753</x:v>
+        <x:v>597078</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C371" s="3" t="n">
-        <x:v>38231</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D371" s="3" t="s"/>
+      <x:c r="E371" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G371" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J371" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
-        <x:v>588529</x:v>
+        <x:v>604373</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C372" s="15" t="n">
-        <x:v>39266</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D372" s="15" t="s"/>
-      <x:c r="E372" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E372" s="14" t="s"/>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H372" s="14" t="s"/>
       <x:c r="I372" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J372" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K372" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
-        <x:v>361</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="R372" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="R372" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S372" s="14" t="n">
-        <x:v>604373</x:v>
+        <x:v>551753</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
-        <x:v>363</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C373" s="3" t="n">
-        <x:v>39266</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="G373" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
-        <x:v>362</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J373" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="R373" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="R373" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S373" s="0" t="n">
-        <x:v>597078</x:v>
+        <x:v>588529</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C374" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D374" s="15" t="s"/>
       <x:c r="E374" s="14" t="s"/>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H374" s="14" t="s"/>
       <x:c r="I374" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J374" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K374" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L374" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M374" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
         <x:v>551762</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C375" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="E375" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G375" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J375" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="Q375" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="Q375" s="4" t="s">
+      <x:c r="R375" s="0" t="s">
         <x:v>362</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>360</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
         <x:v>559103</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C376" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s"/>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H376" s="14" t="s"/>
       <x:c r="I376" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J376" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K376" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L376" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
         <x:v>588527</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C377" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="E377" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G377" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J377" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="Q377" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="Q377" s="4" t="s">
+      <x:c r="R377" s="0" t="s">
         <x:v>362</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>360</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
         <x:v>604367</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C378" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s"/>
       <x:c r="I378" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K378" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="Q378" s="16" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="Q378" s="16" t="s">
+      <x:c r="R378" s="14" t="s">
         <x:v>362</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>360</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
         <x:v>559093</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C379" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="E379" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G379" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="J379" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -23586,51 +23583,51 @@
       <x:c r="L379" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
         <x:v>564607</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C380" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s">
         <x:v>66</x:v>
@@ -24250,51 +24247,51 @@
       <x:c r="L390" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M390" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
         <x:v>624132</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
         <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C391" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="E391" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G391" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H391" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
@@ -24367,51 +24364,51 @@
       <x:c r="L392" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
         <x:v>606660</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C393" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="G393" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="J393" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -25161,51 +25158,51 @@
       <x:c r="L406" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M406" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N406" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O406" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P406" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="Q406" s="16" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="R406" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="S406" s="14" t="n">
         <x:v>606667</x:v>
       </x:c>
       <x:c r="T406" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="U406" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="C407" s="3" t="s"/>
       <x:c r="D407" s="3" t="s"/>
       <x:c r="G407" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="I407" s="4" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="K407" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L407" s="0" t="s">
         <x:v>46</x:v>
@@ -25269,51 +25266,51 @@
       <x:c r="L408" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M408" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N408" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O408" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P408" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q408" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R408" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="S408" s="14" t="n">
         <x:v>609251</x:v>
       </x:c>
       <x:c r="T408" s="16" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="U408" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:21">
       <x:c r="A409" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C409" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D409" s="3" t="s"/>
       <x:c r="E409" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G409" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="I409" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
@@ -25326,51 +25323,51 @@
       <x:c r="L409" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M409" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N409" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O409" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P409" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q409" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R409" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="S409" s="0" t="n">
         <x:v>609250</x:v>
       </x:c>
       <x:c r="T409" s="4" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="U409" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:21">
       <x:c r="A410" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B410" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C410" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D410" s="15" t="s"/>
       <x:c r="E410" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F410" s="14" t="s"/>
       <x:c r="G410" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="H410" s="14" t="s">
         <x:v>25</x:v>
@@ -25552,2230 +25549,2228 @@
       <x:c r="K413" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L413" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M413" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N413" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O413" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P413" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q413" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R413" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="S413" s="0" t="n">
-        <x:v>612513</x:v>
+        <x:v>566987</x:v>
       </x:c>
       <x:c r="T413" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U413" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:21">
       <x:c r="A414" s="13" t="s">
-        <x:v>85</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="B414" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C414" s="15" t="n">
-        <x:v>39266</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D414" s="15" t="s"/>
       <x:c r="E414" s="14" t="s"/>
       <x:c r="F414" s="14" t="s"/>
       <x:c r="G414" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="H414" s="14" t="s"/>
       <x:c r="I414" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J414" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K414" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L414" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M414" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N414" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O414" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P414" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q414" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R414" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="S414" s="14" t="n">
-        <x:v>612745</x:v>
+        <x:v>566993</x:v>
       </x:c>
       <x:c r="T414" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U414" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:21">
       <x:c r="A415" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C415" s="3" t="n">
-        <x:v>39266</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D415" s="3" t="s"/>
-      <x:c r="E415" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G415" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="I415" s="4" t="s">
-        <x:v>382</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="J415" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K415" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="L415" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N415" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O415" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P415" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="Q415" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R415" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="S415" s="0" t="n">
-        <x:v>602407</x:v>
+        <x:v>612513</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
-        <x:v>68</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C416" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D416" s="15" t="s"/>
       <x:c r="E416" s="14" t="s"/>
       <x:c r="F416" s="14" t="s"/>
       <x:c r="G416" s="14" t="s">
-        <x:v>385</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H416" s="14" t="s"/>
       <x:c r="I416" s="16" t="s">
-        <x:v>382</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="J416" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K416" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="L416" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M416" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N416" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O416" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P416" s="14" t="s">
-        <x:v>385</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
-        <x:v>597077</x:v>
+        <x:v>612745</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C417" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D417" s="3" t="s"/>
       <x:c r="E417" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G417" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="J417" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K417" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L417" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M417" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N417" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O417" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P417" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="Q417" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R417" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="S417" s="0" t="n">
-        <x:v>571477</x:v>
+        <x:v>602407</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C418" s="15" t="n">
-        <x:v>38231</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D418" s="15" t="s"/>
-      <x:c r="E418" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E418" s="14" t="s"/>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
-        <x:v>387</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="H418" s="14" t="s"/>
       <x:c r="I418" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="J418" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K418" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L418" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M418" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N418" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O418" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P418" s="14" t="s">
-        <x:v>387</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="Q418" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R418" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="S418" s="14" t="n">
-        <x:v>600545</x:v>
+        <x:v>597077</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
-        <x:v>290</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C419" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D419" s="3" t="s"/>
       <x:c r="E419" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G419" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="I419" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="J419" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K419" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L419" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M419" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N419" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O419" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P419" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
-        <x:v>600560</x:v>
+        <x:v>571477</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
-        <x:v>290</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
-        <x:v>85</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C420" s="15" t="n">
-        <x:v>39266</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D420" s="15" t="s"/>
-      <x:c r="E420" s="14" t="s"/>
+      <x:c r="E420" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="H420" s="14" t="s"/>
       <x:c r="I420" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="J420" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K420" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
-        <x:v>612740</x:v>
+        <x:v>600545</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C421" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D421" s="3" t="s"/>
+      <x:c r="E421" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G421" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="I421" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="J421" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
-        <x:v>612746</x:v>
+        <x:v>600560</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C422" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D422" s="15" t="s"/>
       <x:c r="E422" s="14" t="s"/>
       <x:c r="F422" s="14" t="s"/>
       <x:c r="G422" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="H422" s="14" t="s"/>
       <x:c r="I422" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J422" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K422" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L422" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M422" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
-        <x:v>612747</x:v>
+        <x:v>612740</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C423" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="G423" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="I423" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J423" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K423" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L423" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M423" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="N423" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O423" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P423" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q423" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R423" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="S423" s="0" t="n">
-        <x:v>612749</x:v>
+        <x:v>612746</x:v>
       </x:c>
       <x:c r="T423" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="U423" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C424" s="15" t="n">
-        <x:v>38231</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D424" s="15" t="s"/>
-      <x:c r="E424" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E424" s="14" t="s"/>
       <x:c r="F424" s="14" t="s"/>
       <x:c r="G424" s="14" t="s">
-        <x:v>384</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="H424" s="14" t="s"/>
       <x:c r="I424" s="16" t="s">
-        <x:v>382</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="J424" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K424" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="L424" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M424" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="N424" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O424" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P424" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="Q424" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R424" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="S424" s="14" t="n">
-        <x:v>548589</x:v>
+        <x:v>612747</x:v>
       </x:c>
       <x:c r="T424" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="U424" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:21">
       <x:c r="A425" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C425" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D425" s="3" t="s"/>
-      <x:c r="E425" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G425" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="I425" s="4" t="s">
-        <x:v>382</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="J425" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K425" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="L425" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M425" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="N425" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O425" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P425" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="Q425" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R425" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S425" s="0" t="n">
-        <x:v>600562</x:v>
+        <x:v>612749</x:v>
       </x:c>
       <x:c r="T425" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="U425" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:21">
       <x:c r="A426" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B426" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C426" s="15" t="n">
-        <x:v>40707</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D426" s="15" t="s"/>
       <x:c r="E426" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F426" s="14" t="s"/>
       <x:c r="G426" s="14" t="s">
-        <x:v>220</x:v>
-[...1 lines deleted...]
-      <x:c r="H426" s="14" t="s"/>
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="H426" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="I426" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="J426" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K426" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L426" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M426" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N426" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O426" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P426" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
-        <x:v>609266</x:v>
+        <x:v>548589</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C427" s="3" t="n">
-        <x:v>38231</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="E427" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G427" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="J427" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K427" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L427" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M427" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
-        <x:v>609221</x:v>
+        <x:v>600562</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
-        <x:v>85</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C428" s="15" t="n">
-        <x:v>39266</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D428" s="15" t="s"/>
-      <x:c r="E428" s="14" t="s"/>
+      <x:c r="E428" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F428" s="14" t="s"/>
       <x:c r="G428" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="H428" s="14" t="s"/>
       <x:c r="I428" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J428" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K428" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L428" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M428" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
-        <x:v>612751</x:v>
+        <x:v>609221</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C429" s="3" t="n">
-        <x:v>38231</x:v>
+        <x:v>40707</x:v>
       </x:c>
       <x:c r="D429" s="3" t="s"/>
+      <x:c r="E429" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G429" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="I429" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J429" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K429" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L429" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
-        <x:v>566987</x:v>
+        <x:v>609266</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
-        <x:v>224</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C430" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D430" s="15" t="s"/>
-      <x:c r="E430" s="14" t="s"/>
+      <x:c r="E430" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F430" s="14" t="s"/>
       <x:c r="G430" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="H430" s="14" t="s"/>
       <x:c r="I430" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J430" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K430" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L430" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M430" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N430" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O430" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P430" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q430" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R430" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="S430" s="14" t="n">
-        <x:v>566993</x:v>
+        <x:v>554407</x:v>
       </x:c>
       <x:c r="T430" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U430" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C431" s="3" t="n">
-        <x:v>38231</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D431" s="3" t="s"/>
-      <x:c r="E431" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G431" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="I431" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J431" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K431" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="L431" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M431" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="N431" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O431" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P431" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q431" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R431" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S431" s="0" t="n">
-        <x:v>554407</x:v>
+        <x:v>612751</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
-        <x:v>80</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="C432" s="15" t="s"/>
       <x:c r="D432" s="15" t="s"/>
       <x:c r="E432" s="14" t="s"/>
       <x:c r="F432" s="14" t="s"/>
       <x:c r="G432" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="H432" s="14" t="s"/>
       <x:c r="I432" s="16" t="s">
         <x:v>389</x:v>
       </x:c>
-      <x:c r="J432" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J432" s="14" t="s"/>
       <x:c r="K432" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="L432" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M432" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="N432" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O432" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P432" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="S432" s="14" t="n">
+        <x:v>620340</x:v>
+      </x:c>
+      <x:c r="T432" s="16" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="S432" s="14" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U432" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C433" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D433" s="3" t="s"/>
       <x:c r="E433" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G433" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="I433" s="4" t="s">
-        <x:v>389</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="J433" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K433" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L433" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M433" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N433" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O433" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P433" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
-        <x:v>389</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
         <x:v>601999</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C434" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D434" s="15" t="s"/>
       <x:c r="E434" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F434" s="14" t="s"/>
       <x:c r="G434" s="14" t="s">
-        <x:v>388</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="H434" s="14" t="s"/>
       <x:c r="I434" s="16" t="s">
-        <x:v>389</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="J434" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K434" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L434" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M434" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N434" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O434" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P434" s="14" t="s">
-        <x:v>388</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="Q434" s="16" t="s">
-        <x:v>389</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="R434" s="14" t="s">
-        <x:v>390</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
         <x:v>602000</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C435" s="3" t="n">
-        <x:v>38231</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D435" s="3" t="s"/>
-      <x:c r="E435" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G435" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="H435" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="I435" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="J435" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="L435" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O435" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
-        <x:v>392</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
-        <x:v>611024</x:v>
+        <x:v>554784</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
-        <x:v>235</x:v>
-[...1 lines deleted...]
-      <x:c r="C436" s="15" t="s"/>
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="C436" s="15" t="n">
+        <x:v>39266</x:v>
+      </x:c>
       <x:c r="D436" s="15" t="s"/>
       <x:c r="E436" s="14" t="s"/>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
-        <x:v>393</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="H436" s="14" t="s"/>
       <x:c r="I436" s="16" t="s">
-        <x:v>392</x:v>
-[...1 lines deleted...]
-      <x:c r="J436" s="14" t="s"/>
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="J436" s="14" t="s">
+        <x:v>36</x:v>
+      </x:c>
       <x:c r="K436" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="L436" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M436" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="Q436" s="16" t="s">
         <x:v>393</x:v>
       </x:c>
-      <x:c r="Q436" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R436" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
-        <x:v>620340</x:v>
+        <x:v>625690</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
-        <x:v>394</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
-        <x:v>395</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C437" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D437" s="3" t="s"/>
       <x:c r="E437" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G437" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="H437" s="0" t="s">
+        <x:v>93</x:v>
       </x:c>
       <x:c r="I437" s="4" t="s">
-        <x:v>389</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J437" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K437" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L437" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
-        <x:v>549000</x:v>
+        <x:v>611024</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C438" s="15" t="n">
-        <x:v>39266</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
-        <x:v>388</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="H438" s="14" t="s"/>
       <x:c r="I438" s="16" t="s">
-        <x:v>389</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="J438" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K438" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L438" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
-        <x:v>388</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
-        <x:v>389</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
-        <x:v>390</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
-        <x:v>549002</x:v>
+        <x:v>549000</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C439" s="3" t="n">
-        <x:v>38231</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="E439" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G439" s="0" t="s">
-        <x:v>92</x:v>
-[...2 lines deleted...]
-        <x:v>93</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="J439" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K439" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L439" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
-        <x:v>392</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="R439" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="S439" s="0" t="n">
-        <x:v>617541</x:v>
+        <x:v>549002</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C440" s="15" t="n">
-        <x:v>38232</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D440" s="15" t="s"/>
       <x:c r="E440" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F440" s="14" t="s"/>
       <x:c r="G440" s="14" t="s">
-        <x:v>388</x:v>
-[...1 lines deleted...]
-      <x:c r="H440" s="14" t="s"/>
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="H440" s="14" t="s">
+        <x:v>93</x:v>
+      </x:c>
       <x:c r="I440" s="16" t="s">
-        <x:v>389</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J440" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K440" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L440" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M440" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
-        <x:v>42061</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
-        <x:v>388</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
-        <x:v>390</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
-        <x:v>602001</x:v>
+        <x:v>617541</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C441" s="3" t="n">
-        <x:v>38231</x:v>
+        <x:v>38232</x:v>
       </x:c>
       <x:c r="D441" s="3" t="s"/>
+      <x:c r="E441" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G441" s="0" t="s">
-        <x:v>92</x:v>
-[...2 lines deleted...]
-        <x:v>93</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="J441" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L441" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N441" s="3" t="n">
-        <x:v>42050</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O441" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P441" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="Q441" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="R441" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="S441" s="0" t="n">
-        <x:v>565101</x:v>
+        <x:v>602001</x:v>
       </x:c>
       <x:c r="T441" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U441" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:21">
       <x:c r="A442" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B442" s="14" t="s">
-        <x:v>235</x:v>
-[...1 lines deleted...]
-      <x:c r="C442" s="15" t="s"/>
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="C442" s="15" t="n">
+        <x:v>38231</x:v>
+      </x:c>
       <x:c r="D442" s="15" t="s"/>
       <x:c r="E442" s="14" t="s"/>
       <x:c r="F442" s="14" t="s"/>
       <x:c r="G442" s="14" t="s">
-        <x:v>393</x:v>
-[...1 lines deleted...]
-      <x:c r="H442" s="14" t="s"/>
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="H442" s="14" t="s">
+        <x:v>93</x:v>
+      </x:c>
       <x:c r="I442" s="16" t="s">
-        <x:v>392</x:v>
-[...1 lines deleted...]
-      <x:c r="J442" s="14" t="s"/>
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="J442" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
       <x:c r="K442" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="L442" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M442" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N442" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O442" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P442" s="14" t="s">
-        <x:v>393</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="Q442" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="R442" s="14" t="s">
-        <x:v>390</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="S442" s="14" t="n">
-        <x:v>628666</x:v>
+        <x:v>565101</x:v>
       </x:c>
       <x:c r="T442" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U442" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:21">
       <x:c r="A443" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
-        <x:v>86</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="C443" s="3" t="s"/>
       <x:c r="D443" s="3" t="s"/>
       <x:c r="G443" s="0" t="s">
-        <x:v>92</x:v>
-[...2 lines deleted...]
-        <x:v>93</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="I443" s="4" t="s">
-        <x:v>94</x:v>
-[...2 lines deleted...]
-        <x:v>27</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="K443" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="L443" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M443" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N443" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O443" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P443" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="Q443" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="R443" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="S443" s="0" t="n">
-        <x:v>606258</x:v>
+        <x:v>628666</x:v>
       </x:c>
       <x:c r="T443" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="U443" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:21">
       <x:c r="A444" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B444" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C444" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D444" s="15" t="s"/>
       <x:c r="E444" s="14" t="s"/>
       <x:c r="F444" s="14" t="s"/>
       <x:c r="G444" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="H444" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="I444" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="J444" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K444" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L444" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M444" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N444" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O444" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P444" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="Q444" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R444" s="14" t="s">
-        <x:v>390</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="S444" s="14" t="n">
-        <x:v>616712</x:v>
+        <x:v>606258</x:v>
       </x:c>
       <x:c r="T444" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U444" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:21">
       <x:c r="A445" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
-        <x:v>235</x:v>
-[...1 lines deleted...]
-      <x:c r="C445" s="3" t="s"/>
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="C445" s="3" t="n">
+        <x:v>38231</x:v>
+      </x:c>
       <x:c r="D445" s="3" t="s"/>
       <x:c r="G445" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="H445" s="0" t="s">
+        <x:v>93</x:v>
       </x:c>
       <x:c r="I445" s="4" t="s">
-        <x:v>392</x:v>
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="J445" s="0" t="s">
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K445" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="L445" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M445" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N445" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O445" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P445" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="Q445" s="4" t="s">
-        <x:v>392</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="R445" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="S445" s="0" t="n">
-        <x:v>620234</x:v>
+        <x:v>616712</x:v>
       </x:c>
       <x:c r="T445" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U445" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:21">
       <x:c r="A446" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B446" s="14" t="s">
-        <x:v>344</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="C446" s="15" t="s"/>
       <x:c r="D446" s="15" t="s"/>
       <x:c r="E446" s="14" t="s"/>
       <x:c r="F446" s="14" t="s"/>
       <x:c r="G446" s="14" t="s">
-        <x:v>92</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="H446" s="14" t="s"/>
       <x:c r="I446" s="16" t="s">
-        <x:v>94</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="J446" s="14" t="s"/>
       <x:c r="K446" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="L446" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M446" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="N446" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O446" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P446" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="Q446" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="R446" s="14" t="s">
-        <x:v>390</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S446" s="14" t="n">
-        <x:v>554784</x:v>
+        <x:v>620234</x:v>
       </x:c>
       <x:c r="T446" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="U446" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:21">
       <x:c r="A447" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C447" s="3" t="s"/>
       <x:c r="D447" s="3" t="s"/>
       <x:c r="G447" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="I447" s="4" t="s">
-        <x:v>392</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="K447" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="L447" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M447" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N447" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O447" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P447" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="Q447" s="4" t="s">
-        <x:v>392</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="R447" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
         <x:v>620339</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
-        <x:v>394</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C448" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D448" s="15" t="s"/>
       <x:c r="E448" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F448" s="14" t="s"/>
       <x:c r="G448" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="H448" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="I448" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="J448" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K448" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L448" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M448" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N448" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O448" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
-        <x:v>391</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
-        <x:v>390</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
         <x:v>556384</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C449" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D449" s="3" t="s"/>
       <x:c r="E449" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G449" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
-        <x:v>389</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="J449" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K449" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L449" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M449" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N449" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O449" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P449" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
-        <x:v>389</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
         <x:v>601998</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C450" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="H450" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="I450" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="J450" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K450" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L450" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M450" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O450" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P450" s="14" t="s">
-        <x:v>391</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
-        <x:v>390</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
         <x:v>607806</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C451" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="G451" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="H451" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="J451" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K451" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L451" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M451" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N451" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O451" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P451" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="Q451" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R451" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="S451" s="0" t="n">
         <x:v>606262</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C452" s="15" t="n">
         <x:v>40707</x:v>
       </x:c>
       <x:c r="D452" s="15" t="s"/>
       <x:c r="E452" s="14" t="s"/>
       <x:c r="F452" s="14" t="s"/>
       <x:c r="G452" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="H452" s="14" t="s"/>
       <x:c r="I452" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J452" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K452" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L452" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M452" s="14" t="s">
         <x:v>30</x:v>
@@ -28251,51 +28246,51 @@
       </x:c>
       <x:c r="P460" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
         <x:v>529118</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C461" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D461" s="3" t="s"/>
       <x:c r="G461" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="H461" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="I461" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="J461" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K461" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L461" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
         <x:v>30</x:v>
@@ -28308,217 +28303,216 @@
       </x:c>
       <x:c r="P461" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
         <x:v>537244</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
-        <x:v>408</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="C462" s="15" t="s"/>
       <x:c r="D462" s="15" t="s"/>
       <x:c r="E462" s="14" t="s"/>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="H462" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="I462" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
-      <x:c r="J462" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J462" s="14" t="s"/>
       <x:c r="K462" s="14" t="s">
-        <x:v>409</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L462" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M462" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N462" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O462" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P462" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q462" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="R462" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="S462" s="14" t="n">
-        <x:v>639998</x:v>
+        <x:v>632244</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C463" s="3" t="n">
-        <x:v>37963</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D463" s="3" t="s"/>
-      <x:c r="E463" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G463" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="H463" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="I463" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="J463" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K463" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="L463" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M463" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N463" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O463" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P463" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
-        <x:v>578859</x:v>
+        <x:v>639998</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
-        <x:v>85</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
-        <x:v>406</x:v>
-[...1 lines deleted...]
-      <x:c r="C464" s="15" t="s"/>
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="C464" s="15" t="n">
+        <x:v>37963</x:v>
+      </x:c>
       <x:c r="D464" s="15" t="s"/>
-      <x:c r="E464" s="14" t="s"/>
+      <x:c r="E464" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="H464" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="I464" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
-      <x:c r="J464" s="14" t="s"/>
+      <x:c r="J464" s="14" t="s">
+        <x:v>56</x:v>
+      </x:c>
       <x:c r="K464" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L464" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
-        <x:v>640016</x:v>
+        <x:v>578859</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
-        <x:v>410</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
-        <x:v>411</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="C465" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D465" s="3" t="s"/>
       <x:c r="G465" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="H465" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="I465" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="J465" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -28536,608 +28530,611 @@
       </x:c>
       <x:c r="O465" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P465" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q465" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="R465" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="S465" s="0" t="n">
         <x:v>581836</x:v>
       </x:c>
       <x:c r="T465" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="U465" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
-        <x:v>54</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="C466" s="15" t="s"/>
       <x:c r="D466" s="15" t="s"/>
-      <x:c r="E466" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E466" s="14" t="s"/>
       <x:c r="F466" s="14" t="s"/>
       <x:c r="G466" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="H466" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="I466" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
-      <x:c r="J466" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J466" s="14" t="s"/>
       <x:c r="K466" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="L466" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M466" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N466" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O466" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P466" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
-        <x:v>599119</x:v>
+        <x:v>640016</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C467" s="3" t="n">
-        <x:v>39266</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D467" s="3" t="s"/>
       <x:c r="E467" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G467" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="H467" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="I467" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="J467" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K467" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L467" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M467" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N467" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O467" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P467" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q467" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="R467" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="S467" s="0" t="n">
-        <x:v>599122</x:v>
+        <x:v>599119</x:v>
       </x:c>
       <x:c r="T467" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C468" s="15" t="n">
-        <x:v>38232</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D468" s="15" t="s"/>
       <x:c r="E468" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F468" s="14" t="s"/>
       <x:c r="G468" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="H468" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="I468" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="J468" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K468" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L468" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M468" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N468" s="15" t="n">
-        <x:v>42061</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O468" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P468" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q468" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="R468" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="S468" s="14" t="n">
-        <x:v>599123</x:v>
+        <x:v>599122</x:v>
       </x:c>
       <x:c r="T468" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U468" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:21">
       <x:c r="A469" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
-        <x:v>406</x:v>
-[...1 lines deleted...]
-      <x:c r="C469" s="3" t="s"/>
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="C469" s="3" t="n">
+        <x:v>38232</x:v>
+      </x:c>
       <x:c r="D469" s="3" t="s"/>
+      <x:c r="E469" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G469" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="H469" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="I469" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
+      <x:c r="J469" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
       <x:c r="K469" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L469" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M469" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N469" s="3" t="n">
-        <x:v>42050</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O469" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P469" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q469" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="R469" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="S469" s="0" t="n">
-        <x:v>632244</x:v>
+        <x:v>599123</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
-        <x:v>412</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C470" s="15" t="n">
-        <x:v>37963</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D470" s="15" t="s"/>
-      <x:c r="E470" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E470" s="14" t="s"/>
       <x:c r="F470" s="14" t="s"/>
       <x:c r="G470" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="H470" s="14" t="s"/>
       <x:c r="I470" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="J470" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K470" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L470" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M470" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N470" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O470" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P470" s="14" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="Q470" s="16" t="s">
         <x:v>414</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>415</x:v>
       </x:c>
       <x:c r="R470" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="S470" s="14" t="n">
-        <x:v>601623</x:v>
+        <x:v>597071</x:v>
       </x:c>
       <x:c r="T470" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U470" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:21">
       <x:c r="A471" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C471" s="3" t="n">
-        <x:v>39266</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D471" s="3" t="s"/>
+      <x:c r="E471" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G471" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I471" s="4" t="s">
-        <x:v>415</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J471" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K471" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L471" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M471" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N471" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O471" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P471" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="Q471" s="4" t="s">
-        <x:v>415</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="R471" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="S471" s="0" t="n">
-        <x:v>597071</x:v>
+        <x:v>601623</x:v>
       </x:c>
       <x:c r="T471" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U471" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:21">
       <x:c r="A472" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B472" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C472" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D472" s="15" t="s"/>
       <x:c r="E472" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F472" s="14" t="s"/>
       <x:c r="G472" s="14" t="s">
-        <x:v>413</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="H472" s="14" t="s"/>
       <x:c r="I472" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="J472" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K472" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L472" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M472" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N472" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O472" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P472" s="14" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="Q472" s="16" t="s">
         <x:v>414</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>415</x:v>
       </x:c>
       <x:c r="R472" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="S472" s="14" t="n">
         <x:v>601619</x:v>
       </x:c>
       <x:c r="T472" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="U472" s="16" t="s">
         <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:21">
       <x:c r="A473" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C473" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D473" s="3" t="s"/>
       <x:c r="E473" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G473" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="I473" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="J473" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K473" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L473" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M473" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N473" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O473" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P473" s="0" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="Q473" s="4" t="s">
         <x:v>414</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>415</x:v>
       </x:c>
       <x:c r="R473" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="S473" s="0" t="n">
         <x:v>641101</x:v>
       </x:c>
       <x:c r="T473" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U473" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:21">
       <x:c r="A474" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B474" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C474" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D474" s="15" t="s"/>
       <x:c r="E474" s="14" t="s"/>
       <x:c r="F474" s="14" t="s"/>
       <x:c r="G474" s="14" t="s">
-        <x:v>417</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="H474" s="14" t="s"/>
       <x:c r="I474" s="16" t="s">
-        <x:v>415</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="J474" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K474" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L474" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M474" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N474" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O474" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P474" s="14" t="s">
-        <x:v>418</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="Q474" s="16" t="s">
-        <x:v>415</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="R474" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="S474" s="14" t="n">
         <x:v>624530</x:v>
       </x:c>
       <x:c r="T474" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U474" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:21">
       <x:c r="A475" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C475" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D475" s="3" t="s"/>
       <x:c r="G475" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="I475" s="4" t="s">
-        <x:v>415</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="J475" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K475" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L475" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M475" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N475" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O475" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P475" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="Q475" s="4" t="s">
-        <x:v>415</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="R475" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="S475" s="0" t="n">
         <x:v>597076</x:v>
       </x:c>
       <x:c r="T475" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U475" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:21">
       <x:c r="A476" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B476" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C476" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D476" s="15" t="s"/>
@@ -29152,224 +29149,224 @@
       <x:c r="I476" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J476" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K476" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L476" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M476" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N476" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O476" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P476" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="Q476" s="16" t="s">
-        <x:v>415</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="R476" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="S476" s="14" t="n">
         <x:v>554471</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C477" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D477" s="3" t="s"/>
       <x:c r="E477" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G477" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="I477" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="J477" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K477" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L477" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M477" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N477" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O477" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P477" s="0" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="Q477" s="4" t="s">
         <x:v>414</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>415</x:v>
       </x:c>
       <x:c r="R477" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="S477" s="0" t="n">
         <x:v>641094</x:v>
       </x:c>
       <x:c r="T477" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U477" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:21">
       <x:c r="A478" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B478" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C478" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D478" s="15" t="s"/>
       <x:c r="E478" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F478" s="14" t="s"/>
       <x:c r="G478" s="14" t="s">
-        <x:v>413</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="H478" s="14" t="s"/>
       <x:c r="I478" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="J478" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K478" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L478" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M478" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N478" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O478" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P478" s="14" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="Q478" s="16" t="s">
         <x:v>414</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>415</x:v>
       </x:c>
       <x:c r="R478" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="S478" s="14" t="n">
         <x:v>641090</x:v>
       </x:c>
       <x:c r="T478" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U478" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:21">
       <x:c r="A479" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C479" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D479" s="3" t="s"/>
       <x:c r="E479" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G479" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="I479" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J479" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K479" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L479" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M479" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N479" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O479" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P479" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="Q479" s="4" t="s">
-        <x:v>415</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="R479" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="S479" s="0" t="n">
         <x:v>554417</x:v>
       </x:c>
       <x:c r="T479" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U479" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:21">
       <x:c r="A480" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B480" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C480" s="15" t="n">
         <x:v>40707</x:v>
       </x:c>
       <x:c r="D480" s="15" t="s"/>
@@ -29384,167 +29381,167 @@
       <x:c r="I480" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J480" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K480" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L480" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M480" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N480" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O480" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P480" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="Q480" s="16" t="s">
-        <x:v>415</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="R480" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="S480" s="14" t="n">
         <x:v>554400</x:v>
       </x:c>
       <x:c r="T480" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="U480" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:21">
       <x:c r="A481" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C481" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D481" s="3" t="s"/>
       <x:c r="E481" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G481" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="I481" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J481" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K481" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L481" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M481" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N481" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O481" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P481" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="Q481" s="4" t="s">
-        <x:v>415</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="R481" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="S481" s="0" t="n">
         <x:v>554405</x:v>
       </x:c>
       <x:c r="T481" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U481" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:21">
       <x:c r="A482" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B482" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C482" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D482" s="15" t="s"/>
       <x:c r="E482" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F482" s="14" t="s"/>
       <x:c r="G482" s="14" t="s">
-        <x:v>413</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="H482" s="14" t="s"/>
       <x:c r="I482" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="J482" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K482" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L482" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M482" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N482" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O482" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P482" s="14" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="Q482" s="16" t="s">
         <x:v>414</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>415</x:v>
       </x:c>
       <x:c r="R482" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="S482" s="14" t="n">
         <x:v>601620</x:v>
       </x:c>
       <x:c r="T482" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="U482" s="16" t="s">
         <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:21">
       <x:c r="A483" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C483" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D483" s="3" t="s"/>
@@ -29742,161 +29739,161 @@
       <x:c r="M486" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N486" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O486" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P486" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q486" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R486" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="S486" s="14" t="n">
         <x:v>639726</x:v>
       </x:c>
       <x:c r="T486" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="U486" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:21">
       <x:c r="A487" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C487" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D487" s="3" t="s"/>
       <x:c r="E487" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G487" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="I487" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="J487" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K487" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L487" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M487" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N487" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O487" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P487" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q487" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R487" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="S487" s="0" t="n">
-        <x:v>632356</x:v>
+        <x:v>639724</x:v>
       </x:c>
       <x:c r="T487" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="U487" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:21">
       <x:c r="A488" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B488" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C488" s="15" t="n">
-        <x:v>38232</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D488" s="15" t="s"/>
       <x:c r="E488" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F488" s="14" t="s"/>
       <x:c r="G488" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="H488" s="14" t="s"/>
       <x:c r="I488" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="J488" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K488" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L488" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M488" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N488" s="15" t="n">
-        <x:v>42061</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O488" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P488" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q488" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R488" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="S488" s="14" t="n">
-        <x:v>632361</x:v>
+        <x:v>632353</x:v>
       </x:c>
       <x:c r="T488" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U488" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:21">
       <x:c r="A489" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C489" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D489" s="3" t="s"/>
       <x:c r="E489" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G489" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
@@ -29909,57 +29906,57 @@
       <x:c r="K489" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L489" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M489" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N489" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O489" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P489" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q489" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R489" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="S489" s="0" t="n">
-        <x:v>639724</x:v>
+        <x:v>632355</x:v>
       </x:c>
       <x:c r="T489" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U489" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:21">
       <x:c r="A490" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B490" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C490" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D490" s="15" t="s"/>
       <x:c r="E490" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F490" s="14" t="s"/>
       <x:c r="G490" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="H490" s="14" t="s"/>
       <x:c r="I490" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="J490" s="14" t="s">
@@ -29968,108 +29965,108 @@
       <x:c r="K490" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L490" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M490" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N490" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O490" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P490" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q490" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R490" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="S490" s="14" t="n">
-        <x:v>632353</x:v>
+        <x:v>632356</x:v>
       </x:c>
       <x:c r="T490" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U490" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:21">
       <x:c r="A491" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C491" s="3" t="n">
-        <x:v>39266</x:v>
+        <x:v>38232</x:v>
       </x:c>
       <x:c r="D491" s="3" t="s"/>
       <x:c r="E491" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G491" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="I491" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="J491" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K491" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L491" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M491" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N491" s="3" t="n">
-        <x:v>42050</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O491" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P491" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q491" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R491" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="S491" s="0" t="n">
-        <x:v>632355</x:v>
+        <x:v>632361</x:v>
       </x:c>
       <x:c r="T491" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U491" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:21">
       <x:c r="A492" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B492" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C492" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D492" s="15" t="s"/>
       <x:c r="E492" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F492" s="14" t="s"/>
       <x:c r="G492" s="14" t="s">
         <x:v>423</x:v>
@@ -30090,51 +30087,51 @@
       <x:c r="M492" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N492" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O492" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P492" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q492" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R492" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="S492" s="14" t="n">
         <x:v>639723</x:v>
       </x:c>
       <x:c r="T492" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="U492" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:21">
       <x:c r="A493" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B493" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C493" s="3" t="n">
         <x:v>38232</x:v>
       </x:c>
       <x:c r="D493" s="3" t="s"/>
       <x:c r="E493" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G493" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="I493" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="J493" s="0" t="s">
         <x:v>36</x:v>
       </x:c>