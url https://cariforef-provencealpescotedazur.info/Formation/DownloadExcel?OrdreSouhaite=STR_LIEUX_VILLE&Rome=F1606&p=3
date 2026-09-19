--- v0 (2026-09-19)
+++ v1 (2026-09-19)
@@ -308,77 +308,77 @@
   <x:si>
     <x:t>75014</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitation électrique BS chargé d'intervention élémentaire, basse tension</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitation électrique BS chargé d'intervention élémentaire, basse tension - Recyclage</x:t>
   </x:si>
   <x:si>
+    <x:t>11/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Formation et Métier - Cfa Régional Formations Adaptées</x:t>
   </x:si>
   <x:si>
     <x:t>FM</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/04/2026 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Habilitations électriques B1V - B2V - BC - BE - BR</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitations électriques B1V  - B2V - H1V - H2V - Recyclage</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitations électriques B1V - B2V - BC - BE - BR - Recyclage</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitations électriques BS - BE</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitations électriques BS - BE - Recyclage</x:t>
   </x:si>
   <x:si>
     <x:t>Btp Cfa Provence Alpes Côte d'Azur - Antibes Max Fiorini</x:t>
   </x:si>
   <x:si>
     <x:t>06600</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES</x:t>
@@ -536,62 +536,62 @@
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>Enduit maçonnerie</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Demandeur d'emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitations électriques B1 - B1V - B2 - B2V - BR - BC - H0V - Recyclage</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>CCIV</x:t>
   </x:si>
   <x:si>
+    <x:t>Faux bois</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Peinture décorative</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Btp Cfa Provence Alpes Côte d'Azur - Avignon Florentin Mouret</x:t>
   </x:si>
   <x:si>
-    <x:t>Faux bois</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Enduits et badigeons, gamme des finitions</x:t>
   </x:si>
   <x:si>
     <x:t>Gypserie</x:t>
   </x:si>
   <x:si>
     <x:t>Enduits à la chaux</x:t>
   </x:si>
   <x:si>
     <x:t>10/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitations électriques H0 - BS - BE Manœuvre</x:t>
   </x:si>
   <x:si>
     <x:t>Format.co</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitations électriques BS - BC</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Supérieur des Techniques du Spectacle - CFA Régional Métiers du Spectacle</x:t>
@@ -782,86 +782,86 @@
   <x:si>
     <x:t>10/02/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/27/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/06/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>03/26/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/28/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/29/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>03/26/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>01/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>07/05/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/05/2027 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>11/06/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Adsea 05 - IME Le Bois Saint Jean</x:t>
   </x:si>
   <x:si>
     <x:t>05000</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>Alpes Formations Conseils</x:t>
   </x:si>
   <x:si>
     <x:t>AFC</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Gap</x:t>
@@ -1151,62 +1151,62 @@
   <x:si>
     <x:t>13003</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 3e</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitation électrique B1V exécutant électricien, travaux au voisinage, basse tension</x:t>
   </x:si>
   <x:si>
     <x:t>Mandyben</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
+    <x:t>Habilitation électrique BS chargé d'intervention élémentaire, basse tension, Habilitation électrique BE manoeuvre chargé d'opérations spécifiques, basse tension</x:t>
+  </x:si>
+  <x:si>
     <x:t>Volt Work</x:t>
   </x:si>
   <x:si>
     <x:t>75011</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
-    <x:t>Habilitation électrique BS chargé d'intervention élémentaire, basse tension, Habilitation électrique BE manoeuvre chargé d'opérations spécifiques, basse tension</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>10/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Certificat de spécialisation peinture décoration (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Btp Cfa Provence Alpes Côte d'Azur - Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13011</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-11e</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel peintre en bâtiment BC2 Réaliser des travaux de peinture à l'intérieur de bâtiments en qualité de finition B</x:t>
   </x:si>
   <x:si>
     <x:t>Formatsud Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>06/10/2025 00:00:00</x:t>
@@ -1376,57 +1376,57 @@
   <x:si>
     <x:t>06/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitation électrique B1V exécutant électricien, travaux au voisinage, basse tension - Recyclage</x:t>
   </x:si>
   <x:si>
     <x:t>02/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>10/20/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/27/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/15/2027 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>10/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Athéna Formation Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>13340</x:t>
   </x:si>
   <x:si>
     <x:t>ROGNAC</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitations électriques - Recyclage</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitations électriques H0v - B1v -B2v -BR - BC</x:t>
   </x:si>
   <x:si>
     <x:t>Alliance pour l'Emploi et la Formation en Entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>AEFE</x:t>
   </x:si>
   <x:si>
     <x:t>06700</x:t>
   </x:si>
@@ -3223,208 +3223,208 @@
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
         <x:v>597893</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
-        <x:v>51</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>52</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="C22" s="15" t="s"/>
       <x:c r="D22" s="15" t="s"/>
-      <x:c r="E22" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
-        <x:v>79</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
-        <x:v>22472</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>498607</x:v>
+        <x:v>597874</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s"/>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>597874</x:v>
+        <x:v>597897</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>78</x:v>
-[...1 lines deleted...]
-      <x:c r="C24" s="15" t="s"/>
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C24" s="15" t="n">
+        <x:v>39036</x:v>
+      </x:c>
       <x:c r="D24" s="15" t="s"/>
-      <x:c r="E24" s="14" t="s"/>
+      <x:c r="E24" s="14" t="s">
+        <x:v>53</x:v>
+      </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>23</x:v>
-[...1 lines deleted...]
-      <x:c r="H24" s="14" t="s"/>
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="H24" s="14" t="s">
+        <x:v>84</x:v>
+      </x:c>
       <x:c r="I24" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
-        <x:v>24049</x:v>
+        <x:v>22472</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>597897</x:v>
+        <x:v>498607</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s"/>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>25</x:v>
@@ -3457,81 +3457,81 @@
         <x:v>609984</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="I26" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>22472</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>548829</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s"/>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>23</x:v>
@@ -3548,54 +3548,54 @@
       <x:c r="L27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>597875</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C28" s="15" t="s"/>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>26</x:v>
@@ -3603,54 +3603,54 @@
       <x:c r="L28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>597896</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s"/>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>27</x:v>
@@ -3937,158 +3937,157 @@
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>638484</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>52</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="C35" s="3" t="s"/>
       <x:c r="D35" s="3" t="s"/>
-      <x:c r="E35" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G35" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="H35" s="0" t="s">
+        <x:v>99</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>24</x:v>
-[...2 lines deleted...]
-        <x:v>55</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
-        <x:v>22472</x:v>
+        <x:v>22442</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>603191</x:v>
+        <x:v>639643</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>105</x:v>
-[...1 lines deleted...]
-      <x:c r="C36" s="15" t="s"/>
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C36" s="15" t="n">
+        <x:v>39036</x:v>
+      </x:c>
       <x:c r="D36" s="15" t="s"/>
-      <x:c r="E36" s="14" t="s"/>
+      <x:c r="E36" s="14" t="s">
+        <x:v>53</x:v>
+      </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>98</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
-        <x:v>100</x:v>
-[...1 lines deleted...]
-      <x:c r="J36" s="14" t="s"/>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="J36" s="14" t="s">
+        <x:v>55</x:v>
+      </x:c>
       <x:c r="K36" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
-        <x:v>22442</x:v>
+        <x:v>22472</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>639643</x:v>
+        <x:v>603191</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="E37" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
@@ -4820,54 +4819,54 @@
       <x:c r="L50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>635004</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s"/>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>26</x:v>
@@ -5091,51 +5090,51 @@
       <x:c r="L55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>22301</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>614824</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C56" s="15" t="s"/>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
@@ -5146,51 +5145,51 @@
       <x:c r="L56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>22301</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>573327</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s"/>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>25</x:v>
@@ -5209,216 +5208,217 @@
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>636976</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
-        <x:v>51</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>52</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C58" s="15" t="s"/>
       <x:c r="D58" s="15" t="s"/>
-      <x:c r="E58" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>54</x:v>
-[...1 lines deleted...]
-      <x:c r="H58" s="14" t="s"/>
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="H58" s="14" t="s">
+        <x:v>146</x:v>
+      </x:c>
       <x:c r="I58" s="16" t="s">
-        <x:v>24</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="J58" s="14" t="s"/>
       <x:c r="K58" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
-        <x:v>22472</x:v>
+        <x:v>45501</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>603390</x:v>
+        <x:v>614833</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>156</x:v>
-[...1 lines deleted...]
-      <x:c r="C59" s="3" t="s"/>
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C59" s="3" t="n">
+        <x:v>39036</x:v>
+      </x:c>
       <x:c r="D59" s="3" t="s"/>
+      <x:c r="E59" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
       <x:c r="G59" s="0" t="s">
-        <x:v>145</x:v>
-[...2 lines deleted...]
-        <x:v>146</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="J59" s="0" t="s">
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
-        <x:v>45501</x:v>
+        <x:v>22472</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>614833</x:v>
+        <x:v>548287</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>22472</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>548287</x:v>
+        <x:v>603390</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s"/>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>27</x:v>
@@ -5478,51 +5478,51 @@
       <x:c r="L62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>22301</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>614843</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s"/>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>26</x:v>
@@ -5640,98 +5640,98 @@
       <x:c r="L65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>623643</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>22472</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>603389</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s"/>
@@ -5942,118 +5942,118 @@
       <x:c r="S70" s="14" t="n">
         <x:v>606814</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>22472</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>498619</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="I72" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>22472</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
@@ -8226,51 +8226,51 @@
       <x:c r="M111" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>22480</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>585395</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>40696</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
@@ -8283,102 +8283,102 @@
       <x:c r="M112" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>22480</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>585402</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>40696</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>22480</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>631057</x:v>
+        <x:v>630855</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>40696</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
@@ -8388,108 +8388,108 @@
       <x:c r="K114" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>22480</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>631058</x:v>
+        <x:v>631057</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="U114" s="16" t="s">
         <x:v>238</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>40696</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>22480</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>630855</x:v>
+        <x:v>631058</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>40696</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
@@ -8838,384 +8838,384 @@
       <x:c r="M122" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>22480</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>585404</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>40696</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>22480</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>630857</x:v>
+        <x:v>631061</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>40696</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>22480</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>630862</x:v>
+        <x:v>630942</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>40696</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>22480</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>630942</x:v>
+        <x:v>630943</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="U125" s="4" t="s">
         <x:v>247</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>40696</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>22480</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>630943</x:v>
+        <x:v>631056</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>40696</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>22480</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>631056</x:v>
+        <x:v>630857</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>40696</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>22480</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>631061</x:v>
+        <x:v>630862</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>40696</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -9504,51 +9504,51 @@
       <x:c r="M134" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>22480</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>585403</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>40696</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -9577,93 +9577,93 @@
         <x:v>585401</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="I136" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>22472</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>498615</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C137" s="3" t="s"/>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="H137" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>27</x:v>
@@ -9797,161 +9797,159 @@
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
         <x:v>552890</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
-        <x:v>75</x:v>
-[...1 lines deleted...]
-      <x:c r="C140" s="15" t="s"/>
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C140" s="15" t="n">
+        <x:v>39036</x:v>
+      </x:c>
       <x:c r="D140" s="15" t="s"/>
-      <x:c r="E140" s="14" t="s"/>
+      <x:c r="E140" s="14" t="s">
+        <x:v>53</x:v>
+      </x:c>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="I140" s="16" t="s">
-        <x:v>253</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
-        <x:v>25</x:v>
-[...1 lines deleted...]
-      <x:c r="K140" s="14" t="s"/>
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="K140" s="14" t="s">
+        <x:v>56</x:v>
+      </x:c>
       <x:c r="L140" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
-        <x:v>24049</x:v>
+        <x:v>22472</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>613255</x:v>
+        <x:v>548832</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>52</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="C141" s="3" t="s"/>
       <x:c r="D141" s="3" t="s"/>
-      <x:c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G141" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="H141" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
-        <x:v>55</x:v>
-[...2 lines deleted...]
-        <x:v>56</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
-        <x:v>22472</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>548832</x:v>
+        <x:v>613255</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="I142" s="16" t="s">
         <x:v>195</x:v>
@@ -11005,93 +11003,93 @@
       <x:c r="S160" s="14" t="n">
         <x:v>601095</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="E161" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H161" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>22472</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>498611</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C162" s="15" t="s"/>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
         <x:v>26</x:v>
@@ -11120,57 +11118,57 @@
       <x:c r="S162" s="14" t="n">
         <x:v>617766</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="E163" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H163" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>22472</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
@@ -11181,57 +11179,57 @@
         <x:v>609385</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="I164" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>22472</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
@@ -11314,51 +11312,51 @@
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="I166" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s"/>
       <x:c r="K166" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>45501</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>639805</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
@@ -11366,51 +11364,51 @@
       </x:c>
       <x:c r="C167" s="3" t="s"/>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="H167" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>45501</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>638372</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
@@ -11421,51 +11419,51 @@
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="I168" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s"/>
       <x:c r="K168" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>45501</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>638649</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
@@ -11473,51 +11471,51 @@
       </x:c>
       <x:c r="C169" s="3" t="s"/>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="H169" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>45501</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>638728</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
@@ -11809,54 +11807,54 @@
       <x:c r="L175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>625385</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C176" s="15" t="s"/>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>336</x:v>
@@ -12434,407 +12432,407 @@
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>611927</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C187" s="3" t="s"/>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
-        <x:v>637297</x:v>
+        <x:v>637305</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
-        <x:v>355</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
-        <x:v>363</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C188" s="15" t="s"/>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
-        <x:v>637303</x:v>
+        <x:v>637297</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
-        <x:v>364</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
-        <x:v>365</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C189" s="3" t="s"/>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>637305</x:v>
+        <x:v>637303</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
-        <x:v>363</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C190" s="15" t="s"/>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>637304</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C191" s="3" t="s"/>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>623479</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C192" s="15" t="s"/>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>637295</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C193" s="3" t="s"/>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
         <x:v>637296</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>38711</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
@@ -13944,100 +13942,100 @@
       <x:c r="C214" s="15" t="s"/>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s"/>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s"/>
       <x:c r="K214" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>45501</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>641304</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="C215" s="3" t="s"/>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="G215" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>45501</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
         <x:v>630971</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
@@ -14046,100 +14044,100 @@
       <x:c r="C216" s="15" t="s"/>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s"/>
       <x:c r="K216" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>45501</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
         <x:v>641302</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="C217" s="3" t="s"/>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>45501</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
         <x:v>630970</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
@@ -14148,100 +14146,100 @@
       <x:c r="C218" s="15" t="s"/>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s"/>
       <x:c r="K218" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>45501</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
         <x:v>630981</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="C219" s="3" t="s"/>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>45501</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
         <x:v>630985</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
@@ -14250,118 +14248,118 @@
       <x:c r="C220" s="15" t="s"/>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s"/>
       <x:c r="K220" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>45501</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
         <x:v>630984</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="C221" s="3" t="s"/>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>45501</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
         <x:v>641303</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>38229</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s"/>
       <x:c r="I222" s="16" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
@@ -14405,51 +14403,51 @@
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="C223" s="3" t="s"/>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="G223" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>45501</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
         <x:v>630980</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
@@ -14458,118 +14456,118 @@
       <x:c r="C224" s="15" t="s"/>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s"/>
       <x:c r="I224" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s"/>
       <x:c r="K224" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>45501</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
         <x:v>630967</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="C225" s="3" t="s"/>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="G225" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>45501</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
         <x:v>630968</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s"/>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s"/>
       <x:c r="I226" s="16" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
@@ -14613,51 +14611,51 @@
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="C227" s="3" t="s"/>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="G227" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>45501</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>630972</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
@@ -14666,51 +14664,51 @@
       <x:c r="C228" s="15" t="s"/>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s"/>
       <x:c r="I228" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s"/>
       <x:c r="K228" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>45501</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
         <x:v>630983</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
         <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
@@ -15170,54 +15168,54 @@
       <x:c r="L237" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
         <x:v>586838</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C238" s="15" t="s"/>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s"/>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s"/>
       <x:c r="I238" s="16" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K238" s="14" t="s">
         <x:v>26</x:v>
@@ -15548,109 +15546,109 @@
       <x:c r="K244" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
-        <x:v>637347</x:v>
+        <x:v>637345</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C245" s="3" t="s"/>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="G245" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
-        <x:v>637345</x:v>
+        <x:v>637347</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
-        <x:v>436</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
-        <x:v>437</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C246" s="15" t="s"/>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K246" s="14" t="s">
         <x:v>26</x:v>
@@ -17543,54 +17541,54 @@
       <x:c r="L281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>24024</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
         <x:v>618911</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="C282" s="15" t="s"/>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s"/>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s"/>
       <x:c r="I282" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K282" s="14" t="s">
         <x:v>477</x:v>
@@ -17650,51 +17648,51 @@
       <x:c r="L283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>24024</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
         <x:v>637872</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
         <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="C284" s="15" t="s"/>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s"/>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s"/>
       <x:c r="I284" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s">
         <x:v>25</x:v>
@@ -17809,485 +17807,485 @@
       <x:c r="K286" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>24024</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
-        <x:v>637871</x:v>
+        <x:v>637865</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
-        <x:v>485</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
-        <x:v>486</x:v>
+        <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="C287" s="3" t="s"/>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="G287" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
-        <x:v>24049</x:v>
+        <x:v>24024</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
-        <x:v>637889</x:v>
+        <x:v>637876</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
-        <x:v>496</x:v>
+        <x:v>498</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
-        <x:v>474</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C288" s="15" t="s"/>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s"/>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s"/>
       <x:c r="I288" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K288" s="14" t="s">
-        <x:v>477</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
-        <x:v>24024</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
-        <x:v>478</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
-        <x:v>637865</x:v>
+        <x:v>637885</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
-        <x:v>489</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
-        <x:v>490</x:v>
+        <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="C289" s="3" t="s"/>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="G289" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="J289" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>24024</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
-        <x:v>637876</x:v>
+        <x:v>637871</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
-        <x:v>497</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
-        <x:v>498</x:v>
+        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C290" s="15" t="s"/>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s"/>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s"/>
       <x:c r="I290" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K290" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
-        <x:v>637885</x:v>
+        <x:v>637889</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
-        <x:v>494</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
-        <x:v>495</x:v>
+        <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="C291" s="3" t="s"/>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="G291" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="J291" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>24024</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
-        <x:v>637869</x:v>
+        <x:v>618910</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
-        <x:v>484</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
-        <x:v>423</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="C292" s="15" t="s"/>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s"/>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s"/>
       <x:c r="I292" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K292" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
-        <x:v>24049</x:v>
+        <x:v>24024</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
-        <x:v>637883</x:v>
+        <x:v>637869</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
-        <x:v>482</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
-        <x:v>483</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C293" s="3" t="s"/>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="G293" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="J293" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
-        <x:v>637892</x:v>
+        <x:v>637883</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
-        <x:v>497</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
-        <x:v>498</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
-        <x:v>474</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C294" s="15" t="s"/>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s"/>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s"/>
       <x:c r="I294" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K294" s="14" t="s">
-        <x:v>477</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
-        <x:v>24024</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
-        <x:v>478</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
-        <x:v>618910</x:v>
+        <x:v>637892</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>498</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="C295" s="3" t="s"/>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="G295" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="J295" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>27</x:v>
@@ -18399,54 +18397,54 @@
       <x:c r="L297" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
         <x:v>605152</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>