--- v0 (2026-09-19)
+++ v1 (2026-09-19)
@@ -809,83 +809,83 @@
   <x:si>
     <x:t>01/28/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/29/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>11/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/02/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/30/2027 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>11/06/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Alpes Formations Conseils</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAP</x:t>
+  </x:si>
+  <x:si>
     <x:t>Adsea 05 - IME Le Bois Saint Jean</x:t>
   </x:si>
   <x:si>
-    <x:t>05000</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Cma Formation Gap</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel peintre façadier itéiste (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Façade</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitations électriques B0 - B1V - B2V - B2V (essai)</x:t>
   </x:si>
   <x:si>
     <x:t>Association pour le Développement et l’Insertion professionnelle par la Formation</x:t>
   </x:si>
   <x:si>
     <x:t>ADIF</x:t>
   </x:si>
   <x:si>
     <x:t>13120</x:t>
   </x:si>
   <x:si>
     <x:t>GARDANNE</x:t>
   </x:si>
   <x:si>
     <x:t>01/14/2026 00:00:00</x:t>
@@ -1058,63 +1058,63 @@
   <x:si>
     <x:t>Artisan , Autre public , Demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>LE THOR</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Autre public , Demandeur d'emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Public sans emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>10/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Habilitations électriques B1V - B2V (essai) - BC - BR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Socotec Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LES PENNES-MIRABEAU</x:t>
+  </x:si>
+  <x:si>
     <x:t>Concept Sécurité Formation</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>Socotec Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitations électriques BS - BE - B0 - H0V</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitations électriques BE - BS - Recyclage</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitations électriques B1-B1V-B2V-BR-BC-BE</x:t>
   </x:si>
   <x:si>
     <x:t>Soginov</x:t>
   </x:si>
   <x:si>
     <x:t>44118</x:t>
   </x:si>
   <x:si>
     <x:t>Public en emploi , Public sans emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>MARIGNANE</x:t>
   </x:si>
@@ -2959,150 +2959,150 @@
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
         <x:v>638733</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s"/>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>638745</x:v>
+        <x:v>597956</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C18" s="15" t="s"/>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>597956</x:v>
+        <x:v>638745</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s"/>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>54</x:v>
@@ -8832,1178 +8832,1178 @@
       <x:c r="K122" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>22480</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
-        <x:v>631056</x:v>
+        <x:v>630864</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>40696</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>22480</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>631061</x:v>
+        <x:v>630945</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>40696</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>22480</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>630942</x:v>
+        <x:v>631056</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>40696</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>22480</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>630943</x:v>
+        <x:v>631061</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>40696</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>22480</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>585404</x:v>
+        <x:v>630942</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>40696</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>22480</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>630857</x:v>
+        <x:v>630943</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>40696</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>22480</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>630862</x:v>
+        <x:v>585404</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>40696</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>22480</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>630864</x:v>
+        <x:v>630857</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>40696</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>22480</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>630945</x:v>
+        <x:v>630862</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>40696</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>22480</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
-        <x:v>585403</x:v>
+        <x:v>631054</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>40696</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>22480</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>631054</x:v>
+        <x:v>631065</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>40696</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>22480</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>631065</x:v>
+        <x:v>631066</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
-        <x:v>251</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>40696</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>22480</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>631066</x:v>
+        <x:v>585401</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>40696</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>22480</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
-        <x:v>585401</x:v>
+        <x:v>585403</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
-        <x:v>49</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="C136" s="15" t="s"/>
       <x:c r="D136" s="15" t="s"/>
-      <x:c r="E136" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="I136" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
-        <x:v>52</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="K136" s="14" t="s"/>
       <x:c r="L136" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
-        <x:v>22472</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
-        <x:v>498615</x:v>
+        <x:v>613257</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>75</x:v>
-[...1 lines deleted...]
-      <x:c r="C137" s="3" t="s"/>
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C137" s="3" t="n">
+        <x:v>39036</x:v>
+      </x:c>
       <x:c r="D137" s="3" t="s"/>
+      <x:c r="E137" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
       <x:c r="G137" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="H137" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="I137" s="4" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="J137" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="K137" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="L137" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="M137" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="N137" s="3" t="n">
+        <x:v>22472</x:v>
+      </x:c>
+      <x:c r="O137" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="P137" s="0" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="Q137" s="4" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="R137" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="H137" s="0" t="s">
-[...28 lines deleted...]
-      </x:c>
       <x:c r="S137" s="0" t="n">
-        <x:v>613257</x:v>
+        <x:v>498615</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
-        <x:v>75</x:v>
-[...1 lines deleted...]
-      <x:c r="C138" s="15" t="s"/>
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C138" s="15" t="n">
+        <x:v>39036</x:v>
+      </x:c>
       <x:c r="D138" s="15" t="s"/>
-      <x:c r="E138" s="14" t="s"/>
+      <x:c r="E138" s="14" t="s">
+        <x:v>50</x:v>
+      </x:c>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="H138" s="14" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="I138" s="16" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="J138" s="14" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="K138" s="14" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="L138" s="14" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="M138" s="14" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="N138" s="15" t="n">
+        <x:v>22472</x:v>
+      </x:c>
+      <x:c r="O138" s="14" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="P138" s="14" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="Q138" s="16" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="R138" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="H138" s="14" t="s">
-[...29 lines deleted...]
-      </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>613255</x:v>
+        <x:v>604249</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="E139" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H139" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>22472</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>548832</x:v>
+        <x:v>552890</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I140" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>22472</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>604249</x:v>
+        <x:v>548832</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>49</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="C141" s="3" t="s"/>
       <x:c r="D141" s="3" t="s"/>
-      <x:c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G141" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H141" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
-        <x:v>52</x:v>
-[...2 lines deleted...]
-        <x:v>53</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
-        <x:v>22472</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>552890</x:v>
+        <x:v>613255</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="I142" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>22472</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
         <x:v>604248</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>39891</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="E143" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
@@ -10016,54 +10016,54 @@
       <x:c r="I143" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>22490</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>604280</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C144" s="15" t="s"/>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
@@ -11496,462 +11496,462 @@
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>638728</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C170" s="15" t="s"/>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>625384</x:v>
+        <x:v>623420</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C171" s="3" t="s"/>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>623420</x:v>
+        <x:v>625384</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C172" s="15" t="s"/>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
         <x:v>623407</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C173" s="3" t="s"/>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>623421</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C174" s="15" t="s"/>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>623408</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C175" s="3" t="s"/>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>625385</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C176" s="15" t="s"/>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
-        <x:v>329</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
-        <x:v>329</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>625387</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C177" s="3" t="s"/>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>625386</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="C178" s="15" t="s"/>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
@@ -13311,154 +13311,153 @@
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>548391</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
-      <x:c r="E203" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G203" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>22472</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
-        <x:v>604018</x:v>
+        <x:v>597548</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
-        <x:v>273</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
-        <x:v>282</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
-      <x:c r="E204" s="14" t="s"/>
+      <x:c r="E204" s="14" t="s">
+        <x:v>50</x:v>
+      </x:c>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
-        <x:v>375</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>22472</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
-        <x:v>375</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
-        <x:v>597548</x:v>
+        <x:v>604018</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C205" s="3" t="s"/>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>25</x:v>
@@ -15490,219 +15489,219 @@
       <x:c r="K243" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
-        <x:v>586836</x:v>
+        <x:v>637345</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="C244" s="15" t="s"/>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
-        <x:v>637345</x:v>
+        <x:v>637344</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
-        <x:v>433</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
-        <x:v>434</x:v>
+        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="C245" s="3" t="s"/>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="G245" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
-        <x:v>637344</x:v>
+        <x:v>637347</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
-        <x:v>435</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
-        <x:v>436</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="C246" s="15" t="s"/>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K246" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
-        <x:v>637347</x:v>
+        <x:v>586836</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
-        <x:v>437</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="C247" s="3" t="s"/>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="G247" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>54</x:v>
@@ -16427,245 +16426,245 @@
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
         <x:v>610881</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C261" s="3" t="s"/>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
         <x:v>623422</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C262" s="15" t="s"/>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s"/>
       <x:c r="I262" s="16" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K262" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
         <x:v>623423</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C263" s="3" t="s"/>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="G263" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
         <x:v>623409</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C264" s="15" t="s"/>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s"/>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s"/>
       <x:c r="I264" s="16" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K264" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
         <x:v>623410</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
         <x:v>38229</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
@@ -17274,51 +17273,51 @@
       <x:c r="L276" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
         <x:v>637889</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
         <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C277" s="3" t="s"/>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="G277" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>26</x:v>
@@ -17754,51 +17753,51 @@
       <x:c r="L285" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>24024</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
         <x:v>637872</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
         <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="C286" s="15" t="s"/>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s"/>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s"/>
       <x:c r="I286" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s">
         <x:v>25</x:v>
@@ -18193,205 +18192,205 @@
       </x:c>
       <x:c r="P293" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
         <x:v>637892</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
         <x:v>498</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="C294" s="15" t="s"/>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s"/>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s"/>
       <x:c r="I294" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K294" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
-        <x:v>24049</x:v>
+        <x:v>24024</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
-        <x:v>605150</x:v>
+        <x:v>618910</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
-        <x:v>489</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C295" s="3" t="s"/>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="G295" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="J295" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
-        <x:v>605152</x:v>
+        <x:v>605150</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
-        <x:v>474</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C296" s="15" t="s"/>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s"/>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s"/>
       <x:c r="I296" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K296" s="14" t="s">
-        <x:v>477</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
-        <x:v>24024</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
-        <x:v>478</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
-        <x:v>618910</x:v>
+        <x:v>605152</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="C297" s="3" t="s"/>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="G297" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="J297" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>27</x:v>