--- v1 (2026-11-02)
+++ v2 (2026-11-02)
@@ -518,96 +518,96 @@
   <x:si>
     <x:t>Bac pro plastiques et composites (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Marseille Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>GMM</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent Jean Perrin</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-10e</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BAC PRO Plastiques et composites</x:t>
   </x:si>
   <x:si>
+    <x:t>Développement et réglementation de produits cosmétiques dont les huiles, baumes et déodorant</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Laboratoire 4E</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Artisan , Demandeur d'emploi , Salarié , Salarié de l'artisanat , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cosmétique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONTFAVET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Créer une marque de cosmétiques</x:t>
+  </x:si>
+  <x:si>
     <x:t>Formuler et fabriquer des produits d'entretien</x:t>
   </x:si>
   <x:si>
-    <x:t>Laboratoire 4E</x:t>
-[...5 lines deleted...]
-    <x:t>MONTFAVET</x:t>
+    <x:t>Développement et règlementation et mise sur le marché de produits cosmétique bio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Développement de cosmétique bio</x:t>
   </x:si>
   <x:si>
     <x:t>08/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Développement de cosmétique bio</x:t>
-[...5 lines deleted...]
-    <x:t>Créer une marque de cosmétiques</x:t>
+    <x:t>Cosmétique globale</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Développement et réglementation de produits cosmétiques dont les huiles, baumes et déodorant</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Créer et développer sa marque de cosmétiques naturels</x:t>
   </x:si>
   <x:si>
     <x:t>10/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Développement et règlementation et mise sur le marché de produits cosmétique bio</x:t>
+    <x:t>09/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2026 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>09/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité qualité, logistique industrielle et organisation parcours management de la production (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formasup Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>CFA</x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>Génie industriel</x:t>
   </x:si>
   <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>VALBONNE</x:t>
   </x:si>
@@ -1668,147 +1668,148 @@
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
         <x:v>608598</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s"/>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="H11" s="0" t="s">
+        <x:v>77</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>22895</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>651333</x:v>
+        <x:v>614710</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C12" s="15" t="s"/>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
-        <x:v>76</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s"/>
       <x:c r="K12" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>22895</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>614710</x:v>
+        <x:v>651333</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>38704</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
@@ -2424,57 +2425,57 @@
       <x:c r="K24" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>22871</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>616821</x:v>
+        <x:v>515659</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>38566</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="E25" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
@@ -2484,115 +2485,113 @@
       <x:c r="K25" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>22871</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>515659</x:v>
+        <x:v>547677</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
-        <x:v>36</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>38566</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
-      <x:c r="E26" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="I26" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>22871</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>547677</x:v>
+        <x:v>623315</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>38566</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
@@ -2602,54 +2601,54 @@
       <x:c r="K27" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>22871</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>623315</x:v>
+        <x:v>623316</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>38566</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
@@ -2661,924 +2660,927 @@
       <x:c r="K28" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>22871</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>623316</x:v>
+        <x:v>623314</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>38566</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
+      <x:c r="E29" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>22871</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>623314</x:v>
+        <x:v>616821</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C30" s="15" t="s"/>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s"/>
       <x:c r="K30" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
-        <x:v>11554</x:v>
+        <x:v>22885</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>638538</x:v>
+        <x:v>614570</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s"/>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>640767</x:v>
+        <x:v>640765</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C32" s="15" t="s"/>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s"/>
       <x:c r="K32" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>639968</x:v>
+        <x:v>640768</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s"/>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
-        <x:v>22885</x:v>
+        <x:v>11554</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>614570</x:v>
+        <x:v>640759</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C34" s="15" t="s"/>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s"/>
       <x:c r="K34" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>606925</x:v>
+        <x:v>640766</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s"/>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>645330</x:v>
+        <x:v>606924</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C36" s="15" t="s"/>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s"/>
       <x:c r="K36" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>640765</x:v>
+        <x:v>616695</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s"/>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
-        <x:v>22885</x:v>
+        <x:v>11554</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>640768</x:v>
+        <x:v>638538</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C38" s="15" t="s"/>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s"/>
       <x:c r="K38" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
-        <x:v>11554</x:v>
+        <x:v>22885</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>640759</x:v>
+        <x:v>640769</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s"/>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>640766</x:v>
+        <x:v>639968</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C40" s="15" t="s"/>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s"/>
       <x:c r="K40" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>606924</x:v>
+        <x:v>640767</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s"/>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>616695</x:v>
+        <x:v>606925</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C42" s="15" t="s"/>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s"/>
       <x:c r="K42" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>640769</x:v>
+        <x:v>645330</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s"/>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>21546</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>626875</x:v>
+        <x:v>642142</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C44" s="15" t="s"/>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s"/>
       <x:c r="K44" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>21546</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>642597</x:v>
+        <x:v>626875</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s"/>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>21546</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>642142</x:v>
+        <x:v>642597</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C46" s="15" t="s"/>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>61</x:v>