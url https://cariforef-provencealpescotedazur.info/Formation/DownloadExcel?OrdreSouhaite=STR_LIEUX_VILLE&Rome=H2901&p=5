--- v0 (2026-09-19)
+++ v1 (2026-09-19)
@@ -2492,159 +2492,158 @@
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>617432</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>41015</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
-      <x:c r="E27" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G27" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>23076</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>605649</x:v>
+        <x:v>617146</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
-        <x:v>71</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>41015</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
-      <x:c r="E28" s="14" t="s"/>
+      <x:c r="E28" s="14" t="s">
+        <x:v>50</x:v>
+      </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>23076</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>617146</x:v>
+        <x:v>550212</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>41015</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
@@ -2660,54 +2659,54 @@
       <x:c r="K29" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>23076</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>550212</x:v>
+        <x:v>605648</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>41015</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s">
         <x:v>52</x:v>
@@ -2721,57 +2720,57 @@
       <x:c r="K30" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>23076</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>605648</x:v>
+        <x:v>605649</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>38423</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -2899,107 +2898,103 @@
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>617147</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
-        <x:v>48</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>41015</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
-      <x:c r="E34" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>51</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>23076</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>550214</x:v>
+        <x:v>617148</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>41015</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="E35" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
@@ -3009,54 +3004,54 @@
       <x:c r="K35" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>23076</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>605646</x:v>
+        <x:v>550214</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>41015</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s">
         <x:v>52</x:v>
@@ -3070,172 +3065,176 @@
       <x:c r="K36" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>23076</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>550213</x:v>
+        <x:v>605646</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>41015</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
+      <x:c r="E37" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
       <x:c r="G37" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H37" s="0" t="s">
+        <x:v>52</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>23076</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>617148</x:v>
+        <x:v>550213</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>41015</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
-        <x:v>51</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>23076</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>500975</x:v>
+        <x:v>604385</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>41015</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
@@ -3245,116 +3244,118 @@
       <x:c r="K39" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>23076</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>605647</x:v>
+        <x:v>500975</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>41015</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>95</x:v>
-[...1 lines deleted...]
-      <x:c r="H40" s="14" t="s"/>
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H40" s="14" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="I40" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>23076</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>604385</x:v>
+        <x:v>605647</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>41015</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
@@ -4199,148 +4200,148 @@
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>595908</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
-        <x:v>37928</x:v>
+        <x:v>41015</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
-        <x:v>23613</x:v>
+        <x:v>23076</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>595907</x:v>
+        <x:v>620493</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
-        <x:v>41015</x:v>
+        <x:v>37928</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
-        <x:v>23076</x:v>
+        <x:v>23613</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>620493</x:v>
+        <x:v>595907</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 