--- v0 (2026-09-19)
+++ v1 (2026-09-19)
@@ -377,80 +377,80 @@
   <x:si>
     <x:t>Master mention droit des affaires parcours droit des assurances (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit des affaires parcours compliance et droit des affaires</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit des affaires parcours contentieux économique, médiation et arbitrage</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit public parcours droit public des affaires et contrats publics</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit des affaires parcours droit des affaires approfondi</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit des affaires parcours numérique des affaires et propriété intellectuelle</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit fiscal parcours fiscalité personnelle et du patrimoine</x:t>
   </x:si>
   <x:si>
     <x:t>Droit affaires</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention droit des affaires parcours droit des affaires internationales</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention droit du numérique parcours droit des communications électroniques</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention droit public parcours droit des finances publiques et de la fiscalité</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention justice, procès et procédures parcours droit et pratique des contentieux publics</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention justice, procès et procédures parcours justices et droit du procès</x:t>
+  </x:si>
+  <x:si>
     <x:t>Licence pro mention activités juridiques : assistant juridique parcours métier du droit et de la justice</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit de l'environnement parcours droit de l'énergie</x:t>
   </x:si>
   <x:si>
     <x:t>Droit environnement</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit des affaires parcours droit et management du transport aérien</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit public parcours études parlementaires et droit des assemblées</x:t>
   </x:si>
   <x:si>
-    <x:t>Master mention droit des affaires parcours droit des affaires internationales</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">diplôme d'études supérieures de notariat </x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention métiers du notariat parcours comptable taxateur</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention justice, procès et procédures parcours contentieux économique, médiation et arbitrage</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention justice, procès et procédures parcours procédures civiles d'exécution</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit privé parcours contentieux de la responsabilité et de l'indemnisation (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit des affaires parcours droit et management des activités maritimes</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit des affaires parcours entreprises en difficulté</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit parcours droit des affaires appliqué</x:t>
   </x:si>
   <x:si>
     <x:t>Politique publique</x:t>
@@ -485,137 +485,137 @@
   <x:si>
     <x:t>Master mention droit fiscal parcours droit des finances publiques et de la fiscalité</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit fiscal parcours fiscalité européenne et internationale</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit notarial parcours carrière notariale</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit public parcours droit immobilier privé et public</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit bancaire et financier parcours droit de la banque et gestion de patrimoine (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit bancaire et financier parcours procédures bancaires et marché des professionnels (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit des affaires parcours droit des transports internationaux et de la supply chain</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit fiscal parcours douane</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention administration et liquidation d'entreprises en difficulté parcours entreprises en difficulté</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Droit société</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence pro mention activités juridiques : assistant juridique parcours métier du droit et du chiffre</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence pro mention activités juridiques : assistant juridique parcours métier du droit de l'assurance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence pro mention métiers du notariat parcours formaliste</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention droit des affaires parcours droit et fiscalité de l'entreprise</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention droit social parcours droit des relations de travail et de la protection sociale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Droit social</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention droit parcours droit public et carrières publiques</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit pénal et sciences criminelles parcours matière pénale</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit privé parcours théorie du droit</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit public parcours théorie du droit</x:t>
   </x:si>
   <x:si>
-    <x:t>Master mention administration et liquidation d'entreprises en difficulté parcours entreprises en difficulté</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>master mention droit public</x:t>
   </x:si>
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
     <x:t>CPAG</x:t>
   </x:si>
   <x:si>
     <x:t>13625</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 01</x:t>
   </x:si>
   <x:si>
+    <x:t>master mention droit de l'environnement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE CEDEX 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>master mention justice, procès et procédures</x:t>
+  </x:si>
+  <x:si>
+    <x:t>master mention droit notarial</x:t>
+  </x:si>
+  <x:si>
     <x:t>master mention droit bancaire et financier</x:t>
   </x:si>
   <x:si>
-    <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>licence mention droit</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>master mention droit fiscal</x:t>
   </x:si>
   <x:si>
-    <x:t>master mention droit notarial</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>master mention droit privé</x:t>
   </x:si>
   <x:si>
     <x:t>capacité en droit</x:t>
   </x:si>
   <x:si>
     <x:t>Bac</x:t>
   </x:si>
   <x:si>
     <x:t>master mention droit social</x:t>
   </x:si>
   <x:si>
     <x:t>master mention histoire du droit et des institutions</x:t>
   </x:si>
   <x:si>
     <x:t>master mention droit du numérique</x:t>
   </x:si>
   <x:si>
     <x:t>licence pro mention métiers du notariat</x:t>
   </x:si>
   <x:si>
     <x:t>master mention droit des affaires</x:t>
   </x:si>
   <x:si>
     <x:t>master mention administration et liquidation d'entreprises en difficulté</x:t>
@@ -701,71 +701,71 @@
   <x:si>
     <x:t>MARSEILLE- 1er</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention métiers du notariat</x:t>
   </x:si>
   <x:si>
     <x:t>Centre National d'Enseignement à Distance</x:t>
   </x:si>
   <x:si>
     <x:t>CNED</x:t>
   </x:si>
   <x:si>
     <x:t>86360</x:t>
   </x:si>
   <x:si>
     <x:t>Conjoint collaborateur d'artisan , Conjoint collaborateur d'exploitant agricole , Elu , Femme , Jeune 16-25 ans , Particulier, individuel , Public de la formation initiale , Public sans emploi</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Cfd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAGUIGNAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Univ. de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83957</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE DE TOULON</x:t>
   </x:si>
   <x:si>
-    <x:t>83300</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
     <x:t>Collège et Lycée Général Technologique Professionnel Don Bosco - Cfa Régional Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>06046</x:t>
   </x:si>
   <x:si>
     <x:t>Ism Fénélon</x:t>
   </x:si>
   <x:si>
     <x:t>06130</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
     <x:t>07/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Beaussier</x:t>
@@ -797,59 +797,59 @@
   <x:si>
     <x:t>Centre de Formation des Experts Maritimes et Fluviaux</x:t>
   </x:si>
   <x:si>
     <x:t>CFEMF</x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Profession libérale</x:t>
   </x:si>
   <x:si>
     <x:t>Droit judiciaire privé</x:t>
   </x:si>
   <x:si>
     <x:t>LE CANNET-DES-MAURES</x:t>
   </x:si>
   <x:si>
     <x:t>09/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention droit des affaires parcours gouvernance environnementale et sociétale de l'entreprise (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
     <x:t>DU DESU droit du sport</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion sport</x:t>
   </x:si>
   <x:si>
-    <x:t>Master mention droit des affaires parcours gouvernance environnementale et sociétale de l'entreprise (Contrat de Professionnalisation)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Master mention droit des affaires parcours droit du sport</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit de l'environnement parcours gouvernance environnementale et sociétale de l'entreprise (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Capacité en droit</x:t>
   </x:si>
   <x:si>
     <x:t>Assistant de direction</x:t>
   </x:si>
   <x:si>
     <x:t>Ecotec - Ecole Internationale Tunon</x:t>
   </x:si>
   <x:si>
     <x:t>75008</x:t>
   </x:si>
   <x:si>
     <x:t>Secrétariat assistanat direction</x:t>
   </x:si>
   <x:si>
     <x:t>Ecotec - Ecole Internationale Tunon - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13003</x:t>
@@ -974,104 +974,104 @@
   <x:si>
     <x:t>02/11/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06103</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit public</x:t>
   </x:si>
   <x:si>
     <x:t>UCA</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Aurlom Prépa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurlom Prépa - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
     <x:t>La Compagnie de Formation - Pigier</x:t>
   </x:si>
   <x:si>
     <x:t>92300</x:t>
   </x:si>
   <x:si>
     <x:t>La Compagnie de Formation - Pigier - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Libre d'Etudes Commerciales Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06100</x:t>
   </x:si>
   <x:si>
-    <x:t>Aurlom Prépa</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Master mention droit privé</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Stanislas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISCAE - Site de Nice</x:t>
+  </x:si>
+  <x:si>
     <x:t>Assistante juridique</x:t>
   </x:si>
   <x:si>
     <x:t>Ajfr</x:t>
   </x:si>
   <x:si>
     <x:t>Particulier, individuel , Public en emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>ISCAE - Site de Nice</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Public en emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Liberté Formation - Iscae</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée H d'Estienne d'Orves</x:t>
   </x:si>
   <x:si>
     <x:t>06050</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 1</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole de l'air et de l'espace</x:t>
   </x:si>
   <x:si>
     <x:t>13651</x:t>
@@ -1145,72 +1145,72 @@
   <x:si>
     <x:t>11/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Assistant juridique (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/04/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/02/2029 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Sciences-U Lyon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence pro mention activités juridiques : métiers du droit social</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Université de Toulon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UTLN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83041</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/12/2029 00:00:00</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>69003</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/14/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/17/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>83056</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>licence pro mention activités juridiques : métiers du droit social</x:t>
   </x:si>
@@ -3444,614 +3444,614 @@
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>576292</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
-        <x:v>40292</x:v>
+        <x:v>38159</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
-        <x:v>35006</x:v>
+        <x:v>13253</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>580614</x:v>
+        <x:v>576309</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
-        <x:v>36761</x:v>
+        <x:v>38172</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I32" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
-        <x:v>12518</x:v>
+        <x:v>13238</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>581233</x:v>
+        <x:v>576312</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
-        <x:v>38159</x:v>
+        <x:v>38166</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
-        <x:v>13253</x:v>
+        <x:v>13237</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>581246</x:v>
+        <x:v>576331</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
-        <x:v>38166</x:v>
+        <x:v>38198</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I34" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
-        <x:v>13237</x:v>
+        <x:v>13219</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>581253</x:v>
+        <x:v>576338</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
-        <x:v>38186</x:v>
+        <x:v>38198</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
-        <x:v>13254</x:v>
+        <x:v>13219</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>576291</x:v>
+        <x:v>576341</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
-        <x:v>38159</x:v>
+        <x:v>40292</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I36" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
-        <x:v>13253</x:v>
+        <x:v>35006</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>576309</x:v>
+        <x:v>580614</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
-        <x:v>38172</x:v>
+        <x:v>36761</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
-        <x:v>13238</x:v>
+        <x:v>12518</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>576312</x:v>
+        <x:v>581233</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
-        <x:v>38166</x:v>
+        <x:v>38159</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I38" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
-        <x:v>13237</x:v>
+        <x:v>13253</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>576331</x:v>
+        <x:v>581246</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
-        <x:v>38198</x:v>
+        <x:v>38166</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
-        <x:v>13219</x:v>
+        <x:v>13237</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>576338</x:v>
+        <x:v>581253</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
-        <x:v>38198</x:v>
+        <x:v>38186</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I40" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
-        <x:v>13219</x:v>
+        <x:v>13254</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>576341</x:v>
+        <x:v>576291</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>39262</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
@@ -4513,51 +4513,51 @@
       <x:c r="G49" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>12518</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>576302</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
@@ -4861,51 +4861,51 @@
       <x:c r="G55" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>12518</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>576301</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
@@ -5470,614 +5470,614 @@
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>581249</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
-        <x:v>38158</x:v>
+        <x:v>38201</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I66" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
-        <x:v>13027</x:v>
+        <x:v>13262</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>576299</x:v>
+        <x:v>576297</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
-        <x:v>38200</x:v>
+        <x:v>40292</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
-        <x:v>13219</x:v>
+        <x:v>35006</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>576325</x:v>
+        <x:v>580615</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
-        <x:v>38206</x:v>
+        <x:v>40292</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I68" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
-        <x:v>13274</x:v>
+        <x:v>35006</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>576330</x:v>
+        <x:v>580890</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
-        <x:v>38166</x:v>
+        <x:v>40070</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
-        <x:v>13237</x:v>
+        <x:v>13275</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>576336</x:v>
+        <x:v>580917</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
-        <x:v>38201</x:v>
+        <x:v>38159</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I70" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
-        <x:v>13262</x:v>
+        <x:v>13253</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>576297</x:v>
+        <x:v>581243</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
-        <x:v>40292</x:v>
+        <x:v>38160</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
-        <x:v>35006</x:v>
+        <x:v>13234</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>580615</x:v>
+        <x:v>581254</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
-        <x:v>40292</x:v>
+        <x:v>38158</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I72" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
-        <x:v>35006</x:v>
+        <x:v>13027</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>580890</x:v>
+        <x:v>576299</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
-        <x:v>40070</x:v>
+        <x:v>38200</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
-        <x:v>13275</x:v>
+        <x:v>13219</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>580917</x:v>
+        <x:v>576325</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
-        <x:v>38159</x:v>
+        <x:v>38206</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I74" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
-        <x:v>13253</x:v>
+        <x:v>13274</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>581243</x:v>
+        <x:v>576330</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
-        <x:v>38160</x:v>
+        <x:v>38166</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
-        <x:v>13234</x:v>
+        <x:v>13237</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>581254</x:v>
+        <x:v>576336</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>38166</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
@@ -6161,367 +6161,367 @@
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>597457</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
-        <x:v>38170</x:v>
+        <x:v>36761</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
-        <x:v>13261</x:v>
+        <x:v>12518</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>597440</x:v>
+        <x:v>596279</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
-        <x:v>36761</x:v>
+        <x:v>38198</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
-        <x:v>12518</x:v>
+        <x:v>13219</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>596279</x:v>
+        <x:v>597245</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
-        <x:v>38198</x:v>
+        <x:v>38973</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
-        <x:v>13219</x:v>
+        <x:v>13275</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>597245</x:v>
+        <x:v>591991</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
-        <x:v>38186</x:v>
+        <x:v>38170</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
-        <x:v>13254</x:v>
+        <x:v>13261</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>597424</x:v>
+        <x:v>597440</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
-        <x:v>38197</x:v>
+        <x:v>38186</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
-        <x:v>13261</x:v>
+        <x:v>13254</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>597465</x:v>
+        <x:v>597424</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
-        <x:v>38973</x:v>
+        <x:v>38197</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
-        <x:v>13275</x:v>
+        <x:v>13261</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>591991</x:v>
+        <x:v>597465</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>38206</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
@@ -6687,51 +6687,51 @@
         <x:v>38160</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>13234</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>597460</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
@@ -7020,51 +7020,51 @@
         <x:v>38201</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>13262</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>595448</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
@@ -7271,100 +7271,100 @@
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>641266</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>38186</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>13254</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>597421</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>38186</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
@@ -7414,51 +7414,51 @@
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I100" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>13275</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>549207</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
@@ -7474,51 +7474,51 @@
         <x:v>36685</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="E101" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>13275</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>614676</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
@@ -7895,97 +7895,97 @@
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>592207</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>38186</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>13254</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>597419</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>36685</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="I110" s="16" t="s">
         <x:v>195</x:v>
@@ -8062,51 +8062,51 @@
       <x:c r="M111" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>13275</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>640052</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>36685</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="I112" s="16" t="s">
         <x:v>195</x:v>
@@ -8306,100 +8306,100 @@
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>596460</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>38186</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>13254</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>597425</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>40070</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
@@ -8417,262 +8417,261 @@
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>623845</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
-        <x:v>78</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
-        <x:v>38186</x:v>
+        <x:v>36685</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
-      <x:c r="E118" s="14" t="s"/>
+      <x:c r="E118" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
-        <x:v>13254</x:v>
+        <x:v>13275</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="Q118" s="16" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="R118" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="Q118" s="16" t="s">
+      <x:c r="S118" s="14" t="n">
+        <x:v>601691</x:v>
+      </x:c>
+      <x:c r="T118" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="R118" s="14" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
-        <x:v>36685</x:v>
+        <x:v>38166</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
-      <x:c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G119" s="0" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="I119" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="I119" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J119" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
-        <x:v>13275</x:v>
+        <x:v>13237</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>601691</x:v>
+        <x:v>597453</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
-        <x:v>38166</x:v>
+        <x:v>38186</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
-        <x:v>13237</x:v>
+        <x:v>13254</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="Q120" s="16" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="R120" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="Q120" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>597453</x:v>
+        <x:v>597423</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>38198</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>13219</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="Q121" s="4" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="R121" s="0" t="s">
         <x:v>212</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>214</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>597247</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>36685</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -9080,83 +9079,83 @@
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s"/>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="H129" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>13266</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>621871</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>38170</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>29</x:v>
@@ -9166,260 +9165,261 @@
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>597439</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="C131" s="3" t="s"/>
+      <x:c r="C131" s="3" t="n">
+        <x:v>38159</x:v>
+      </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H131" s="0" t="s">
+        <x:v>50</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="J131" s="0" t="s">
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
-        <x:v>15457</x:v>
+        <x:v>13253</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
-        <x:v>593100</x:v>
+        <x:v>581234</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
-        <x:v>174</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="C132" s="15" t="s"/>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="J132" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J132" s="14" t="s"/>
       <x:c r="K132" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
-        <x:v>13253</x:v>
+        <x:v>15457</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>597435</x:v>
+        <x:v>593100</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
-        <x:v>38159</x:v>
+        <x:v>39823</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
-        <x:v>49</x:v>
-[...2 lines deleted...]
-        <x:v>50</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
-        <x:v>13253</x:v>
+        <x:v>13254</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>581234</x:v>
+        <x:v>592210</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
-        <x:v>39823</x:v>
+        <x:v>38159</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
-        <x:v>13254</x:v>
+        <x:v>13253</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>592210</x:v>
+        <x:v>597435</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>40292</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
@@ -9533,51 +9533,51 @@
       <x:c r="G137" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H137" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>12518</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>581232</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
@@ -10567,383 +10567,383 @@
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>603606</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
-        <x:v>38166</x:v>
+        <x:v>38973</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
-        <x:v>13237</x:v>
+        <x:v>13275</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>597458</x:v>
+        <x:v>591992</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>38166</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="H157" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I157" s="4" t="s">
-        <x:v>299</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>13237</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
-        <x:v>299</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>632775</x:v>
+        <x:v>597458</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
-        <x:v>300</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
-        <x:v>78</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
-        <x:v>38973</x:v>
+        <x:v>38166</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="H158" s="14" t="s"/>
+      <x:c r="H158" s="14" t="s">
+        <x:v>298</x:v>
+      </x:c>
       <x:c r="I158" s="16" t="s">
-        <x:v>295</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
-        <x:v>13275</x:v>
+        <x:v>13237</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
-        <x:v>295</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>591992</x:v>
+        <x:v>632775</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
-        <x:v>37345</x:v>
+        <x:v>36685</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="E159" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
-        <x:v>35047</x:v>
+        <x:v>13275</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
-        <x:v>304</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
-        <x:v>546503</x:v>
+        <x:v>607300</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
-        <x:v>36685</x:v>
+        <x:v>37345</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="H160" s="14" t="s"/>
+      <x:c r="I160" s="16" t="s">
         <x:v>305</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>306</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
-        <x:v>13275</x:v>
+        <x:v>35047</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>624923</x:v>
+        <x:v>546503</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>36685</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="E161" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="H161" s="0" t="s">
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>13275</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="Q161" s="4" t="s">
         <x:v>309</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>230</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>607300</x:v>
+        <x:v>624923</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>38206</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s">
@@ -10969,437 +10969,438 @@
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>606792</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>63</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="C163" s="3" t="s"/>
       <x:c r="D163" s="3" t="s"/>
-      <x:c r="E163" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G163" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
-        <x:v>308</x:v>
-[...2 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
-        <x:v>13275</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>552269</x:v>
+        <x:v>595633</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
-        <x:v>36685</x:v>
+        <x:v>39823</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
-      <x:c r="E164" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
-        <x:v>305</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
-        <x:v>306</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
-        <x:v>13275</x:v>
+        <x:v>13254</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
-        <x:v>305</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
-        <x:v>306</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
-        <x:v>640156</x:v>
+        <x:v>592209</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
-        <x:v>39768</x:v>
+        <x:v>36685</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="L165" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="M165" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="N165" s="3" t="n">
+        <x:v>13275</x:v>
+      </x:c>
+      <x:c r="O165" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="P165" s="0" t="s">
         <x:v>314</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>313</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
-        <x:v>581455</x:v>
+        <x:v>635352</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
-        <x:v>285</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
-        <x:v>315</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
-        <x:v>78</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
-        <x:v>39823</x:v>
+        <x:v>38206</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="H166" s="14" t="s"/>
+      <x:c r="H166" s="14" t="s">
+        <x:v>298</x:v>
+      </x:c>
       <x:c r="I166" s="16" t="s">
-        <x:v>295</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
-        <x:v>13254</x:v>
+        <x:v>13274</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
-        <x:v>295</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>592209</x:v>
+        <x:v>632774</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
-        <x:v>36685</x:v>
+        <x:v>39768</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
-        <x:v>13275</x:v>
+        <x:v>35006</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>635352</x:v>
+        <x:v>581455</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
-        <x:v>38</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
-        <x:v>310</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
-        <x:v>38206</x:v>
+        <x:v>36685</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
-      <x:c r="E168" s="14" t="s"/>
+      <x:c r="E168" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
-        <x:v>294</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
-        <x:v>299</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
-        <x:v>13274</x:v>
+        <x:v>13275</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
-        <x:v>299</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>632774</x:v>
+        <x:v>552269</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>300</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>270</x:v>
-[...1 lines deleted...]
-      <x:c r="C169" s="3" t="s"/>
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="C169" s="3" t="n">
+        <x:v>36685</x:v>
+      </x:c>
       <x:c r="D169" s="3" t="s"/>
+      <x:c r="E169" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G169" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="H169" s="0" t="s">
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
-        <x:v>318</x:v>
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="J169" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
-        <x:v>13154</x:v>
+        <x:v>13275</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
-        <x:v>318</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>595633</x:v>
+        <x:v>640156</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>38206</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -11474,100 +11475,100 @@
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>632399</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>38186</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>13254</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
         <x:v>597420</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>38159</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
@@ -11642,82 +11643,82 @@
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>597434</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>39768</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>35006</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>587810</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
@@ -11874,128 +11875,128 @@
         <x:v>324</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>596457</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C179" s="3" t="s"/>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
-        <x:v>318</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
-        <x:v>318</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>595632</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="C180" s="15" t="s"/>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
-        <x:v>317</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
-        <x:v>318</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s"/>
       <x:c r="K180" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>13254</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
-        <x:v>317</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
-        <x:v>318</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
         <x:v>595636</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>38166</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
@@ -12209,51 +12210,51 @@
         <x:v>63</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>36685</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="E185" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>13275</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>608568</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
@@ -12480,220 +12481,220 @@
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
         <x:v>641200</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
-        <x:v>40249</x:v>
+        <x:v>36685</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
-        <x:v>345</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
-        <x:v>347</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
-        <x:v>35006</x:v>
+        <x:v>13275</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
-        <x:v>348</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
-        <x:v>641198</x:v>
+        <x:v>550655</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
-        <x:v>358</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
-        <x:v>359</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>40988</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="H191" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>13234</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>626466</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
-        <x:v>36685</x:v>
+        <x:v>40249</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
-        <x:v>364</x:v>
-[...1 lines deleted...]
-      <x:c r="H192" s="14" t="s"/>
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="H192" s="14" t="s">
+        <x:v>346</x:v>
+      </x:c>
       <x:c r="I192" s="16" t="s">
-        <x:v>365</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
-        <x:v>13275</x:v>
+        <x:v>35006</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
-        <x:v>342</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
-        <x:v>550655</x:v>
+        <x:v>641198</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
-        <x:v>311</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>38186</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="H193" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
@@ -12844,478 +12845,478 @@
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>599791</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>38159</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>597438</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
-        <x:v>38973</x:v>
+        <x:v>38166</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
-        <x:v>13275</x:v>
+        <x:v>13237</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
-        <x:v>591990</x:v>
+        <x:v>597456</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
-        <x:v>38160</x:v>
+        <x:v>39823</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
-        <x:v>13234</x:v>
+        <x:v>13254</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
-        <x:v>597459</x:v>
+        <x:v>592208</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
-        <x:v>40988</x:v>
+        <x:v>38160</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>13234</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
-        <x:v>592798</x:v>
+        <x:v>597459</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
-        <x:v>39823</x:v>
+        <x:v>40988</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
-        <x:v>13254</x:v>
+        <x:v>13234</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
-        <x:v>592208</x:v>
+        <x:v>592798</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
-        <x:v>38166</x:v>
+        <x:v>38973</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
-        <x:v>13237</x:v>
+        <x:v>13275</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
-        <x:v>597456</x:v>
+        <x:v>591990</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>38198</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>13219</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>597246</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>38186</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>13254</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>597422</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>