--- v1 (2026-11-02)
+++ v2 (2026-11-02)
@@ -398,72 +398,72 @@
   <x:si>
     <x:t>Transport logistique durable</x:t>
   </x:si>
   <x:si>
     <x:t>Aftral - Antenne Marseille - CFA Régional Transport Logistique PACA</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-16e</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel gestionnaire des opérations de transport routier de marchandises</x:t>
   </x:si>
   <x:si>
     <x:t>Aftral - Antenne Marseille - CFA Régional Transport Logistique PACA|Aftral - Isteli - Antenne Marseille - CFA Régional Transport Logistique PACA</x:t>
   </x:si>
   <x:si>
     <x:t>10/09/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LP St-André (les Routiers)</x:t>
   </x:si>
   <x:si>
+    <x:t>Titre professionnel exploitant en transport routier de marchandises</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centre de Rééducation Professionnelle - ESRP Richebois</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Handicapé , Handicapé cognitif , Handicapé moteur , Handicapé psychique , Handicapé sensoriel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/05/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/21/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel organisateur de transports aériens ou maritimes de marchandises (Apprentissage)</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>12/21/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LP les Alpilles</x:t>
   </x:si>
   <x:si>
     <x:t>13140</x:t>
   </x:si>
   <x:si>
     <x:t>MIRAMAS</x:t>
   </x:si>
   <x:si>
     <x:t>Sud Prévention Sécurité - Groupe ECF - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>LP les Palmiers</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
@@ -2077,221 +2077,221 @@
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>649181</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
-        <x:v>94</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
-        <x:v>40990</x:v>
+        <x:v>40992</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
-      <x:c r="E20" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
-        <x:v>97</x:v>
-[...1 lines deleted...]
-      <x:c r="H20" s="14" t="s"/>
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="H20" s="14" t="s">
+        <x:v>111</x:v>
+      </x:c>
       <x:c r="I20" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>31822</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>652563</x:v>
+        <x:v>650993</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
-        <x:v>40991</x:v>
+        <x:v>40990</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="E21" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
-        <x:v>31827</x:v>
+        <x:v>31822</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>652565</x:v>
+        <x:v>652563</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
-        <x:v>36</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
-        <x:v>40992</x:v>
+        <x:v>40991</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
-      <x:c r="E22" s="14" t="s"/>
+      <x:c r="E22" s="14" t="s">
+        <x:v>96</x:v>
+      </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
-        <x:v>112</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
-        <x:v>31822</x:v>
+        <x:v>31827</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>650993</x:v>
+        <x:v>652565</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s"/>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>42</x:v>
@@ -2310,99 +2310,99 @@
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>600488</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>40991</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>31827</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>652564</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>40993</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>25</x:v>
       </x:c>