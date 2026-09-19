--- v0 (2026-09-19)
+++ v1 (2026-09-19)
@@ -512,62 +512,62 @@
   <x:si>
     <x:t>Initiative Formation Appui Pédagogie Emploi</x:t>
   </x:si>
   <x:si>
     <x:t>IFAPE</x:t>
   </x:si>
   <x:si>
     <x:t>83140</x:t>
   </x:si>
   <x:si>
     <x:t>SIX-FOURS-LES-PLAGES</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel manager d'établissement marchand (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecloson</x:t>
   </x:si>
   <x:si>
     <x:t>75008</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Public en emploi , Public sans emploi , Salarié</x:t>
   </x:si>
   <x:si>
+    <x:t>11/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/27/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>MARSEILLE- 4e</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/27/2027 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel manager d'unité marchande</x:t>
   </x:si>
   <x:si>
     <x:t>Performa</x:t>
   </x:si>
   <x:si>
     <x:t>83520</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-RAPHAEL</x:t>
   </x:si>
   <x:si>
     <x:t>11/18/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel manager d'unité marchande (Contrat de Professionnalisation)</x:t>
@@ -581,90 +581,90 @@
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>01/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel manager d'unité marchande (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Idev - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-16e</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Optivalys Formations</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Optivalys Formations - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centre Régional de la Bourse du Travail - CFA Régional de la Bourse du Travail</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFBT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA CIOTAT</x:t>
+  </x:si>
+  <x:si>
     <x:t>France Langues Communication - CFA</x:t>
   </x:si>
   <x:si>
     <x:t>FLC FORMATION</x:t>
   </x:si>
   <x:si>
     <x:t>06160</x:t>
   </x:si>
   <x:si>
     <x:t>VILLENEUVE-LOUBET</x:t>
-  </x:si>
-[...28 lines deleted...]
-    <x:t>LA CIOTAT</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>83200</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>Muse</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
@@ -2220,260 +2220,260 @@
       <x:c r="S18" s="14" t="n">
         <x:v>558045</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>38808</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="E19" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>608679</x:v>
+        <x:v>641296</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>38808</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>641296</x:v>
+        <x:v>608679</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>38808</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>611866</x:v>
+        <x:v>632698</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>38808</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>632698</x:v>
+        <x:v>611866</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>38808</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -3282,177 +3282,177 @@
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>41853</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="S37" s="0" t="n">
+        <x:v>633383</x:v>
+      </x:c>
+      <x:c r="T37" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="S37" s="0" t="n">
-[...2 lines deleted...]
-      <x:c r="T37" s="4" t="s">
+      <x:c r="U37" s="4" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>41853</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>633383</x:v>
+        <x:v>633385</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>41853</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>633382</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
@@ -3593,564 +3593,565 @@
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>578844</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>613754</x:v>
+        <x:v>588115</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
-        <x:v>158</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>588115</x:v>
+        <x:v>615332</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>615332</x:v>
+        <x:v>613754</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>567801</x:v>
+        <x:v>599922</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>599922</x:v>
+        <x:v>602693</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>170</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>548907</x:v>
+        <x:v>550546</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="H49" s="0" t="s">
+        <x:v>177</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>602693</x:v>
+        <x:v>547120</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>550546</x:v>
+        <x:v>567801</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>547120</x:v>
+        <x:v>548907</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
@@ -4162,102 +4163,102 @@
       <x:c r="L52" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>557583</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>548182</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
@@ -4340,51 +4341,51 @@
       <x:c r="L55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>546970</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
@@ -4538,84 +4539,84 @@
       <x:c r="S58" s="14" t="n">
         <x:v>555931</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>521230</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>44</x:v>
       </x:c>